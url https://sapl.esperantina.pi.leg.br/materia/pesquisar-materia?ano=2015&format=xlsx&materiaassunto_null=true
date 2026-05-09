--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -54,153 +54,153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DR. MARQUIM GERONÇO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL PARA QUE PROVIDENCIE A INSTALAÇÃO DE CAIXA D'ÁGUA PARA ABASTECER A POPULAÇÃO DA LOCALIDADE MOCÓS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL PARA QUE SEJA PROVIDENCIADA REFORMA ADMINISTRATIVA COM VISTA A INSERIR NA ESTRUTURA ADMINISTRATIVA MUNICIPAL A CRIAÇÃO DA SECRETARIA MUNICIPAL DA SEGURANÇA.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JANIO AGUIAR</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL PARA QUE PROVIDENCIE REALIZAÇÃO DE SERVIÇOS E BENEFÍCIOS PARA O RESIDENCIAL ALECRIM.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>LUIZ ANA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA REFORMA NO PRÉDIO ONDE FUNCIONA A AGÊNCIA LOCAL DO INSTITUTO DE ASSISTÊNCIA E PREVIDÊNCIA DO ESTADO DO PIAUÍ - IAPEP.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>SOLICITANDO PERFURAÇÃO DE POÇOS TUBULARES E INSTALAÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA NAS COMUNIDADES VEREDA NOVA, OLHO D'ÁGUA DOS NEGROS, BAIXÃO DO PAU D'ARCO, VARJOTA, LIBERATO, MASSAPÊ, BOA VISTA DOS CARIOCAS E VILA AMORIM.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>TOTE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇAMENTO NAS RUAS DO BAIRRO FAZENDINHA.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS À PREFEITURA MUNICIPAL PARA A CONSTRUÇÃO DE CALÇAMENTO NA RUA SEBASTIÃO ALVES MACHADO, NO MORRO DA CHAPADINHA NORTE.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>REGYS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL SOLICITANDO PROVIDÊNCIAS PARA CONSTRUÇÃO DE CALÇAMENTO NA RUA BENTO REGO, LOCALIZADA NO BAIRRO CRUZEIRO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL O EMPIÇARRAMENTO DAS RUAS DO CONJUNTO BERNARDO REGO.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL SOLICITANDO A CONSTRUÇÃO DE CALÇAMENTO NA RUA LOURIVAL NOGUEIRA DE AGUIAR.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>DOMINGAS SANTANA, LUIZ ANA</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS PARA CONSTRUÇÃO DE CALÇAMENTOS NAS RUAS "X" DO BAIRRO COHEBE.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
     <t>INDICA À PREFEITURA PARA QUE PROVIDENCIE A LEGALIZAÇÃO DA SITUAÇÃO DAS FAMÍLIAS QUE INVADIRAM O TERRENO PÚBLICO NO BAIRRO BATISTA DE AMORIM.</t>
   </si>
   <si>
     <t>42</t>
   </si>
@@ -288,99 +288,99 @@
   <si>
     <t>À PREFEITA PARA QUE PROVIDENCIE A RECUPERAÇÃO DE ESTRADA VICINAL NO TRECHO LOCALIZADO DO CAMPO DA LOCALIDADE KM7 ATÉ A LOCALIDADE BOM FIM.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>À PREFEITURA PARA QUE PROVIDENCIE A RECUPERAÇÃO DAS RUAS DO BAIRRO NOVO MILÊNIO.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>À PREFEITURA PARA QUE PROVIDENCIE A RECUPERAÇÃO DA ESTRADA VICINAL QUE PASSA NA LOCALIDADE PEREIRAS E QUE DESEMBOCA NA ESTRADA QUE DÁ ACESSO À LOCALIDADE ALEGRIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PRESIDÊNCIA TRT-PI PARA QUE PROVIDENCIE UM POSTO DE ATENDIMENTO PARA EXPEDIÇÃO DE CARTEIRA DE TRABALHO E PREVIDÊNCIA PARA ESPERANTINA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A REFORMA AD ESTRADA QUE LIGA A LOCALIDADE ALAME, PASSANDO EM ALTO, ATÉ A LOCALIDADE BOM FIM.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS PARA A REFORMA DA ESTRADA QUE LIGA AS LOCALIDADES CAPIM GROSSO, CARAUBAL E MALHADA DO MEIO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS PARA REFORMA DA ESTRADA QUE LIGA AS LOCALIDADES CAPIM GROSSO, CANTO DA PALMEIRA, LAGOA DO TABULEIRO, INGAZEIRA, PEREIRA, TINGUIS E CALUMBIS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS PARA A IMPLANTAÇÃO DE 2 (DOIS) QUEBRA-MOLAS NA RUA FERREIRA FENELON, BAIRRO MORRO DA CHAPADINHA NORTE, EM FRENTE À RESIDÊNCIA DO SR. JOAQUIM PORTELA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A INSTALAÇÃO DE 2 (DOIS) REDUTORES DE VELOCIDADE (TARTARUGAS METÁLICAS) NO BAIRRO FAZENDINHA, NA QUADRA 4 E 5, EM FRENTE AO COMÉRCIO DO SR. NETO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA QUE PROVIDENCIE A BASE E UMA NOVA CAIXA D'ÁGUA PARA A COMUNIDADE CHAPADA SÃO MIGUEL.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>PEDIDO À PRESIDÊNCIA DA REPÚBLICA E AO MINISTÉRIO DO DESENVOLVIMENTO AGRÁRIO PARA QUE PROVIDENCIEM O RECONHECIMENTO DE ESPERANTINA NO ESTADO DO PIAUÍ COM CIDADE EM ESTADO DE EMERGÊNCIA, PELA PERDA DA SAFRA DA AGRICULTURA FAMILIAR DO REFERIDO MUNICÍPIO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL PARA QUE PROVIDENCIE A CONSTRUÇÃO DE UMA PRAÇA EM FRENTE À CAPELA DA LOCALIDADE VASSOURAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
@@ -450,1059 +450,1059 @@
   <si>
     <t>75</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A MANUTENÇÃO E REPOSIÇÃO DAS LIXEIRAS PLÁSTICAS INSTALADAS NAS PRAÇAS DA MATRIZ, DIÓGENES REBELO E NO ESPAÇO CULTURAL POETA ANTÔNIO SAMPAIO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E RECUPERAÇÃO DO CHAFARIZ DO BAIRRO MÃO SANTA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
     <t>AO DIRETOR DA EMPRESA COLETA LTDA, RESPONSÁVEL PELA LIMPEZA PÚBLICA NO MUNICÍPIO C/CÓPIA PARA A PREFEITA MUNICIPAL DE ESPERANTINA, PARA QUE SEJA PROVIDENCIADA A UTILIZAÇÃO DE REDE DE PROTEÇÃO PARA EVITAR ACIDENTES CAUSADOS POR DETRITOS LANÇADOS DURANTE A ROÇAGEM NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A CONSTRUÇÃO DE UM TRECHO DE CALÇAMENTO NA RUA ADEMAR DE SOUSA CARVALHO, ENTRE AS CASAS CONSTRUÍDAS POR UMA EMPRESA PARTICULAR E O CALÇAMENTO QUE PASSA EM FRENTE À SEDE DA AMARE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJAM PROVIDENCIADAS AS SEGUINTES MELHORIAS PARA A LOCALIDADE GUABIRABA: REFORMA DA ESTRADA; ILUMINAÇÃO PÚBLICA E POÇO TUBULAR COM ABASTECIMENTO DE ÁGUA DOMICILIAR. </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICA À SUPERINTENDÊNCIA REGIONAL DO TRABALHO E EMPREGO EM TERESINA-PI QUE OS TRABALHADORES QUE TRABALHAM COM PALHA DE CARNAÚBA QUE O PERÍODO DO CORTE DA PALHA INICIOU DESDE O DIA 1º DE JULHO ATÉ 30 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICA À FETAG-PI QUE OS TRABALHADORES QUE TRABALHAM COM PALHA DE CARNAÚBA QUE O PERÍODO DO CORTE DA PALHA INICIOU DESDE O DIA 1º DE JULHO ATÉ 30 DE DEZEMBRO DE 2015.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A PREFEITURA PROVIDENCIE A COMPRA DE TERRENO CONTÍGUO AO CEMITÉRIO SANTA TERESINHA E AINDA A ILUMINAÇÃO PÚBLICA NO LOCAL.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE INFRAESTRUTURA PROVIDENCIEM A CONSTRUÇÃO DE CANALETAS PARA ESCOAMENTO DE ÁGUAS E ESGOTOS NA RUA 12 DE OUTUBRO, ESPECIFICAMENTE NO CRUZAMENTO DESTA COM AS RUAS PROFª. ÁDRIA DE JESUS AMORIM E RUA BENTO REGO, NO BAIRRO CRUZEIRO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA AUTORIZE O SETOR COMPETENTE DA MUNICIPALIDADE A PROCEDER A CONCLUSÃO DA OBRA DE CLIMATIZAÇÃO DA RUA HERMÍNIO CASTELO BRANCO E/OU PELO MENOS FAZER REPAROS NA REFERIDA VIA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A SECRETARIA ESTADUAL DA SAÚDE VIABILIZE A INSTALAÇÃO DE BUSTO DO MÉDICO JÚLIO HARTMANN NO HOSPITAL QUE LEVA O SEU NOME NA CIDADE DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA ENVIE PARA APRECIAÇÃO DESTA CASA, PROJETO DE LEI QUE DISPONHA SOBRE A IMPLANTAÇÃO DE NORMAS PARA AS OPERAÇÕES DE CARGA E DESCARGA DE CAMINHÕES NAS RUAS DE GRANDE FLUXO DE VEÍCULOS NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>DOMINGAS SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A CONSTRUÇÃO DE DUAS (2) PARADAS DE ÔNIBUS, SENDO UMA NO RESIDENCIAL ALECRIM E OUTRA NO CONJUNTO BERNARDO REGO.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA, EM PARCERIA COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO, PROMOVAM UMA CAMPANHA DE ARBORIZAÇÃO PARA OS PONTOS MAIS CRÍTICOS DESTA CIDADE, ONDE NÃO HÁ ÁRVORES.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA HORTÊNCIO ALVES, NO BAIRRO BATISTA DE AMORIM.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA PARA QUE PROVIDENCIE A RECUPERAÇÃO DA ESTRADA DA LOCALIDADE FURNAS A CAJAZEIRAS E CAPITÃO DE CAMPOS, DEVIDO ÀS ATUAIS CONDIÇÕES DE TRÁFEGO NO LOCAL.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE O EMPIÇARRAMENTO DE TODAS AS RUAS E INSTALAÇÃO DE LÂMPADAS NOS POSTES DO POVOADO SÍTIO DO ALEGRE.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>BEBETO, JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CGU PARA QUE PROVIDENCIE A VINDA DE UMA EQUIPE PARA REALIZAÇÃO DE AUDITORIA NA PREFEITURA MUNICIPAL DE ESPERANTINA E DAS SECRETARIAS VINCULADAS A ESTA QUE RECEBAM RECURSOS FEDERAIS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O SECRETÁRIO GERAL DO PROGRAMA ÁGUA PARA TODOS DO ESTADO DO PIAUÍ AUTORIZE A REALIZAÇÃO DE NOVOS CADASTROS DE BENEFICIÁRIOS E TAMBÉM PROVIDENCIE PARA QUE AS EQUIPES DO ENGECOR RETORNEM À CIDADE DE ESPERANTINA PARA DAR CONTINUIDADE À CAPACITAÇÃO DE GESTÃO EM ÁGUA DO PROGRAMA ÁGUA PARA TODOS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA MUNICIPAL PARA QUE PROVIDENCIE A CRIAÇÃO DA GUARDA MUNICIPAL E O SISTEMA DE MONITORAMENTO DAS PRINCIPAIS RUAS, AVENIDAS E PATRIMÔNIO PÚBLICOS, POR MEIO DE CÂMERAS DE VÍDEO, COMO FORMA DE PREVENIR E INIBIR A VIOLÊNCIA NO MUNICÍPIO DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INCLUSÃO DE ASSISTENTE SOCIAL NO QUADRO DE PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>DR. RAIMUNDO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REATIVAÇÃO DA ANTIGA ESTRADA VICINAL QUE VAI DA LOCALIDADE BEBEDOURO À PONTE DO ALECRIM, NO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA QUE VIABILIZE CONVÊNIO JUNTO À APAE - ESPERANTINA-PI, ASSOCIAÇÃO DOS PAIS E AMIGOS DOS EXCEPCIONAIS DE ESPERANTINA - PI, PARA CONCESSÃO DE REPASSE FINANCEIRO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO DO TRABALHO NO ESTADO DO PIAUÍ, PARA QUE PROVIDENCIE COM URGÊNCIA A IMPLANTAÇÃO DO SISTEMA DE EMISSÃO DE CARTEIRA DO TRABALHO NA CIDADE DE ESPERANTINA-PIAUÍ.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A REFORMA DA ESTRADA QUE LIGA ALAME, PASSANDO PELO ALTO, ATÉ A LOCALIDADE BOM FIM.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA PARA QUE PROVIDENCIE A REFORMA DA ESTRADA QUE LIGA FURNA DA ONÇA, VILA TUCUNS, CAPOTE, ANGELIM, BURITI DOS BRITOS, MALHADA DE PEDRA, TABOQUINHA PASSANDO ATÉ O ASSENTAMENTO CANTO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SENADORA REGINA SOUSA PARA QUE PROVIDENCIE RECURSOS ATRAVÉS DE SUAS EMENDAS PARLAMENTARES  PARA A CONSTRUÇÃO DO ESTÁDIO MUNICIPAL PETRÔNIO PORTELA DE ESPERANTINA-PIAUÍ.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SENADORA REGINA SOUSA, PARA QUE PROVIDENCIE RECURSOS ATRAVÉS DE SUAS EMENDAS PARLAMENTARES DO ORÇAMENTO PARA GRUPOS PRODUTIVOS DE MULHERES TRABALHADORAS RURAIS DO MUNICÍPIO DE ESPERANTINA, NO TOTAL DE 30 GRUPOS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. GOVERNADOR DO ESTADO DO PIAUÍ  E A  FUNDAÇÃO DOS ESPORTES DO PIAUÍ &amp;#8211; FUNDESPI,  PARA QUE PROVIDENCIEM UMA ESCOLINHA DE FUTEBOL PARA  ASSOCIAÇÃO DE MORADORES DO BAIRRO NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA MUNICIPAL DE ESPERANTINA, PARA QUE PROVIDENCIE A INSTALAÇÃO DE SISTEMA RESIDENCIAL DE ABASTECIMENTO DE ÁGUA E BRAÇOS COM LÂMPADAS PARA OS POSTES DA LOCALIDADE ENCANTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNADOR WELLINGTON DIAS E SDR, SECRETÁRIO FRANCISCO LIMA QUE PROVIDENCIEM A PERFURAÇÃO DE POÇOS TUBULAR E REDE DE ABASTECIMENTO NAS SEGUINTES LOCALIDADES: OLHO D ÁGUA DOS NEGROS, BENEFICIANDO 120 FAMÍLIAS; MORADA NOVA, BENEFICIANDO 40 FAMÍLIAS; BAIXÃO DOS PAU D&amp;#180;ÁRCOS, LIBERATO E VARJOTA, BENEFICIANDO 100 FAMÍLIAS;  MASSAPÊ, BENEFICIANDO 30 FAMÍLIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA VILMA AMORIM, QUE PROVIDENCIE A REFORMA DAS SEGUINTES ESTRADAS: CANTO DA PALMEIRA, CAPÕES MARIQUITA, TINGUIS, LAGOA DA CAIÇARA A INGAZEIRA; LAGOA DA CAIÇARA A MOCÓS; LAGOA DA CAIÇARA A BARROCA AMARELA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A PREFEITURA PROVIDENCIE O IMEDIATO MELHORAMENTO NO ACOSTAMENTO DA PI 222, NO TRECHO ATÉ A PONTE DO ALECRIM, NOVO LIMITE DO PERÍMETRO URBANO DO MUNICÍPIO, COMO FORMA DE PRESTIGIAR, PROMOVER E PROTEGER OS PRATICANTES DE ATIVIDADE FÍSICA QUE SE UTILIZAM DAQUELA VIA PÚBLICA PARA SUAS ATIVIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, A INSERÇÃO NO CURRÍCULO ESCOLAR, DE FORMA OBRIGATÓRIA E DIÁRIA DA RESERVA DE 5 A 10 MINUTOS NO HORÁRIO DAS AULAS DA REDE MUNICIPAL DE ENSINO PARA DEBATES SOBRE OS PROBLEMAS ADVINDOS PELO USO DE DROGAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA MUNICIPAL PARA QUE PROVIDENCIE A MELHORA DA SINALIZAÇÃO DAS LOMBADAS (QUEBRA-MOLAS) EXISTENTES NAS RUAS FRANCISCO FORTES, JERÔNIMO DO MONTE FURTADO E AVENIDA BERNARDO BEZERRA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À PREFEITURA QUE PROVIDENCIE A RECUPERAÇÃO DO CALÇAMENTO DA RUA PROJETADA 20, QUE PASSA POR TRÁS DO TERMINAL RODOVIÁRIO EQUE SERVE DE ACESSO AO TERMINAL DE EMBARQUE E DESEMBARQUE.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITURA QUE PROVIDENCIE O EMPIÇARRAMENTO DAS CABECEIRAS DA PONTE DA LOCALIDADE VASSOURAS, PRÓXIMO À CASA DA COMUNIDADE.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>JOÃO DE DEUS, BEBETO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL SOLICITANDO PROVIDÊNCIAS PARA QUE, QUANDO DA REALIZAÇÃO DAS INSCRIÇÕES PARA O CONCURSO PÚBLICO SEJA DISPENSADO O PAGAMENTO AOS CANDIDATOS RESIDENTES NO MUNICÍPIO DE ESPERANTINA, DESDE QUE COMPROVE RENDA FAMILIAR DE ATÉ UM SALÁRIO MÍNIMO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA PROVIDENCIE A SINALIZAÇÃO HORIZONTAL (FAIXA DE PEDESTRES) EM FRENTE ÀS ESCOLAS MARIA DAS GRAÇAS R. COELHO, UESPI, CEEP LEONARDO DAS DORES, U. E. JOSÉ NOGUEIRA DE AGUIAR, ANGLO BRASIL, ESCOLA MUNICIPAL GERVÁSIO LAGES E AINDA NA RUA CARVALHO E SILVA, ONDE ENCONTRA COM A RUA PATRIOTINO LAGES E A RUA CEL. JOSÉ FORTES.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL PARA QUE PROVIDENCIE A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO VERTICAL, BEM COMO RECUPERAÇÃO DOS SEMÁFOROS E AINDA QUE SEJA SINALIZADA EM CARÁTER DE URGÊNCIA A RUA VEREADOR JOAQUIM FERNANDES, NA ESQUINA DO BANCO DO BRASIL, NO CRUZAMENTO COM A RUA MARECHAL DEODORO E NA ENTRADA DA AVENIDA MINISTRO PETRÔNIO PORTELA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA ENCAMINHE COM A MÁXIMA BREVIDADE POSSÍVEL PARA APRECIAÇÃO DESTA CASA, A PROPOSTA DE ATUALIZAÇÃO DO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DE ESPERANTINA.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA PARA QUE PROVIDENCIE A INSTALAÇÃO E SINALIZAÇÃO DE REDUTORES DE VELOCIDADES, TIPO QUEBRA-MOLAS, NAS RUAS ENTRE AS QUADRAS 15 E 7 E À RUA QUE DÁ ACESSO AOS PSF ENTRE AS QUADRAS 8 E 14.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA PARA QUE FAÇA A AQUISIÇÃO DE TABLETS PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E ENDEMIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PREFEITURA MUNICIPAL PARA QUE AUTORIZE O SETOR COMPETENTE DA MUNICIPALIDADE O RATEIO DO AJUSTE DO FUNDEB/2014 PARA OS PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ASSIS CARVALHO E AO SUPERINTENDENTE DA CEF NO ESTADO DO PIAUÍ QUE PROVIDENCIEM PROJETO HABITACIONAL PARA OS SEGUINTES ASSENTAMENTOS NA CIDADE DE ESPERANTINA: PA &amp;#8211; PALMEIRA (18 CASAS), PA &amp;#8211; CANTO (26 CASAS), PA &amp;#8211; BEIRUTE (30 CASAS) E PA &amp;#8211; FORTALEZA IV (10 CASAS).</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO DO PIAUÍ E AO SECRETÁRIO ESTADUAL DE SAÚDE QUE PROVIDENCIEM O ATENDIMENTO NA CIDADE DE ESPERANTINA PARA OS PACIENTES QUE FAZEM O TRATAMENTO DE HEMODIÁLISE.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE DESENVOLVIMENTO RURAL - SDR PARA QUE PROVIDENCIE O ENVIO DE SEMENTES PRECOCE PARA OS AGRICULTORES FAMILIARES DE ESPERANTINA. SENDO CINCO MIL QUILOS DE ARROZ, CINCO MIL QUILOS DE MILHO E CINCO MIL QUILOS DE FEIJÃO.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE O EMPIÇARRAMENTO DA RUA QUE LIGA O RODOANEL AO BAIRRO NOVO HORIZONTE (CANTO DA VELHA).</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE A PREFEITURA FAÇA A AQUISIÇÃO DE UMA BOMBA RESERVA PARA O POÇO QUE ABASTECE O RESIDENCIAL ALECRIM.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>À PREFEITA MUNICIPAL DE ESPERANTINA PARA QUE PROVIDENCIE COM A URGÊNCIA QUE O CASO REQUER, A FISCALIZAÇÃO E A REMOÇÃO DO LIXO ACUMULADO ÀS MARGENS DA ESTRADA QUE LIGA ESPERANTINA AO PARQUE ECOLÓGICO CACHOEIRA DO URUBU.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL DE ESPERANTINA PARA QUE PROVIDENCIE CALÇAMENTO PARA A RUA JOSÉ DE SOUSA CAMPOS, NO BAIRRO RURAL.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL DE ESPERANTINA, PARA QUE PROVIDENCIE O CONSERTO DO CALÇAMENTO E COXILHAS NO CRUZAMENTO DAS RUAS SANTOS DUMONT COM PATRIOTINO LAGES REBELO, NAS PROXIMIDADES DO PÓLO UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE O ENVIO A ESTA CASA DE UM PROJETO DE LEI QUE REGULAMENTE O EXERCÍCIO DAS FUNÇÕES DE CONDUTOR SOCORRISTA (MOTORISTA) DE VEÍCULOS DE EMERGÊNCIA NO MUNICÍPIO DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO DO PIAUÍ E AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM &amp;#8211; DER-PI, QUE PROVIDENCIEM O ASFALTAMENTO DA ESTRADA QUE LIGA BAIRRO CARRASPANHA ATÉ O SANTUÁRIO DO CIGANINHO MILAGROSO EM ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO DO PIAUÍ E AO DIRETOR DO DEPARTAMENTO DE ESTRADAS DE RODAGEM &amp;#8211; DER-PI, QUE PROVIDENCIEM O ASFALTAMENTO DA PI QUE LIGA A LOCALIDADE CAPIM GROSSO (ESPERANTINA) À LOCALIDADE VOLTA DA JUREMA, NO MUNICÍPIO DE BURITI DOS LOPES.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A LIBERAÇÃO DA QUADRA DO GINÁSIO HERMES NOGUEIRA PORTELA (NOGUEIRÃO) PARA A REALIZAÇÃO DA COPA NORTE DE FUTSAL, QUE INICIA NO MÊS DE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA DE ESPERANTINA, QUE ENVIE A ESTA CASA PROJETO DE LEI QUE TORNE OBRIGATÓRIA A FORMAÇÃO EM CURSO SUPERIOR DE LICENCIATURA EM EDUCAÇÃO FÍSICA PARA A DOCÊNCIA E BACHARELADO EM EDUCAÇÃO FÍSICA PARA ATUAÇÃO EM ACADEMIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>KÉLIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITURA MUNICIPAL, PARA DETERMINAR À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO, A RECONSTRUÇÃO DO CALÇAMENTO DA RUA HERMÍNIO CASTELO BRANCO, NO TRECHO COMPREENDIDO ENTRE AS RUAS DOMINGOS MOREIRA E PROFESSOR JOÃO PAULO, JOCOSAMENTE CONHECIDO COMO RUA CLIMATIZADA.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA PREFEITA MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, PARA QUE PROVIDENCIEM A IMPLANTAÇÃO DE 1 (UM) REDUTOR DE VELOCIDADE (TARTARUGAS METÁLICAS) NA RUA CORONEL JOSÉ FORTES, NAS PROXIMIDADES DO BANCO DO NORDESTE DO BRASIL - BNB.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO TRIBUNAL REGIONAL ELEITORAL NO ESTADO DO PIAUÍ &amp;#8211; TRE-PI QUE DETERMINE A PRORROGAÇÃO DO SERVIÇO DE CADASTRAMENTO BIOMÉTRICO DE ELEITORES NO CARTÓRIO ELEITORAL DE ESPERANTINA E MORRO DO CHAPÉU.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO CONSTRUÇÃO DE 2 (DOIS) REDUTORES DE VELOCIDADE DO TIPO QUEBRA-MOLAS NA RUA HAMILTON REBELO, NO CONJUNTO FAZENDINHA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A REFORMA DA ESTRADA QUE LIGA AS LOCALIDADES CANTO DA PALMEIRA A LAGOA DA CAIÇARA, BARNABÉ E BURITIS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA, INDICA A ELABORAÇÃO DO CALENDÁRIO DE PAGAMENTO DOS SERVIDORES DA PREFEITURA MUNICIPAL DE ESPERANTINA PARA O ANO DE 2016.</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>INDICATIVO DE PROJETO DE LEI</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE SERVIÇOS ESPECIALIZADOS EM FISIOTERAPIA E EM PSICOLOGIA NO PROGRAMA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROGRAMA "KIT ESCOLAR", VISANDO À DISTRIBUIÇÃO GRATUITA DE MATERIAL ESCOLAR A ALUNOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E IMPLEMENTAÇÃO DE SISTEMA ELETRÔNICO DE CADASTRO DE INDICAÇÕES DE EMENDAS PARLAMENTARES INDIVIDUAIS, NA FORMA QUE ESPECIFICA O ART. 124-A, §§ 1º E 2º, DA LEI ORGÂNICA DO MUNICÍPIO DE ESPERANTINA, ESTADO DO PIAUÍ, E OBRIGATORIEDADE DA PLACA IDENTIFICADORA DE OBRA PÚBLICA CONSTAR A INFORMAÇÃO DE QUE ESTÃO SENDO EXECUTADAS ATRAVÉS DE EMENDAS PARLAMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI TÍTULO DE CIDADÃ ESPERANTINENSE A SRA. MARIA ERLINDA DE CASTRO CARVALHO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI TÍTULO DE CIDADÃO ESPERANTINENSE AO SENHOR EVANDRO ALVES DA SILVA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI TÍTULO DE CIDADÃ ESPERANTINENSE A SRA. IVANÁRIA DO NASCIMENTO ALVES SAMPAIO.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA DO BAIRRO NOVO MILÊNIO.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA DO BAIRRO COHEBE.</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2016, PARA A REFORMULAÇÃO DO PLANO PLURIANUAL PARA O PERÍODO 2016 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO CONCEDER AUXÍLIO PECUNIÁRIO PARA MORADIA E AUXÍLIO ALIMENTAÇÃO AOS MÉDICOS INTEGRANTES DO PROJETO "MAIS MÉDICOS PARA O BRASIL", NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE EDUCAÇÃO DE ESPERANTINA, PARA O EXERCÍCIO DE 2015 A 2025.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE FERIADO NO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>NOMEIA DE PROFESSORA LUCINETE COSTA SILVA A QUADRA DE ESPORTES DA LOCALIDADE SÍTIO DO ALEGRE.</t>
   </si>
   <si>
     <t>JANIO AGUIAR, ZÉ CLÁUDIO</t>
   </si>
   <si>
     <t>NOMEIA DE VEREADOR MIGUEL GERMANO DE SOUSA A QUADRA DE ESPORTES DA LOCALIDADE LAGOA SECA.</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EXAME DE AUDIOMETRIA E DO EXAME OFTALMOLÓGICO PARA ALUNOS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE ESPERANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO DO PERÍMETRO URBANO DA CIDADE DE ESPERANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPERANTINA PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO PLANO PLURIANUAL - PPA DO MUNICÍPIO DE ESPERANTINA, ESTADO DO PIAUÍ, DO QUADRIÊNIO 2014 A 2017, PARA OS EXERCÍCIOS DE 2016 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA AO ARTIGO 2º DA LEI Nº 1266/15 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA PERCENTUAL MÍNIMO E MÁXIMO DE MULHERES NO PROVIMENTO DOS CARGOS COMISSIONADOS DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A LIGA ESPERANTINENSE DE ESPORTE AMADOR - LEEA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ESPERANTINA-PIAUÍ, O DIA MUNICIPAL DE COMBATE AO CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE SANTA LUZIA A UNIDADE BÁSICA DE SAÚDE &amp;#8211; UBS DA LOCALIDADE CANTO DA PALMEIRA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA E RECONHECE COMO ENTIDADE DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE MORADORES DO RESIDENCIAL ALECRIM II - AMRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EDUCAÇÃO NO TRÂNSITO NA FORMA DE TEMA TRANSVERSAL NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI OFICIALMENTE NO MUNICÍPIO DE ESPERANTINA &amp;#8220;A SEMANA DE INCENTIVO AO ALEITAMENTO MATERNO&amp;#8221;.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE MIROCLES SAMPAIO A UNIDADE BÁSICA DE SAÚDE &amp;#8211; UBS DA AVENIDA BERNARDO BEZERRA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE AGENTE MUNICIPAL DE TRÂNSITO.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CÂMARA MIRIM NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O QUADRO DE CARGOS EFETIVOS, EM COMISSÃO E FUNÇÕES GRATIFICADAS DA CÂMARA DE VEREADORES DE ESPERANTINA, ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO DE FORMALIZAÇÃO DAS EMENDAS PARLAMENTARES, REFERENTE AO EXERCÍCIO DO ANO DE 2016, NO ÂMBITO DO MUNICÍPIO DE ESPERANTINA, ESTADO DO PIAUÍ, NA FORMA QUE ESPECIFICA O ART. 124-A, §§ 1º E 2º, DA LEI ORGÂNICA DO MUNICÍPIO DE ESPERANTINA, ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA</t>
   </si>
   <si>
     <t>TOTE, JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARÁGRAFOS 1º E 2º AO ART. 2º DO PROJETO DE LEI Nº 019/15 QUE DISPÕE SOBRE A CRIAÇÃO DE CARGOS NO QUADRO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSIÇÃO RELATIVA AOS INCISOS I E II, DO ART. 40, DO PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 008, DE 29 DE ABRIL DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA, PARA O EXERCÍCIO FINANCEIRO DE 2016, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O PERÍODO 2016 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSIÇÃO RELATIVA A PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 008, DE 29 DE ABRIL DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA, PARA O EXERCÍCIO FINANCEIRO DE 2016, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O PERÍODO 2016 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>ACRESCENTA AO INCISO VI, DO ART. 12 DO PROJETO DE LEI DO EXECUTIVO Nº 008, DE 29 DE ABRIL DE 2015, REDAÇÃO COMO SE SEGUE.</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSIÇÃO RELATIVA AO PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 008, DE 29 DE ABRIL DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA, PARA O EXERCÍCIO FINANCEIRO DE 2016, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O PERÍODO 2016 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA</t>
   </si>
   <si>
     <t>SUPRIME DISPOSIÇÃO RELATIVA AO ART. 26, CAPUT, DO PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 008, DE 29 DE ABRIL DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO AD LEI ORÇAMENTÁRIA ANUAL - LOA, PARA O EXERCÍCIO FINANCEIRO DE 2016, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O PERÍODO DE 2016 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>SUPRIME DISPOSIÇÃO RELATIVA AO ART. 41, CAPUT; E DO ART. 45, DO PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 008, DE 29 DE ABRIL DE 2015, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA, PARA O EXERCÍCIO FINANCEIRO DE 2016, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O PERÍODO DE 2016 A 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO SOBRE O TRANSPORTE DE ALUNOS DAS LOCALIDADES VARJOTA, MASSAPÊ, TABULEIRINHO, ANGICO PARA A ESCOLA MUNICIPAL MARIA P. DE CASTRO, NA ZONA URBANA.</t>
   </si>
   <si>
     <t>SOLICITA SEJAM ENVIADAS INFORMAÇÕES DA SECRETARIA MUNICIPAL DA EDUCAÇÃO ONDE CONSTE O CARDÁPIO DA MERENDA ESCOLAR RELATIVO AOS ANOS DE 2014 E 2015.</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES À PREFEITA MUNICIPAL SOLICITANDO CÓPIA DO PROJETO DE REFORMA E AMPLIAÇÃO DO GINÁSIO DO CAIS E CÓPIA DE TODA DOCUMENTAÇÃO DE CONSTRUÇÃO DA PRAÇA PROFESSORA REJANE CASTELO BRANCO (PROJETO, PROCESSO LICITATÓRIO, PLANILHAS DE GASTO DA EMPRESA QUE EXECUTOU A OBRA, ENTRE OUTROS).</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO SECRETÁRIO MUNICIPAL DE SAÚDE SOLICITANDO A RELAÇÃO DISCRIMINADA DE TODOS OS VEÍCULOS LOCADOS PELA SECRETARIA E A RELAÇÃO DETALHADA DE TODOS OS OCUPANTES DE CARGOS COMISSIONADOS, PRESTADORES DE SERVIÇOS, CELETISTAS, COORDENADORES, ASSESSORES DESTA SECRETARIA. A PLANILHA DEVE CONTER OS NOMES, CARGOS, REMUNERAÇÃO E LOTAÇÃO DOS RESPECTIVOS SERVIDORES.</t>
   </si>
   <si>
     <t>REQUER QUE A CÂMARA ENVIE EXPEDIENTE À PREFEITA MUNICIPAL SOLICITANDO INFORMAÇÕES SOBRE COM SERÁ O PROCESSO DE DIVULGAÇÃO DOS PONTOS TURÍSTICOS DO MUNICÍPIO DE ESPERANTINA, ATRAVÉS DA ASSOCIAÇÃO BRASILEIRA DE INDÚSTRIA DE HOTÉIS DO PIAUÍ, EMPRESA CONTRATADA PARA ESTE SERVIÇO? QUAIS FORAM OS CRITÉRIOS UTILIZADOS PARA A CONTRATAÇÃO DA REFERIDA EMPRESA, JÁ QUE O PROCESSO DE LICITAÇÃO APLICADO FOI DISPENSA DE LICITAÇÃO?</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA MUNICIPAL DE SAÚDE INFORMAÇÕES SOBRE NÚMERO DE OCORRÊNCIAS ATENDIDAS NO PERÍODO DE NOV/14 A ABRIL/15; RELAÇÃO DE VEÍCULOS PRÓPRIOS E LOCADOS; E RELAÇÃO DE VEÍCULOS A DIESEL.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO À SECRETARIA MUNICIPAL DE EDUCAÇÃO PARA QUE ENVIE INFORMAÇÕES SOBRE VEÍCULOS LOCADOS E PRÓPRIOS DA SECRETARIA.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA MÉDICA PELO PERÍODO DE 30 (TRINTA) DIAS.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DA PREFEITURA SOBRE O ANDAMENTO DO PROJETO DE IMPLANTAÇÃO DO SANEAMENTO BÁSICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES À PREFEITURA MUNICIPAL SOBRE OS VALORES EMPREGADOS NA REALIZAÇÃO DE EVENTOS NO PERÍODO DE SETEMBRO DE 2014 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>SOLICITANDO ENVIO DE INFORMAÇÕES A ESTA CASA SOBRE A ORIGEM DOS RECURSOS UTILIZADOS NAS OBRAS DE RECUPERAÇÃO DA AVENIDA BERNARDO BEZERRA.</t>
   </si>
   <si>
     <t>QUE SEJAM ENVIADAS A ESTA CASA INFORMAÇÕES SOBRE O MOTIVO DA PARALISAÇÃO DAS OBRAS DE REFORMA DO GINÁSIO POLIESPORTIVO HERMES NOGUEIRA PORTELA, O &amp;#8220;NOGUEIRÃO&amp;#8221;.</t>
   </si>
   <si>
     <t>SOLICITANDO QUE ENVIE A ESTA CASA INFORMAÇÕES SOBRE A DEMISSÃO DE FUNCIONÁRIO DA JUNTA DE SERVIÇO MILITAR NO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES À SENHORA PREFEITA E SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PARA ENVIEM A ESTA CASA INFORMAÇÕES ONDE CONSTEM A RELAÇÃO DE ESCOLAS QUE RECEBERAM OS 900 (NOVECENTOS) PACOTES DE CAFÉ, COM 250G CADA, CONFORME VERIFICADO EM BALANCETES DE PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O SUPERINTENDENTE DO INSTITUTO BRASILEIRO DO MEIO AMBIENTE E RECURSOS NATURAIS RENOVÁVEIS - IBAMA ENVIE INFORMAÇÕES A ESTA CASA LEGISLATIVA SOBRE A EXPEDIÇÃO DE ESTUDO DE IMPACTOS AMBIENTAIS-EIA EMITIDO À PREFEITURA MUNICIPAL DE ESPERANTINA NESTE ANO DE 2015, RELATIVO AO CORTE DE ÁRVORES DA PRAÇA DIÓGENES REBELO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>JOÃO DE DEUS, BEBETO, DOMINGAS SANTANA, DR. MARQUIM GERONÇO, DR. RAIMUNDO, TOTE</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA AGENDADA AUDIÊNCIA COM O EXMO. SR. GOVERNADOR DO ESTADO DO PIAUÍ PARA TRATAR DE ASSUNTOS RELATIVOS AO HOSPITAL ESTADUAL JULIO HARTMAN E REABERTURA DA MATERNIDADE NENÊ LAGES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>A EXMA. SRA. PREFEITA MUNICIPAL, SOLICITANDO QUE ENVIE A ESTA CASA CÓPIAS DOS PROCESSOS LICITATÓRIOS A SEGUIR LISTADOS:I.PRAÇA DIÓGENES REBELO; II. UBS CANTO DA PALMEIRA, BERNARDO REGO, RESIDENCIAL ALECRIM, CRISTO REDENTOR; III. QUADRAS DE ESPORTE DA LAGOA SECA, SÍTIO DO ALEGRE, JACARÉ DA VERMELHA E BOI VELHO; IV. BIBLIOTECA ANTÔNIO OTÁVIO DE MELO; V.	GINÁSIO HERMES NOGUEIRA PORTELA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A PREFEITURA MUNICIPAL DE ESPERANTINA ENVIE À CÂMARA MUNICIPAL CÓPIAS DOS COMPROVANTES DE DEPÓSITO REFERENTES AOS VALORES ARRECADADOS NOS FESTEJOS DA PADROEIRA DE ESPERANTINA, NO MÊS DE SETEMBRO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1809,68 +1809,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="84.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>