--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -54,2425 +54,2425 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>TOTE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE QUEBRA-MOLAS NAS VIAS DE ACESSO A LOCALIDADE CAIÇARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>LUIZ ANA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA MUNICIPAL DE ESPERANTINA E AO SECRETÁRIO DE INFRAESTRUTURA, QUE PROVIDENCIEM A REFORMA E MANUTENÇÃO DA CAIXA D&amp;#8217;ÁGUA DO TERMINAL RODOVIÁRIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>À PREFEITA MUNICIPAL DE ESPERANTINA, SOLICITANDO QUE, EM RAZÃO DA PROXIMIDADE DO FERIADO DA SEMANA SANTA QUE É TRADICIONAL NESTE MUNICÍPIO, SEJA PROVIDENCIADO ANTECIPADAMENTE - MAIS PRECISAMENTE NA SEMANA QUE ANTECEDE O FERIADO POPULARMENTE CONHECIDO COMO SEMANA CAÇADEIRA - O ROÇO DAS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JANIO AGUIAR</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A PERFURAÇÃO DE POÇO TUBULAR E INSTALAÇÃO DE REDE DE ABASTECIMENTO DOMICILIAR NA LOCALIDADE SÍTIO DO ALEGRE.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DOMINGAS SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROCEDIDA A AÇÃO DE MELHORAMENTO DA ESTRADA VICINAL QUE INTERLIGA A SEDE DO MUNICÍPIO À LOCALIDADE BONFIM, PASSANDO PELO LUGAR PEREIRAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO RURAL - SDR, QUE PROVIDENCIE A PERFURAÇÃO DE POÇOS TUBULARES E REDES DE ABASTECIMENTO RESIDENCIAL NAS SEGUINTES LOCALIDADES: OLHO D&amp;#8217;ÁGUA DOS NEGROS, BENEFICIANDO 150 FAMÍLIAS; MORADA NOVA, BENEFICIANDO 40 FAMÍLIAS; BAIXÃO DO PAU D&amp;#8217;ARCOS, LIBERATO E VARJOTA, BENEFICIANDO 100 FAMÍLIAS; MASSAPÊ, BENEFICIANDO 30 FAMÍLIAS; BOA VISTA DOS CARIOCAS, BENEFICIANDO 100 FAMÍLIAS; VILA AMORIM, BENEFICIANDO 23 FAMÍLIAS E ALAME, BENEFICIANDO 30 FAMÍLIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A RECUPERAÇÃO DO POSTO DE SAÚDE DA LOCALIDADE AMARGOSA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A RECUPERAÇÃO DA ESTRADA QUE INTERLIGA AS LOCALIDADES BEBEDOURO A MOCÓS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO O EMPIÇARRAMENTO DAS RUAS DA LOCALIDADE SÍTIO DO ALEGRE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A REPOSIÇÃO DE LÂMPADAS DA ILUMINAÇÃO PÚBLICA DA LOCALIDADE SÍTIO DO ALEGRE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A RECUPERAÇÃO DA ESTRADA VICINAL QUE INTERLIGA A SEDE DO MUNICÍPIO À LOCALIDADE BARRO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A RECUPERAÇÃO DA ESTRADA VICINAL QUE INTERLIGA AS LOCALIDADES CANTO DA PALMEIRA E BURITIS, PASSANDO PELA LAGOA DA CAIÇARA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A RECUPERAÇÃO DA ESTRADA VICINAL QUE INTERLIGA AS LOCALIDADES CAPIM GROSSO, PASSANDO POR TINGUIS ATÉ CAPÕES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO O EMPIÇARRAMENTO DE RUAS NO PERÍMETRO URBANO DE NOSSO MUNICÍPIO, NOS BAIRROS A SEGUIR RELACIONADOS: CRISTO REDENTOR, NOVO MILÊNIO, BERNARDO REGO, MÃO SANTA, FAZENDINHA, COEBE, NOVA ESPERANÇA, CARRASPANHA, SANTA LUZIA E MORRO DA CHAPADINHA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROCEDIDA A COLETA DE LIXO COM PERIODICIDADE SEMANAL NO PARQUE ECOLÓGICO CACHOEIRA DO URUBU.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROVIDENCIADA A ILUMINAÇÃO PÚBLICA EM TODA A ÁREA DO PARQUE ECOLÓGICO CACHOEIRA DO URUBU.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXCELENTÍSSIMA SENHORA PREFEITA, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A REGULARIZAÇÃO DO FORNECIMENTO DE ÁGUA NA LOCALIDADE TERRA PRETA, NESTE MUNICÍPIO.   </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>AOS EXCELENTÍSSIMOS SENHORES JUIZ DE DIREITO E PROMOTOR DE JUSTIÇA DA COMARCA DE ESPERANTINA,  SOLICITANDO QUE PROVIDENCIEM A REGULARIZAÇÃO DOS VEÍCULOS APREENDIDOS E QUE SE ENCONTRAM ESTACIONADOS NO PÁTIO DA DELEGACIA REGIONAL DE POLÍCIA EM ESPERANTINA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, QUE JUNTAMENTE COM A SECRETARIA MUNICIPAL DE INFRAESTRUTURA PROVIDENCIE A COMPRA DE TERRENO CONTÍGUO AO CEMITÉRIO SANTA TERESINHA E AINDA A ILUMINAÇÃO PÚBLICA NO LOCAL. </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL, QUE JUNTAMENTE COM A SECRETARIA MUNICIPAL DE INFRAESTRUTURA PROVIDENCIEM A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO CEMITÉRIO SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>REGYS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À PREFEITA MUNICIPAL DE ESPERANTINA, SOLICITA A COLOCAÇÃO DE LOMBADAS NA RUA MANOEL BENÍCIO, LOCALIZADA NO BAIRRO RURAL EM ESPERANTINA. </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE ESPERANTINA, QUE ENVIDE ESFORÇOS NO SENTIDO DE PROPORCIONAR SEGURANÇA PARA OS TURISTAS QUE FREQUENTAM O PARQUE ECOLÓGICO CACHOEIRA DO URUBU.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA OFICIADO O ILMO. SR. CMTE. DA 4ª CIA/12º BPM, SOLICITANDO AO MESMO QUE DESLOQUE VIATURA DA GUARNIÇÃO PARA REALIZAÇÃO DE RONDAS OSTENSIVAS NOTURNAS NAS LOCALIDADES LAGOA SECA, SÍTIO DO ALEGRE E VASSOURAS._x000D_
  </t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>BEBETO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROVIDENCIADA A REPARAÇÃO DO EMPIÇARRAMENTO DAS RUAS DO CONJUNTO HABITACIONAL BERNARDO REGO</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROVIDENCIADO O MELHORAMENTO DA RUA TONI RAMOS, QUE DÁ ACESSO À PENITENCIÁRIA REGIONAL DE ESPERANTINA. </t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJAM PROVIDENCIADOS MELHORAMENTOS NA RUA 20 DO BAIRRO COHEBE E NA RUA PRINCIPAL DO BAIRRO SOLIDARIEDADE.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROVIDENCIADA A PERFURAÇÃO DE UM (1) POÇO TUBULAR NO BAIRRO CRISTO REDENTOR. </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE AGRICULTURA DE ESPERANTINA, PARA QUE ENVIDE ESFORÇOS NO SENTIDO DE GARANTIR APOIO TÉCNICO PARA OS AGRICULTORES DO MUNICÍPIO QUE ESTÃO SOFRENDO COM OS DANOS CAUSADOS PELAS &amp;#8220;PRAGAS&amp;#8221; NAS PLANTAÇÕES.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE DESENVOLVIMENTO RURAL NO PIAUÍ &amp;#8211; SDR-PI, PARA QUE PROVIDENCIE A PERFURAÇÃO DE UM POÇO TUBULAR E REDE DE ABASTECIMENTO D&amp;#8217;ÁGUA PARA A COMUNIDADE SÍTIO DO ALEGRE O QUAL BENEFICIARÁ 150 FAMÍLIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>KÉLIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, SOLICITANDO QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROVIDENCIADA A ALTERAÇÃO DO HORÁRIO DE COLETA DOMICILIAR DE LIXO, QUE DEVE PASSAR PARA O PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, SOLICITANDO AUTORIZAÇÃO PARA REALIZAR OS SERVIÇOS DE RASPAGEM DA ESTRADA QUE LIGA O LUGAR CANTO DA PALMEIRA A CAPÕES, PASSANDO POR TINGUIS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SR. PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ - TCE, SOLICITANDO QUE ENVIE A ESTA CASA OS DADOS REFERENTES AO RELATÓRIO DE GESTÃO FISCAL RELATIVOS AO 2º SEMESTRE DE 2015 DO MUNICÍPIO DE ESPERANTINA, DANDO ÊNFASE AO PORCENTUAL GASTO COM PESSOAL.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL PARA QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROVIDENCIADA A RECUPERAÇÃO COM EMPIÇARRAMENTO DA RUA PROJETADA 12 DO BAIRRO FAZENDINHA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA, SOLICITANDO QUE JUNTO À SECRETARIA MUNICIPAL DE INFRAESTRUTURA PROVIDENCIEM A CONSTRUÇÃO DE CALÇAMENTO NO BAIRRO FAZENDINHA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL QUE JUNTO COM A SECRETARIA MUNICIPAL DE INFRAESTRUTURA_x000D_
 PROVIDENCIEM A RECUPERAÇÃO COM EMPIÇARRAMENTO DAS RUAS DOS BAIRROS NOVO MILÊNIO E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. SECRETÁRIO ESTADUAL DE ESPORTES &amp;#8211; PI, QUE PROVIDENCIE A IMPLANTAÇÃO DE INFRAESTRUTURA NO CAMPO DE FUTEBOL DE VÁRZEA DA COMUNIDADE LAGOA SECA MUNICÍPIO DE ESPERANTINA-PIAUÍ COM MURO, VESTIÁRIO, ARQUIBANCADAS, UNIFORMES E BOLAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. SECRETÁRIO ESTADUAL DE CULTURA, QUE PROVIDENCIE URGENTEMENTE A REFORMA NO CASARÃO DA COMUNIDADE OLHO D&amp;#8217;ÁGUA DOS NEGROS, TOMBADA PELO PATRIMÔNIO HISTÓRICO</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>DR. RAIMUNDO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA INCLUÍDA NA PROGRAMAÇÃO ANUAL DE COMEMORAÇÃO DO ANIVERSÁRIO DA CIDADE A REALIZAÇÃO DE CAMPEONATO INTERESTADUAL DE MOTOCROSS NA ARENA BORGES, LOCALIDADE VARJOTA ZONA RURAL DE ESPERANTINA, COM ORGANIZAÇÃO DA EQUIPE CORTA CHÃO.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO SEJA REALIZADO O CONSERTO DA PONTE QUE LIGA A LOCALIDADE FORTALEZA VII À PI, NAS PROXIMIDADES DA ESCOLA MUNICIPAL JOSÉ LUIZ PEREIRA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. DIRETOR GERAL DO DER-PI PARA QUE PROVIDENCIE A INSTALAÇÃO DE TRÊS (3) REDUTORES DE VELOCIDADE TIPO QUEBRA-MOLAS NA PI 213, QUE DÁ ACESSO AO PARQUE ECOLÓGICO CACHOEIRA DO URUBU. </t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. SECRETÁRIO DE TURISMO DO ESTADO, QUE PROVIDENCIE A REFORMA DA INFRAESTRUTURA DO PARQUE AMBIENTAL CACHOEIRA DO URUBU. </t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. PREFEITA DE ESPERANTINA, INDICANDO A COLOCAÇÃO DE BRAÇOS DE LUZ COM ILUMINAÇÃO NOS POSTES SITUADOS NAS LOCALIDADES ENCANTO E LIMOEIRO, AMBAS SITUADAS NA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, INDICANDO SEJAM FEITAS MELHORIAS DE TRAFEGABILIDADE NAS RUAS SANTOS DUMONT, DOMINGOS MOREIRA E PROFESSOR JOÃO PAULO (BAIRRO NOVA ESPERANÇA) E NA RUA FRANCISCO EDSON ALVES (BAIRRO RURAL).</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE ENERGIA TRIFÁSICA OU SUBSTITUA A BOMBA SUBMERSA DO POÇO PERFURADO AO LADO DA ESCOLA EM CONSTRUÇÃO NA LOCALIDADE KM 7 (ALEGRIAS).</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A COBERTURA EM PALHA DAS BARRACAS QUE COMERCIALIZAM CARNES E PEIXES NO MERCADO PROVISÓRIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE SEJA PROVIDENCIADO O PAGAMENTO DO 14º SALÁRIO AOS AGENTES COMUNITÁRIOS DE SAÚDE &amp;#8211; ACS E AOS AGENTES DE COMBATE ÀS ENDEMIAS &amp;#8211; ACE, INCLUSIVE OS VALORES RETROATIVOS AOS ANOS DE 2014 E 2015.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE SEJA PROVIDENCIADA A FIXAÇÃO DE BRAÇOS DE LUZ COM ILUMINAÇÃO NOS POSTES INSTALADOS NAS LOCALIDADES CHAPADA SÃO MIGUEL E COCAL DAS MONTANHAS. </t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE SEJAM PROVIDENCIADAS MELHORIAS NA INFRAESTRUTURA DO CHAFARIZ DO BAIRRO BATISTA DE AMORIM, NESTA CIDADE.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE DETERMINE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO, SEJA PROVIDENCIADA A DESOBSTRUÇÃO DAS CALÇADAS EM TODA A ÁREA URBANA DE ESPERANTINA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE ESPERANTINA, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DA INSTALAÇÃO DE ENCANAMENTO E ABASTECIMENTO DE ÁGUA PARA OS MORADORES DA LOCALIDADE &amp;#8220;ENCANTO&amp;#8221;, ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXCELENTÍSSIMA SENHORA PREFEITA MUNICIPAL DE ESPERANTINA, QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE REALIZAR MELHORIAS E OS REPAROS NECESSÁRIOS NAS ESTRADAS VICINAIS DA REGIÃO DA LOCALIDADE &amp;#8220;CAJAZEIRAS&amp;#8221;, ZONA RURAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXCELENTÍSSIMA PREFEITA MUNICIPAL DE ESPERANTINA, QUE GESTIONE JUNTO AOS ÓRGÃOS E/OU SETORES COMPETENTE A INSTALAÇÃO DE UM POSTO POLICIAL NA LOCALIDADE LAGOA SECA, ZONA RURAL DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, QUE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO PROVIDENCIE A IDENTIFICAÇÃO DOS PRÉDIOS PÚBLICOS MUNICIPAIS TEATRO, PREFEITURA, RODOVIÁRIA, GINÁSIO POLIESPORTIVO DO CAIS E AINDA O RODOANEL DA CIDADE.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO PROVIDENCIE PARA QUE AS PESSOAS QUE FORAM DESPEJADAS DA ÁREA DO ANTIGO CAMPO BEZERRÃO SEJAM ALISTADAS PARA TRABALHAR NA OBRA DE CONSTRUÇÃO DA CRECHE.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE POR MEIO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL O PAGAMENTO DE ALUGUEL DE CASAS PARA AS FAMÍLIAS DESALOJADAS NO BAIRRO BEZERRÃO, ESPECIFICAMENTE DO LOCAL ONDE SERÁ CONSTRUÍDA UMA CRECHE.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, OUVIDO O PLENÁRIO, QUE PROVIDENCIE O PAGAMENTO DO AJUSTE FUNDEB RELATIVO AOS ANOS DE 2014 E 2015 AOS SERVIDORES DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, SOLICITANDO QUE EM CARÁTER DE URGÊNCIA PROMOVA ESTUDOS TÉCNICOS FINANCEIROS JUNTO A SUA EQUIPE ECONÔMICA E A ASSESSORIA JURÍDICA VISANDO ELABORAR E INSTITUIR O PLANO DE CARGOS, CARREIRA E SALÁRIOS DO FUNCIONALISMO DA PREFEITURA DE ESPERANTINA EM TODOS OS NÍVEIS DE ESCOLARIDADE E ATIVIDADE PROFISSIONAL.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO PROVIDENCIE O PAGAMENTO DA AJUDA DE CUSTO AOS SERVIDORES QUE SE DESLOCAM DIARIAMENTE DA SEDE DO MUNICÍPIO À ZONA RURAL PARA TRABALHAR.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. SR. REPRESENTANTE DA EMPRESA DE TELEFONIA OI NO ESTADO DO PIAUÍ, QUE PROCEDA À INSTALAÇÃO DE TELEFONE DE USO PÚBLICO &amp;#8211; TUP &amp;#8211; ORELHÃO NAS UNIDADES BÁSICAS DE SAÚDE &amp;#8211; UBS DO MUNICÍPIO DE ESPERANTINA</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AOS EXMOS. SRS. GOVERNADOR DO ESTADO DO PIAUÍ E SECRETÁRIO ESTADUAL DE ESPORTES, QUE ENVIDEM ESFORÇOS NO SENTIDO DE PROVIDENCIAR RECURSOS PARA A CONSTRUÇÃO DO ESTÁDIO MUNICIPAL PEDRO PORTELA, NESTA CIDADE DE ESPERANTINA-PI. </t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXCELENTÍSSIMA SRA. REGINA SOUSA, SENADORA DA REPÚBLICA, QUE PROVIDENCIE RECURSOS ATRAVÉS DE SUAS EMENDAS PARLAMENTARES AO ORÇAMENTO PARA GRUPOS PRODUTIVOS DE MULHERES TRABALHADORAS RURAIS DO MUNICÍPIO DE ESPERANTINA, NO TOTAL DE 30 GRUPOS. </t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AOS EXMOS. SRS. GOVERNADOR DO ESTADO DO PIAUÍ E SECRETÁRIO ESTADUAL DE SAÚDE, QUE ENVIDEM ESFORÇOS NO SENTIDO DE PROVIDENCIAR A IMPLANTAÇÃO DA MATERNIDADE PÚBLICA MUNICIPAL DE ESPERANTINA-PI. </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AOS EXMOS. SRS. GOVERNADOR DO ESTADO DO PIAUÍ E SECRETÁRIO ESTADUAL DE ESPORTES, QUE PROVIDENCIE A IMPLANTAÇÃO DE INFRAESTRUTURA NO CAMPO DE FUTEBOL DE VÁRZEA DA COMUNIDADE LAGOA SECA MUNICÍPIO DE ESPERANTINA-PIAUÍ COM MURO, VESTIÁRIO, ARQUIBANCADAS, UNIFORMES E BOLAS. </t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIADA A SUPERINTENDÊNCIA REGIONAL DO TRABALHO E EMPREGO EM TERESINA-PI, PARA COMUNICAR QUE OS AGRICULTORES FAMILIARES QUE TRABALHAM COM A PALHA DA CARNAÚBA INICIARÃO O PERÍODO DO CORTE DA PALHA EM 1º DE JUNHO E QUE O MESMO SE ESTENDERÁ ATÉ 31 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO PROVIDENCIE A REPOSIÇÃO DE LÂMPADAS DO SISTEMA DE ILUMINAÇÃO PÚBLICA NO BAIRRO MORRO DA ONÇA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A RECUPERAÇÃO DE CALÇAMENTO E RECAPEAMENTO ASFÁLTICO DAS PRINCIPAIS RUAS E AVENIDAS DE ACESSO DESTA CIDADE, A SEGUIR CITADAS: - RUAS VEREADOR RAMOS, CEL. JOSÉ FORTES, PATRIOTINO LAGES, 12 DE OUTUBRO E DA INDEPENDÊNCIA; - AVENIDAS MINISTRO PETRÔNIO PORTELA, BERNARDO BEZERRA E JUAREZ TÁVORA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA DO CALÇADÃO, NO POVOADO SÍTIO DO ALEGRE.  </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA VEREADOR RAMOS, DEFRONTE AO EDIFÍCIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A RECUPERAÇÃO DO CALÇAMENTO NA RUA JOSÉ DE SOUSA CAMPOS, NO TRECHO COMPREENDIDO ENTRE AS RUAS JOAQUIM AUGUSTO E EDSON CHAVES, NO BAIRRO CHAPADINHA NORTE. </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A OFERTA DE CURSO DE URGÊNCIA E EMERGÊNCIA PARA OS MOTORISTAS DAS AMBULÂNCIAS DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. MINISTRO DA PREVIDÊNCIA E ASSISTÊNCIA SOCIAL - MPAS, QUE PROVIDENCIE DOIS (2) PERITOS PARA ATENDER AOS BENEFICIÁRIOS NA AGENCIA DO INSS DE ESPERANTINA. </t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AOS EXMOS. SRS. GOVERNADOR DO ESTADO DO PIAUÍ E SECRETÁRIO ESTADUAL DA SAÚDE, QUE PROVIDENCIEM A REALIZAÇÃO DE MUTIRÃO DE LIMPEZA EM TODOS OS BAIRROS DE ESPERANTINA. </t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE OS SEGUINTES BENEFÍCIOS AOS AGENTES COMUNITÁRIOS DE SAÚDE- ACS E AOS AGENTES DE COMBATE A ENDEMIAS - ACE: - REDUÇÃO DA CARGA HORÁRIA DE TRABALHO DE 40H PARA 30H, SEM PREJUÍZO NOS VENCIMENTOS SALARIAIS; - AQUISIÇÃO DE BICICLETAS.  </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A INSTALAÇÃO DOS SERVIÇOS DE INTERNET NA MODALIDADE WI-FI NO BAIRRO NOVO HORIZONTE, A FIM DE ATENDER AOS HABITANTES DAQUELE BAIRRO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>DR. MARQUIM GERONÇO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A CONSTRUÇÃO DE UMA ROTATÓRIA NA AVENIDA PETRÔNIO PORTELA, NO CRUZAMENTO COM A RUA EUCLIDES FERREIRA FENELON. </t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE O CONSERTO DO CALÇAMENTO E INSTALAÇÃO DE UM QUEBRA-MOLAS NA RUA JERÔNIMO DO MONTE FURTADO.  </t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DISPONIBILIZAÇÃO DE CADEIRAS DE RODAS NAS UNIDADES BÁSICAS DE SAÚDE - UBS, NO MUNICÍPIO DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SECRETARIA MUNICIPAL DE SAÚDE A INTENSIFICAÇÃO DAS AÇÕES DE COMBATE AO MOSQUITO TRANSMISSOR DA DENGUE, ZICA VÍRUS E CHIKUNGUNYA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO PROVIDENCIE A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA LOCALIDADE MOCÓS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO PROVIDENCIE A CONSTRUÇÃO DE UM POSTO DE SAÚDE NA LOCALIDADE MALHADA DO MEIO.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO DIRETOR/RESPONSÁVEL PELA EMPRESA CONTRATADA PARA EXECUÇÃO DOS SERVIÇOS DE LIMPEZA PÚBLICA NO MUNICÍPIO C/CÓPIA PARA A PREFEITA MUNICIPAL DE ESPERANTINA, QUE SEJA PROVIDENCIADA A UTILIZAÇÃO DE REDE DE PROTEÇÃO PARA EVITAR ACIDENTES CAUSADOS POR DETRITOS LANÇADOS DURANTE A ROÇAGEM NAS RUAS DA CIDADE. </t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, PARA QUE PROVIDENCIEM A REFORMA DA BASE E TROCA DA CAIXA D&amp;#8217;ÁGUA DO CHAFARIZ DA_x000D_
 LOCALIDADE CABECEIRA DA VÁRZEA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, PARA QUE DETERMINE À REPARTIÇÃO COMPETENTE DE SUA ADMINISTRAÇÃO A REFORMA DA ESTRADA QUE LIGA AS LOCALIDADES CAPIM GROSSO A CALUMBIS, PASSANDO PELAS LOCALIDADES CANTO DA PALMEIRA, LAGOA DO TABULEIRO, INGAZEIRA, TINGUIS E CAPÕES. E AINDA OS TRECHOS DE LAGOA DA CAIÇARA ATÉ INGAZEIRA E DE LAGOA DO TABULEIRO ATÉ TABULEIRINHO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE DETERMINE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO A CONSTRUÇÃO DE 2 (DOIS) REDUTORES DE VELOCIDADE NA AVENIDA SANTA LUZIA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO ILUSTRÍSSIMO SENHOR GERENTE REGIONAL DO ESCRITÓRIO ELETROBRÁS EM ESPERANTINA, QUE PROVIDENCIE O ANDAMENTO DAS OBRAS DE ELETRIFICAÇÃO RURAL DO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL, QUE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO PROVIDENCIE A CONSTRUÇÃO 2 (DOIS) QUEBRA-MOLAS NA RUA QUE DÁ ACESSO AO CAMPO DE FUTEBOL DO POVOADO LAGOA SECA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADA MOÇÃO DE APLAUSOS À SRTA. RIVIANE MARIA DA SILVA SOUSA, PELA PARTICIPAÇÃO BEM-SUCEDIDA EM CONDUZIR A TOCHA OLÍMPICA QUANDO PASSAVA PELA CIDADE DE PIRACURUCA &amp;#8211; PIAUÍ NA DATA DE 10 DE JUNHO DE 2016.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO DO PIAUÍ, QUE DETERMINE AO SETOR COMPETENTE DO ESTADO PROVIDÊNCIAS NO SENTIDO DE REFORMAR TODA A ESTRUTURA FÍSICA EXISTENTE NO PARQUE ECOLÓGICO CACHOEIRA DO URUBU, QUE FICA LOCALIZADO ENTRE OS MUNICÍPIOS DE ESPERANTINA E BATALHA.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA, QUE ENVIDE ESFORÇOS NO SENTIDO DE GARANTIR MELHORIAS PARA A SEGURANÇA PÚBLICA NO MUNICÍPIO DE ESPERANTINA, QUAIS SEJAM: NOVA VIATURA; REFORMA DA DELEGACIA; AMPLIAÇÃO DO QUADRO DE PESSOAL PARA REGISTRO DE OCORRÊNCIAS; AUMENTO DO CONTINGENTE POLICIAL. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS DE RODAGEM &amp;#8211; DER NO PIAUÍ, QUE PROVIDENCIE EM CARÁTER EMERGENCIAL O ROÇO DO ACOSTAMENTO DA PI 213, DA SAÍDA DA ZONA URBANA DE ESPERANTINA ATÉ A JUNÇÃO DESTA COM A PI 211, SEGUNDO ATÉ A CIDADE DE JOAQUIM PIRES</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO PIAUÍ, QUE SEJAM VIABILIZADOS RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR PARA FIM ESPECIFICO DE DUPLICAÇÃO DA PI 213, NO TRECHO QUE INICIA LOGO NA SAÍDA DA CIDADE ATÉ O RESIDENCIAL ALECRIM.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA, QUE PROVIDENCIE COM A MÁXIMA URGÊNCIA O ENVIO DE MATERIAL PARA EXPEDIÇÃO DE CARTEIRA DE IDENTIDADE.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO A CONSTRUÇÃO DE 2 (DOIS) REDUTORES DE VELOCIDADE DO TIPO QUEBRA-MOLAS NA RUA FLORÊNCIO RAMOS, NO BAIRRO CARRASPANHA.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE A RECUPERAÇÃO DA ESTRADA QUE LIGA A LOCALIDADE LIMPEZA, TAMBURIU (LUÍS SIDOCA) ATÉ A ESTRADA QUE LIGA À LOCALIDADE BOI VELHO. </t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO A CONSTRUÇÃO DE CALÇADÃO EM FRENTE AO HOSPITAL ESTADUAL JULIO HARTMAN.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO A REVITALIZAÇÃO DA CHAMADA RUA CLIMATIZADA, NO TRECHO COMPREENDIDO ENTRE AS RUAS PROF. JOÃO PAULO E DOMINGOS MOREIRA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO A REPOSIÇÃO DE LÂMPADAS DA AVENIDA PETRÔNIO PORTELA, QUE FAZEM PARTE DA REDE PÚBLICA DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO A ELABORAÇÃO E IMPLEMENTAÇÃO DE LEI PARA CRIAÇÃO DE ESTACIONAMENTO DE BICICLETAS (BICICLETÁRIOS) EM LOCAIS ABERTOS A FREQUÊNCIA DE PÚBLICO. </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, PARA QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO A REFORMA DA PAREDE DO AÇUDE E DA PONTE DA LOCALIDADE TABOCAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO A CONSTRUÇÃO DE DOIS (2) REDUTORES DE VELOCIDADE DO TIPO QUEBRA-MOLAS NA RUA DA INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA E AO EXMO. SR. PROMOTOR DE JUSTIÇA DESTA COMARCA, QUE FAÇAM CUMPRIR O QUE DETERMINA OS INCISOS VII, VIII E IX DO ART. 174 DA LEI ORGÂNICA DO MUNICÍPIO DE ESPERANTINA, QUE SE REFEREM À PRESERVAÇÃO DO RIO LONGÁ.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. DEPUTADO FEDERAL ASSIS, QUE APRESENTE EMENDAS AO ORÇAMENTO DA UNIÃO PARA O EXERCÍCIO DE 2017, DESTINANDO RECURSOS PARA ILUMINAÇÃO PÚBLICA DAS SEGUINTES VIAS PÚBLICAS DE ESPERANTINA: 1 - AVENIDA MINISTRO PETRÔNIO PORTELA, E 2 - AVENIDA MANOEL FRANCO.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE DETERMINE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO A CONSTRUÇÃO DE 1 (UMA) PRAÇA NA ÁREA LOCALIZADA NA BIFURCAÇÃO DA AVENIDA BERNARDO BEZERRA COM A RUA ABIGAIL ARAÚJO. </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A CONSTRUÇÃO DE 1 (UMA) BARRAGEM NO RIO LONGÁ, NOS PROXIMIDADES DO PARQUE ECOLÓGICO CACHOEIRA DO URUBU, EM TRECHO ANTERIOR ÀS QUEDAS D&amp;#8217;ÁGUA. </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AOS SUPERINTENDENTES DO BANCO DO BRASIL &amp;#8211; BB E CAIXA ECONÔMICA FEDERAL &amp;#8211; CEF NO ESTADO DO PIAUÍ, QUE ENVIDEM ESTUDO DE VIABILIDADE PARA A INSTALAÇÃO DE CAIXA ELETRÔNICO NO MERCADO PÚBLICO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. SECRETÁRIO ESTADUAL DE MEIO AMBIENTE E RECURSOS HÍDRICOS - SEMAR, QUE FAÇA CUMPRIR O QUE DETERMINA A LEGISLAÇÃO AMBIENTAL NO QUE SE REFERE À PRESERVAÇÃO DO RIO LONGÁ, EM TODA A SUA EXTENSÃO, DA NASCENTE À DESEMBOCADURA NO RIO PARNAÍBA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA E AO EXMO. SR. PROMOTOR DE JUSTIÇA DESTA COMARCA, QUE ENVIDEM ESFORÇOS NO SENTIDO DE PROMOVER A CONSCIENTIZAÇÃO AMBIENTAL NOS MUNÍCIPES E FAÇAM CUMPRIR O QUE DETERMINA A LEGISLAÇÃO AMBIENTAL NO QUE SE REFERE À PRESERVAÇÃO DOS BABAÇUAIS NO MUNICÍPIO DE ESPERANTINA. </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. SECRETÁRIO ESTADUAL DO DESENVOLVIMENTO RURAL - SDR, QUE PROCEDA COM A DOAÇÃO DE KITS DE IRRIGAÇÃO PARA AGRICULTORES FAMILIARES, GRUPOS ORGANIZADOS E ASSENTAMENTOS NO MUNICÍPIO DE ESPERANTINA. </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO SEJAM CONSTRUÍDOS REDUTORES DE VELOCIDADE DO TIPO QUEBRA-MOLAS NAS SEGUINTES VIAS:  _x000D_
 AVENIDA MANOEL FRANCO; A CRITÉRIO DA ADMINISTRAÇÃO;_x000D_
 AVENIDA JUAREZ TÁVORA, EM FRENTE À CASA DE SHOWS;_x000D_
 AVENIDA MÃO SANTA, EM FRENTE AO MERCADINHO MÃO SANTA E A ESCOLA PATRIOTINO L. REBELO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO SEJA PERFURADO POÇO TUBULAR, COM INSTALAÇÃO DE CAIXA DE ÁGUA E REDE DOMICILIAR DE ABASTECIMENTO NA LOCALIDADE MORADA NOVA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE JUNTO AO SETOR COMPETENTE DA ADMINISTRAÇÃO SEJA PROVIDENCIADO O TÉRMINO DO CALÇAMENTO DA RUA MARCELA MACHADO DE SENA, NO CONJUNTO PALESTINA, PRÓXIMO AO BAIRRO FAZENDINHA. </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO EXMO. SR. SECRETÁRIO ESTADUAL DA SEGURANÇA PÚBLICA, QUE ENVIDE ESFORÇOS NO SENTIDO DE AUMENTAR EMERGENCIALMENTE O EFETIVO POLICIAL DO MUNICÍPIO DE ESPERANTINA, QUE TEM SE MOSTRADO INSUFICIENTE PARA DAR COMBATE À CRESCENTE ONDA DE VIOLÊNCIA NO MUNICÍPIO E REGIÃO. </t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO PIAUÍ, QUE VIABILIZE RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR PARA FIM ESPECIFICO DE DUPLICAÇÃO DA BR 222/PI 117, NO TRECHO QUE INICIA LOGO APÓS A PONTE SOBRE O RIO LONGÁ E SE ESTENDE ATÉ O POVOADO BELA VISTA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. MINISTRO DO TRABALHO E EMPREGO E À FEDERAÇÃO DOS TRABALHADORES NA AGRICULTURA DO ESTADO DO PIAUÍ - FETAG, PARA QUE ADOTEM MEDIDAS VISANDO A DESCONTINUAÇÃO DA FISCALIZAÇÃO DO MINISTÉRIO DO TRABALHO NO TOCANTE ÀS ATIVIDADES DE CORTE DA PALHA DE CARNAÚBA, A FIM DE QUE TAIS TRABALHOS SEJAM REALIZADOS EM REGIME DE ECONOMIA DA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO SEJA EXECUTADA A OBRA DE PROLONGAMENTO DE RUA NO BAIRRO NOVO HORIZONTE, QUE A LIGA AO ANEL VIÁRIO DA PI 214. </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO SEJA CONSTRUÍDO CALÇAMENTO EM PARALELEPÍPEDOS NA RUA FRANCISCO EDSON ALVES, NO BAIRRO RURAL.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, QUE PROVIDENCIE JUNTO AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO SEJA PROCEDIDA UMA REFORMA NO CHAFARIZ DO MORRO DA CHAPADINHA, LOCALIZADO NA RUA LANDRI SALES, POR TRÁS DA ESCOLA ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>SOLICITA MELHORAMENTOS DAS RUAS LOCALIZADAS NOS BAIRROS MUTIRÃO E COHEBE.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE DESENVOLVIMENTO RURAL - SDR, QUE PROVIDENCIE O ENVIO DOS SEGUINTES BENEFÍCIOS PARA AS FAMÍLIAS OS AGRICULTORES FAMILIARES DE ESPERANTINA, NAS SEGUINTES QUANTIDADES:_x000D_
 &amp;#8226;MUDAS DE CAJU ANÃO PRECOCE: 20 MIL MUDAS;_x000D_
 &amp;#8226;ALEVINOS: 60 MIL, PARA 100 FAMÍLIAS;_x000D_
 &amp;#8226;MILHO: 4 MIL QUILOS, PARA 2 MIL FAMÍLIAS;_x000D_
 &amp;#8226;ARROZ: 4 MIL QUILOS, PARA 2 MIL FAMÍLIAS;_x000D_
 &amp;#8226;FEIJÃO: 4 MIL QUILOS, PARA 2 MIL FAMÍLIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXMA. SRA. PREFEITA MUNICIPAL, QUE PROVIDENCIE JUNTAMENTE AO SETOR COMPETENTE DE SUA ADMINISTRAÇÃO A RECUPERAÇÃO DA ESTRADA QUE LIGA A LOCALIDADE BARRA DOS PORCOS AO MUNICÍPIO DE BARRAS. </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EXCELENTÍSSIMA SENHORA PREFEITA DE ESPERANTINA, QUE ENVIE A ESTA CASA PROJETO DE LEI QUE TORNE OBRIGATÓRIA A FORMAÇÃO EM CURSO SUPERIOR DE LICENCIATURA EM EDUCAÇÃO FÍSICA PARA A DOCÊNCIA E BACHARELADO EM EDUCAÇÃO FÍSICA PARA ATUAÇÃO EM ACADEMIAS. </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DA PREFEITA VILMA CARVALHO AMORIM AO PODER LEGISLATIVO MUNICIPAL - ANO 2016, PRESENTADA NA ABERTURA DOS TRABALHOS DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADA MOÇÃO DE APLAUSOS PARA O ESTUDANTE PIAUIENSE VITOR MELO REBELO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>REGYS, BEBETO, DR. RAIMUNDO, JOÃO DE DEUS, KÉLIO, TOTE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO MERITÍSSIMO JUIZ FEDERAL SÉRGIO FERNANDO MORO POR EXERCER A MAGISTRATURA COM RETIDÃO, CORAGEM E DIGNIDADE, DEVOLVENDO AO POVO BRASILEIRO A ESPERANÇA NA JUSTIÇA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO GRUPO DE KARATÊ TIGRE BRANCO PELA CONQUISTA DE MEDALHAS EM TORNEIO REALIZADO NA CIDADE DE NATAL, ESTADO DO RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANIFESTA OS MAIS ELEVADOS GRAUS DE ELOGIOS E APLAUSOS AO SENHOR RICARDO MELO RIBEIRO, PROPRIETÁRIO DO SITE DE NOTÍCIAS PORTAL RIO LONGÁ, PELA DIVULGAÇÃO DOS TRABALHOS DESTA CASA AO LONGO DOS ÚLTIMOS ANOS, BEM COMO PELA COLABORAÇÃO DELE NAS SESSÕES ORDINÁRIAS REALIZADAS NOS ÚLTIMOS OITO ANOS, SENDO UMA PRESENÇA ASSÍDUA EM TODAS AS DISCUSSÕES IMPORTANTES NA CÂMARA, MESMO SER TER DIREITO A VOTO E VOZ NA TRIBUNA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI TÍTULO HONORÍFICO DE CIDADÃO ESPERANTINENSE AO SR. EDILBERTO CONCEIÇÃO SILVA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI TÍTULO HONORÍFICO DE CIDADÃO ESPERANTINENSE AO SR. CARLOS ALBERTO ALVES DOS SANTOS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRIBUI O TÍTULO DE CIDADÃO ESPERANTINENSE AO EXCELENTÍSSIMO SENHOR SÉRGIO FERNANDO MORO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO MUNICÍPIO DE ESPERANTINA - PIAUÍ O PISO SALARIAL PROFISSIONAL NACIONAL DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPETÊNCIA E O FUNCIONAMENTO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, REVOGA A LEI Nº 901/1995 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER - COMDIM E O FUNDO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE ESPERANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS DO MUNICÍPIO DE ESPERANTINA - PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE ESPERANTINA-PI PARA OS CONVOCADOS E NOMEADOS QUE EFETIVAMENTE TRABALHAREM COMO MESÁRIOS NAS ELEIÇÕES POLÍTICO-PARTIDÁRIAS REALIZADAS PELA JUSTIÇA ELEITORAL DO ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE ESPERANTINA A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O ESTADO DO PIAUÍ, PARA FIM DE ESTABELECER COOPERAÇÃO FEDERATIVA DA ORGANIZAÇÃO, FISCALIZAÇÃO E PRESTAÇÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA IDENTIFICAÇÃO DOS VEÍCULOS DA FROTA OU A SERVIÇO, BEM COMO OS IMÓVEIS PRÓPRIOS OU ALUGADOS DOS ÓRGÃOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE &amp;#8220;ESPAÇO DA CARNE ZÉ PIRES&amp;#8221;, A ÁREA DESTINADA À COMERCIALIZAÇÃO DE CARNES NO MERCADO PÚBLICO MUNICIPAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE AVENIDA PAULO MEMÓRIA FRANCO O TRECHO DUPLICADO DA PI 214, QUE INICIA NO FINAL DA AVENIDA PETRÔNIO PORTELA E SE ESTENDE ATÉ A ROTATÓRIA DO ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE ESPERANTINA O USO OBRIGATÓRIO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL &amp;#8211; EPI, POR PARTE DOS COLETORES DE LIXO (GARIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE &amp;#8220;ESPAÇO COMERCIAL ANANIAS SAMPAIO&amp;#8221;, A ÁREA DESTINADA À COMERCIALIZAÇÃO DE CEREAIS NO MERCADO PÚBLICO MUNICIPAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2017, PARA A REFORMULAÇÃO DO PLANO PLURIANUAL PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS E MEDIDAS DE PROTEÇÃO PARA OS CASOS DE VIOLÊNCIA E AMEAÇAS CONTRA O PROFESSOR E DIRETOR DA REDE MUNICIPAL DE ENSINO, PROVENIENTE DA RELAÇÃO DE ENSINO COM ALUNOS DE TODO CICLO MINISTRADO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA AO ALUNO PORTADOR DE DEFICIÊNCIA LOCOMOTORA PERMANENTE PRIORIDADE NA MATRÍCULA EM ESCOLA MUNICIPAL MAIS PRÓXIMA DE SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE ATIVIDADES ESPORTIVAS E DE LAZER, NOS FINS DE SEMANA NAS_x000D_
 ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE TORNEIRAS ECONÔMICAS EM TODAS AS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EXIBIÇÃO DE MÍDIAS AUDIOVISUAIS SOBRE PREVENÇÃO ÀS DROGAS, ÁLCOOL E SEUS MALEFÍCIOS NAS ABERTURAS DE SHOWS, EVENTOS ARTÍSTICOS, CULTURAIS E EDUCACIONAIS NO ÂMBITO DO MUNICÍPIO DE ESPERANTINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE &amp;#8220;ESPAÇO DE LANCHES O OLIVEIRA&amp;#8221;, A ÁREA DESTINADA À COMERCIALIZAÇÃO DE LANCHES NO MERCADO PÚBLICO MUNICIPAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PRÉDIO DA UNIDADE BÁSICA DE SAÚDE &amp;#8211; UBS, LOCALIZADO_x000D_
 NO RESIDENCIAL ALECRIM.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO PARA OS PORTADORES DE DIABETES NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BRINQUEDOS NOS ESPAÇOS PÚBLICOS UTILIZADOS PELAS ACADEMIAS DA SAÚDE.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO E CONSERVAÇÃO DE BANHEIROS PÚBLICOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO, NO MUNICÍPIO DE ESPERANTINA, O TESTE DE GLICEMIA EM RECÉM-NASCIDOS E CRIANÇAS ATÉ 6 (SEIS) ANOS DE IDADE.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE O EXECUTIVO E O LEGISLATIVO MUNICIPAIS DE CELEBRAR OU PRORROGAR CONTRATO COM PESSOA FÍSICA, QUE TENHA EFETUADO DOAÇÃO EM DINHEIRO OU BEM ESTIMÁVEL EM DINHEIRO, PARA PARTIDO POLÍTICO OU CAMPANHA ELEITORAL DE CANDIDATO A CARGO ELETIVO, POR 4 (QUATRO) ANOS, CONTADOS DA DATA DE DOAÇÃO, OU COM PESSOA JURÍDICA DA QUAL O DOADOR SEJA SÓCIO OU PROPRIETÁRIO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE &amp;#8220;DEP. WILSON DE ANDRADE BRANDÃO&amp;#8221;, A ESCOLA TÉCNICA ESTADUAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A &amp;#8220;FICHA LIMPA MUNICIPAL&amp;#8221; NA NOMEAÇÃO DE SERVIDORES A CARGOS COMISSIONADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO E DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE HONORINA EMÍLIA DE CARVALHO O POSTO DE SAÚDE DO POVOADO SÍTIO DO ALEGRE.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE ISABEL FLORINDA DE CARVALHO (DONA BIÁ) O GINÁSIO POLIESPORTIVO DA LOCALIDADE_x000D_
 JACARÉ DA VERMELHA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSCRIÇÃO DO NOME DE QUEM PROPÔS A HOMENAGEM, NO RODAPÉ DA PLACA DE IDENTIFICAÇÃO DE PRÉDIOS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A ALTERAÇÃO DE NOMES DE PRÉDIOS E LOGRADOUROS PÚBLICOS JÁ DENOMINADOS NO MUNICÍPIO DE ESPERANTINA-PIAUÍ.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO PROIBIDO DE REALIZAR A CONFECÇÃO E OU A A PROMOÇÃO DE MUDANÇA DE LOGOMARCA, SOMENTE PODENDO UTILIZAR O TIMBRE PADRÃO: O BRASÃO DA CIDADE DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CADASTRO MUNICIPAL DAS ASSOCIAÇÕES DE MORADORES DE BAIRROS, VILAS E NÚCLEOS HABITACIONAIS NO MUNICÍPIO DE ESPERANTINA-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A FIXAÇÃO DE PLACA INFORMANDO O NÚMERO TELEFÔNICO DO CONSELHO TUTELAR NOS_x000D_
 ESTABELECIMENTOS DE ENSINO PÚBLICO E PRIVADO DO MUNICÍPIO DE ESPERANTINA-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ, KÉLIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE MARIA OLIVEIRA DE AMORIM CASTRO A PRAÇA INOMINADA LOCALIZADA NO ENCONTRO DAS_x000D_
 RUAS CEL. PATRIOTINO LAGES E JOSÉ SALES DIAS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A MEIA ENTRADA PARA PROFESSORES EM SESSÕES DE CINEMA, TEATRO, SHOWS E EVENTOS_x000D_
 CULTURAIS NO MUNICÍPIO DE ESPERANTINA-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RESERVA DE VAGAS NAS EMPRESAS QUE PRESTAM SERVIÇOS NO ÂMBITO DO MUNICÍPIO DE ESPERANTINA, PARA REINSERÇÃO DE DEPENDENTES QUÍMICOS EM RECUPERAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O FUNCIONAMENTO DE PROPAGANDA VOLANTE NAS RUAS DO MUNICÍPIO DE ESPERANTINA-PI</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 847 DE JUNHO DE 1993, QUE "INSTITUI O ESTATUTO DOS SERVIDORES PÚBLICOS CIVIS DO MUNICÍPIO DE ESPERANTINA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE FRANCISCO CARVALHO A CRECHE DO BAIRRO BATISTA DE AMORIM.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE &amp;#8220;ESPAÇO COMERCIAL AMADEU DO MERCADO&amp;#8221;, A ÁREA DESTINADA À COMERCIALIZAÇÃO DE PRODUTOS DIVERSOS NO MERCADO PÚBLICO MUNICIPAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>RENOMEIA A RUA ATUALMENTE DENOMINADA 4 DE OUTUBRO PARA RUA FRANCISCO RODRIGUES CHAVES &amp;#8220;CHICO BILA&amp;#8221;, NESTA CIDADE.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE, DAS EMPRESAS CONCESSIONARIAS, PERMISSIONÁRIAS, CONTRATADAS OU SIMILARES A FAZER SERVIÇOS DE REPARAÇÃO AOS DANOS CAUSADOS ÀS VIAS, CALÇADAS E DEMAIS PASSEIOS PÚBLICOS, NO ÂMBITO DO MUNICÍPIO DE ESPERANTINA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO DE TRANSPORTE ESPECIAL PARA O FORNECIMENTO DE TRANSPORTE ADAPTADO AOS IDOSOS, DEFICIENTES FÍSICOS E PESSOAS EM TRATAMENTO DE FISIOTERAPIA, QUE NECESSITEM SE DESLOCAR DE SUAS RESIDÊNCIAS PARA A CLINICA MUNICIPAL DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPERANTINA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, E DOS SECRETÁRIOS MUNICIPAIS PARA O PERÍODO DE 2017-2020.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE FRANCISCO JUVENAL RIBEIRO A ESCOLA DA LOCALIDADE FORTALEZA VII.&amp;#8221;</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DO PLANO PLURIANUAL - PPA DO MUNICÍPIO DE ESPERANTINA, ESTADO DO PIAUÍ, DO QUADRIÊNIO 2014 A 2017, PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA DE PAULO MEMÓRIA FRANCO O GINÁSIO POLIESPORTIVO DA LOCALIDADE BOI VELHO. </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA DE PROFESSORA CLEONICE PEREIRA BORGES O COLÉGIO MODELO LOCALIZADO NO RESIDENCIAL ALECRIM. </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE ANTÔNIO SOUSA SILVA O COLÉGIO MODELO LOCALIZADO NA LOCALIDADE KM 7.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE PROFESSORA JOAQUINA MESQUITA DE QUEIROZ A RUA PROJETADA 15 DO LOTEAMENTO NOVO MILÊNIO, NO BAIRRO PALESTINA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA DE MESTRE FÉLIX A AVENIDA PROJETADA 2 DO LOTEAMENTO NOVO MILÊNIO, NO BAIRRO PALESTINA. </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA DE FRANCISCO JOSÉ CHAVES (DÊDÊ) A RUA PROJETADA 21 DO LOTEAMENTO NOVO MILÊNIO, NO BAIRRO PALESTINA. </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA DE JOÃO RIBEIRO DE MOURA A RUA PROJETADA 29 DO LOTEAMENTO NOVO MILÊNIO, NO BAIRRO PALESTINA. </t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE POETA RAIMUNDO BORGES DE CARVALHO A PRAÇA LOCALIZADA NA ÁREA VERDE I DO RESIDENCIAL ALECRIM.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA DE JOÃO BORGES DE CARVALHO A CRECHE DO RESIDENCIAL BERNARDO REGO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS ESTABELECIMENTOS PÚBLICOS E PRIVADOS NO MUNICÍPIO A INSERIR NAS PLACAS DE ATENDIMENTO PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DOS VENCIMENTOS E GRATIFICAÇÕES DOS SERVIDORES DO PODER LEGISLATIVO DO MUNICÍPIO DE ESPERANTINA- PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA O VALOR DO SUBSÍDIO DE VEREADOR DO MUNICÍPIO DE ESPERANTINA, ESTADO DO PIAUÍ,_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE ESPERANTINA, ESTADO DO PIAUÍ, PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSIÇÃO RELATIVA AOS INCISOS I E III, DO ART. 41, DO PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 12, DE 4 ABRIL/2016, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA, PARA O EXERCÍCIO FINANCEIRO DE 2017, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>JOÃO DE DEUS, BEBETO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSIÇÃO RELATIVA AO PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 12, DE 04 DE ABRIL DE 2016, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, PARA O EXERCÍCIO FINANCEIRO DE 2017, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O EXERCÍCIO 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>PEMOD</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 145 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ART. 27, DO PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 12, DE 04 DE ABRIL DE 2016, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA, PARA O EXERCÍCIO FINANCEIRO DE 2017, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O PERÍODO 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME DISPOSIÇÃO RELATIVA AO INCISO II, DO ARTIGO 41, DO PROJETO DE LEI COMPLEMENTAR DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 012, DE 04 DE ABRIL DE 2016, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, PARA O EXERCÍCIO FINANCEIRO DE 2017, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME DISPOSIÇÃO RELATIVA AO ARTIGO 42, CAPUT; ARTIGO 46, CAPUT E INCISOS I, II, III, IV,V, VI,VII, VIII E IX E PARÁGRAFO ÚNICO DO PROJETO DE LEI COMPLEMENTAR DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 012, DE 04 DE ABRIL DE 2016, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA, PARA O EXERCÍCIO FINANCEIRO DE 2017, PARA REFORMULAÇÃO DO PLANO PLURIANUAL PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME DISPOSIÇÃO RELATIVA AO ARTIGO 7º, CAPUT, DO PROJETO DE LEI DE AUTORIA DO EXECUTIVO MUNICIPAL Nº 44, DE 31 DE AGOSTO DE 2016, QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPERANTINA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>BEBETO, JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DA PREFEITA MUNICIPAL DE ESPERANTINA QUE ENVIE A ESTA CASA DOCUMENTO ONDE CONSTE O QUANTITATIVO DE DIÁRIAS DE ROÇO DISTRIBUÍDAS PELO PODER EXECUTIVO NO PERÍODO DA SEMANA SANTA, BEM COMO A RELAÇÃO DAS ASSOCIAÇÕES QUE FORAM BENEFICIADAS PELAS MESMAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO AUDITÓRIO DESTA CASA COM DATA A SER DEFINIDA, PARA QUE A SECRETÁRIA MUNICIPAL DE SAÚDE, MARIA DE FÁTIMA ALVES, APRESENTE OS RELATÓRIOS DETALHADO QUADRIMESTRAIS (RDQ) DE 2015, EM CUMPRIMENTO AO ART. 36 DA LEI COMPLEMENTAR 141, DE 13 DE JANEIRO DE 2012.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE, MARIA DE FÁTIMA ALVES, PARA PRESTAR INFORMAÇÕES A RESPEITO DOS ASSUNTOS ABAIXO RELACIONADOS E QUE SEJA COLOCADO NA ORDEM DO DIA DA PRÓXIMA SESSÃO ORDINÁRIA.  _x000D_
 1. PROCESSO DA CONSTRUÇÃO DA UNIDADE BÁSICA DE SAÚDE DO BAIRRO NOVA ESPERANÇA E O ANDAMENTO DA OBRA DE CONSTRUÇÃO DA UBS DA LOCALIDADE CANTO DA PALMEIRA; 2. ANDAMENTO DA CONSTRUÇÃO DA UBS DA LOCALIDADE BONFIM; 3. A CONSTANTE FALTA DE MEDICAMENTOS NAS UNIDADES DE SAÚDE; 4. CONTROLE DE USO DOS VEÍCULOS LOCADOS, BEM COMO O CONSUMO DE COMBUSTÍVEL DESTES VEÍCULOS; 5. ANDAMENTO DA OBRA DA CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE NO CONJUNTO BERNARDO REGO. 6. FALTA DE INSUMOS PARA A REALIZAÇÃO DE EXAMES DE ROTINA E NOS CONSULTÓRIOS ODONTOLÓGICOS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A CONVOCAÇÃO DO PROPRIETÁRIO E/OU RESPONSÁVEL PELA EMPRESA CONTRATADA PELA PREFEITURA DE ESPERANTINA PARA EXECUÇÃO DOS SERVIÇOS DE LIMPEZA PÚBLICA, PARA PRESTAR INFORMAÇÕES A RESPEITO DOS CONSTANTES ATRASOS DO PAGAMENTO DOS FUNCIONÁRIOS CONTRATADOS PELA EMPRESA, BEM COMO SOBRE A EXECUÇÃO DOS SERVIÇOS NO ÂMBITO DO MUNICÍPIO.   </t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE A PREFEITA MUNICIPAL DE ESPERANTINA ENVIE PARA ESTA CASA INFORMAÇÕES ACERCA DO VALOR QUE A EMPRESA ELETROBRÁS REPASSA MENSALMENTE PARA A PREFEITURA MUNICIPAL DE ESPERANTINA REFERENTE AO RECOLHIMENTO DE TAXAS DE ILUMINAÇÃO PÚBLICA QUE É COBRADO NOS TALÕES DE ENERGIA DE TODOS OS CONSUMIDORES DO MUNICÍPIO.   </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADA A EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, SOLICITANDO QUE SEJAM ENVIADAS A ESTA CASA INFORMAÇÕES SOBRE O ANDAMENTO DA CONSTRUÇÃO DO MATADOURO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIADO O EXMO. SR. PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO PIAUÍ, SOLICITANDO QUE SEJAM ENVIADAS A ESTA CASA CÓPIAS DAS FOLHAS DE PAGAMENTO DOS FUNCIONÁRIOS EFETIVOS, COMISSIONADOS E CONTRATADOS DA ASSEMBLÉIA LEGISLATIVA DO ESTADO, RELATIVAS AOS ANOS DE 2015 E 2016.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE APÓS A TRAMITAÇÃO LEGAL DO PRESENTE, SEJA OFICIADA EM REGIME DE URGÊNCIA A EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, SOLICITANDO QUE INFORME A ESTA CÂMARA SOBRE O CUMPRIMENTO DA EXECUÇÃO ORÇAMENTÁRIA REFERENTE ÀS EMENDAS PARLAMENTARES ESTABELECIDAS NO ART. 124-A, DO ALUDIDO DIPLOMA LEGAL, FAZENDO CONSTAR NO EXPEDIENTE A SER ENVIADO, DAS ADVERTÊNCIAS PREVISTAS NO INCISO III, DO ART. 4º DO DECRETO-LEI Nº 201/67 E DO § 4º, DO ART. 38-A, DA LEI MUNICIPAL Nº 1.269/2015, QUE PREVÊ A OBRIGATORIEDADE DA EXECUÇÃO DAS REFERIDAS EMENDAS PARLAMENTARES, SOB PENA DE INCORRER EM CRIME DE RESPONSABILIDADE EM CASO DE DESCUMPRIMENTO.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>JOÃO DE DEUS, BEBETO, BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA EXMA. SRA. PREFEITA MUNICIPAL PARA COMPARECER A ESTA CÂMARA NO DIA 7 DE JUNHO DE 2016 ÀS 19H, PARA PRESTAR INFORMAÇÕES SOBRE OS ATRASOS NOS REPASSES DO FUNDO DE PREVIDÊNCIA DO MUNICÍPIO DE ESPERANTINA E TAMBÉM SOBRE A SAÚDE DO MUNICÍPIO, ONDE MEDICAMENTOS E EXAMES REALIZADOS PELOS POSTOS DE SAÚDE NÃO SÃO ENTREGUES AOS PACIENTES.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE APÓS A TRAMITAÇÃO LEGAL DO PRESENTE, SEJA OFICIADA A EXMA. SRA. PREFEITA MUNICIPAL DE ESPERANTINA, SOLICITANDO QUE SEJA ENVIADA A ESTA CASA INFORMAÇÕES SOBRE A DESTINAÇÃO A SER DADA PELO EXECUTIVO AOS RECURSOS ARRECADADOS A TÍTULO DE INSCRIÇÃO NO CONCURSO PÚBLICO DAQUELE PODER.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADA A ESTA CASA O EXTRATO DE PAGAMENTO DAS CONTRIBUIÇÕES PATRONAIS DO PODER EXECUTIVO PARA O FUNDO PREVIDENCIÁRIO MUNICIPAL &amp;#8211; ESPERANTINA-PREV REFERENTE AO PERÍODO DE JANEIRO A SETEMBRO DE 2016.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>VPARC</t>
   </si>
   <si>
     <t>VETO PARCIAL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA PARCIALMENTE O PROJETO DE LEI Nº 45/2016, DE AUTORIA DESTA CASA LEGISLATIVA QUE "ESTABELECE OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O MANDATO DE 2017-2020 E DÁ OUTRAS PROVIDÊNCIAS", EM VIRTUDE DA CONTRARIEDADE AO INTERESSE PÚBLICO EXISTENTE EM SEU ART. 1º.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>VTOT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE A EMENDA SUPRESSIVA Nº 01/2016 AO PROJETO DE LEI Nº 12/2016, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2017, PARA A REFORMULAÇÃO DO PLANO PLURIANUAL PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE A EMENDA ADITIVA Nº 02/2016 AO PROJETO DE LEI Nº 12/2016, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL - LOA PARA O EXERCÍCIO FINANCEIRO DE 2017, PARA A REFORMULAÇÃO DO PLANO PLURIANUAL PARA O EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2779,68 +2779,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>