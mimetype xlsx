--- v0 (2026-02-06)
+++ v1 (2026-05-08)
@@ -54,176 +54,176 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MANOEL FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1006/indic._no_105_-_conserto_das_ruas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1006/indic._no_105_-_conserto_das_ruas.pdf</t>
   </si>
   <si>
     <t>À Exª. Srª. Prefeita de Esperantina-PI que providencie a recuperação de todas as ruas danificadas no perímetro urbano, dando atenção imediata a várias ruas localizadas nos bairros e conjuntos habitacionais desta cidade, a exemplo dos bairros: Rural, Novo Milênio, Novo Horizonte, Bezerrão, Mutirão, Vila Salvador Machado e Conjunto Bernardo Rego, dentre outros.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>DENIVAL MOTOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1007/indic._no_106_-_cobertura_ponto_mototaxistas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1007/indic._no_106_-_cobertura_ponto_mototaxistas.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal, que determine à repartição competente de sua Administração seja providenciada a instalação de cobertura_x000D_
 em ponto exclusivo para estacionamento de moto-taxistas na rodoviária Dep. Abraão Gomes.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1008/indic._no_107_-_postes_em_bairros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1008/indic._no_107_-_postes_em_bairros.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Dep. Estadual Themístocles Filho, que envide empenho juntamente ao Diretor Presidente da Equatorial Energia no Estado do Piauí no sentido de viabilizar a instalação de postes da rede elétrica nos seguintes locais:_x000D_
 - 1 (um) poste na Rua Jerônimo do Monte Furtado, cruzamento com a rua Domingos Moreira, no bairro Nova Esperança;_x000D_
 - 2 (dois) postes na rua Raimundo Lira, em frente ao Educandário Bom Jesus, no bairro Rural.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1009/indic._no_108_-_instalacao_poste_novo_milenio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1009/indic._no_108_-_instalacao_poste_novo_milenio.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal, que determine à repartição competente de sua Administração seja providenciada a instalação de poste_x000D_
 com braço de iluminação pública na rua José A. Caetano Pereira, Quadra 20, nas proximidades da Casa 10, no bairro Novo Milênio.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1013/indic._no_112_-_redutores_de_veloc._mundo_novo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1013/indic._no_112_-_redutores_de_veloc._mundo_novo.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Dep. Estadual Themístocles Filho, que envide empenho juntamente ao diretor-geral do Departamento de Estradas de Rodagem (DER-PI) no_x000D_
 sentido de viabilizar a instalação de redutores de velocidade, do tipo quebra-molas na PI 211, que liga os municípios de Esperantina a Joaquim Pires, com a seguinte localização:_x000D_
 - 1 (um) redutor antes e 1 (um) outro após a entrada da localidade Mundo Novo dos_x000D_
 Amorim;_x000D_
 - 1 (um) redutor em frente à Fazenda Santa Marta.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1015/indic._no_113_-_doacao_mat._escola_murici.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1015/indic._no_113_-_doacao_mat._escola_murici.pdf</t>
   </si>
   <si>
     <t>À Exma. Srª Prefeita Municipal de Esperantina, que viabilize a doação de madeiras, telhas e outros materiais que possam ser aproveitados da escola municipal da localidade Murici, para a cobertura da sede da Associação de Produtores e Produtoras da comunidade Beirute.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1020/indic._no_116_-_duplicacao_da_pi_213_-_ref._est_cD0hzgv.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1020/indic._no_116_-_duplicacao_da_pi_213_-_ref._est_cD0hzgv.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Governador do Estado do Piauí, que viabilize recursos financeiros para fim especifico de duplicação da PI 213, no trecho que inicia na Avenida José Sátiro de Mendonça e se estende até o Residencial Alecrim, na mesma estrada PI. Sirvo-me da oportunidade ainda para reforçar o pedido feito pela presidência desta Casa, solicitando a reforma da estrada que dá acesso de Esperantina ao Parque Ecológico Cachoeira do Urubu e à cidade de Joaquim Pires, passando pelos povoados Lagoa Seca e Sítio do Alegre.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1021/indic._no_117_-_escoamento_rua_bento_rego_xB6eGYR.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1021/indic._no_117_-_escoamento_rua_bento_rego_xB6eGYR.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que juntamente à Secretaria Municipal de Infraestrutura providencie a instalação de manilhas para o escoamento de água da rua Bento Rego, no trecho compreendido entre as ruas 12 de Outubro e da Independência.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1022/plo_no_27_-_autoriza_executivo_credito_especial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1022/plo_no_27_-_autoriza_executivo_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$1.133.660,36 (um milhão, cento e trinta e três mil, seiscentos e sessenta reais e trinta e seis centavos), e a criar fonte de recurso em elemento de receita e um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -530,67 +530,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1006/indic._no_105_-_conserto_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1007/indic._no_106_-_cobertura_ponto_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1008/indic._no_107_-_postes_em_bairros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1009/indic._no_108_-_instalacao_poste_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1013/indic._no_112_-_redutores_de_veloc._mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1015/indic._no_113_-_doacao_mat._escola_murici.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1020/indic._no_116_-_duplicacao_da_pi_213_-_ref._est_cD0hzgv.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1021/indic._no_117_-_escoamento_rua_bento_rego_xB6eGYR.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1022/plo_no_27_-_autoriza_executivo_credito_especial.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1006/indic._no_105_-_conserto_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1007/indic._no_106_-_cobertura_ponto_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1008/indic._no_107_-_postes_em_bairros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1009/indic._no_108_-_instalacao_poste_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1013/indic._no_112_-_redutores_de_veloc._mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1015/indic._no_113_-_doacao_mat._escola_murici.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1020/indic._no_116_-_duplicacao_da_pi_213_-_ref._est_cD0hzgv.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1021/indic._no_117_-_escoamento_rua_bento_rego_xB6eGYR.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2019/1022/plo_no_27_-_autoriza_executivo_credito_especial.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>