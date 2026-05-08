--- v0 (2026-02-06)
+++ v1 (2026-05-08)
@@ -54,161 +54,161 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1092/indic._no_27_-_abrigo_a_pessoas_infectadas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1092/indic._no_27_-_abrigo_a_pessoas_infectadas.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que juntamente aos setores competentes de sua administração providencie a disponibilização_x000D_
 de um imóvel para hospedagem de pessoas de nosso município infectadas pelo Covid-19 e que necessitem de isolamento.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1093/indic._no_28_-_abrigo_a_pessoas_infectadas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1093/indic._no_28_-_abrigo_a_pessoas_infectadas.pdf</t>
   </si>
   <si>
     <t>à Exma. Sra. Prefeitura Municipal de Esperantina - PI, que providencie alocar hotéis ou pensões para hospedagem de pessoas de nosso município que estejam infectadas pelo Covid-19 e necessitando de isolamento. Tal medida teria como efeitos diminuir a proliferação do número de infectados, uma vez que estes ficariam isolados em locais com algum conforto e também preservaria empregos e rendas aos donos dos imóveis, que se encontram sem ocupação.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1101/indic._no_32_-_distrib._kits_merenda_escolar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1101/indic._no_32_-_distrib._kits_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente de sua administração a 2ª etapa de entrega da merenda escolar às famílias de alunos carentes da rede municipal de ensino. Com os recursos do PNAE sendo depositados regularmente para o município de Esperantina, desta vez se espera que a composição da cesta básica seja mais completa, para isso utilizando, como se faz normalmente, a complementação dos valores com recursos de contrapartida do município.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>MANOEL FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1127/indic._no_50_-_incentivo_a_cultura_lei_aldir_blanc.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1127/indic._no_50_-_incentivo_a_cultura_lei_aldir_blanc.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita de Esperantina - PI, que providencie com a urgência que o caso requer, um planejamento para ajuda financeira a profissionais e organizações culturais de nosso município, com base na Lei nº 14.017/2020, conhecida como Lei Aldir Blanc.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA MESA DIRETORA, SOLICITANDO A FORMAÇÃO DE UMA COMISSÃO DE VEREADORES PARA ACOMPANHAR A DISTRIBUIÇÃO DE RECURSOS DISPONIBILIZADOS PELO GOVERNO FEDERAL POR MEIO DA LEI Nº 14.017, CONHECIDA COMO LEI ALDIR BLANC NO MUNICÍPIO DE ESPERANTINA.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1139/indic._no_59_-_distrib._kits_merenda_escolar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1139/indic._no_59_-_distrib._kits_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação à Excelentíssima Senhora Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente de sua administração a entrega da merenda escolar às famílias de alunos carentes da rede municipal de ensino, tendo em  vista que os recursos do PNAE continuam sendo depositados regularmente para o município de Esperantina. Se necessário, que seja feita a complementação dos valores com recursos de contrapartida do município.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1176/indic._no_80_-_doacao_de_telhas_do_mercado.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1176/indic._no_80_-_doacao_de_telhas_do_mercado.pdf</t>
   </si>
   <si>
     <t>À Exma. Srª Prefeita Municipal de Esperantina, que autorize a doação das estruturas de ferro e das telhas que pertenciam ao mercado público e que, desde a reforma do mesmo, se encontram armazenadas e deteriorando em depósito, para que este material seja utilizado na construção da paróquia do bairro Palestina. Material a ser doado:_x000D_
 - 5 telhas pequenas_x000D_
 - 10 telhas grandes_x000D_
 - 3 tesouras_x000D_
 - 10 perfil</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1161/req._no_012_-_informacoes_sobre_lei_a._blanc.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1161/req._no_012_-_informacoes_sobre_lei_a._blanc.pdf</t>
   </si>
   <si>
     <t>Requer sejam prestadas as seguintes informações relativos a aplicação dos recursos oriundos da Lei nº 14.017/2020, também conhecida como Lei Aldir Blanc:_x000D_
 1 – realização de cadastro e credenciamento dos beneficiados aptos ao recebimento dos recursos;_x000D_
 2 – a quantidade de pessoas aptas, até a presente data, para recebimento dos recursos;_x000D_
 3 – realização de campanhas publicitárias para divulgação do programa, com o objetivo de informar a maior quantidade possível de beneficiários potenciais com direito de recebimento dos recursos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -518,67 +518,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1092/indic._no_27_-_abrigo_a_pessoas_infectadas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1093/indic._no_28_-_abrigo_a_pessoas_infectadas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1101/indic._no_32_-_distrib._kits_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1127/indic._no_50_-_incentivo_a_cultura_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1139/indic._no_59_-_distrib._kits_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1176/indic._no_80_-_doacao_de_telhas_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1161/req._no_012_-_informacoes_sobre_lei_a._blanc.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1092/indic._no_27_-_abrigo_a_pessoas_infectadas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1093/indic._no_28_-_abrigo_a_pessoas_infectadas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1101/indic._no_32_-_distrib._kits_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1127/indic._no_50_-_incentivo_a_cultura_lei_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1139/indic._no_59_-_distrib._kits_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1176/indic._no_80_-_doacao_de_telhas_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1161/req._no_012_-_informacoes_sobre_lei_a._blanc.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>