--- v0 (2026-02-03)
+++ v1 (2026-05-08)
@@ -54,175 +54,175 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1051/indic._no_1_-_onibus_hemopi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1051/indic._no_1_-_onibus_hemopi.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Secretário de Estado da Saúde, que disponibilize a vinda da Unidade Móvel do Centro de Hematologia e Hemoterapia (Hemopi) para o município de Esperantina, visando incentivar a doação de sangue e medula óssea, por meio de campanha no município.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>MANOEL FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1091/indic._no_26_-_pedido_uti_e_respiradores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1091/indic._no_26_-_pedido_uti_e_respiradores.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Governador do Estado do Piauí e ao Secretário de Estado da Saúde, que providenciem em caráter de urgência a instalação de leitos de UTI e_x000D_
 Respiradores para que se possa atender a demanda nos próximos dias que vai acontecer na cidade, onde os casos de pessoas infectadas aumentam diariamente, com 29 pessoas até o momento somente na cidade de Esperantina.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1102/indic._no_33_-_adesao_ao_protocolo_de_floriano.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1102/indic._no_33_-_adesao_ao_protocolo_de_floriano.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente à Secretaria Municipal de Saúde e com urgência que o caso requer, estudos de viabilidade para a implementação neste município do mesmo Protocolo de Floriano, no enfrentamento aos casos de covid-19.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>ALCIONE CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1126/indic._no_49_-_inst.pias_em_bancos_e_lotericas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1126/indic._no_49_-_inst.pias_em_bancos_e_lotericas.pdf</t>
   </si>
   <si>
     <t>Aos Ilustríssimos Senhores Gerentes de agências bancárias e casa lotéricas instaladas no município de Esperantina - PI, que adequem seus estabelecimentos à legislação e aos protocolos dos serviços de saúde disponibilizando pias e sabão para higienização das mãos de clientes.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1135/indic._no_55_-_contratacao_ortopedista.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1135/indic._no_55_-_contratacao_ortopedista.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina - PI, que providencie a contratação de mais um médico ortopedista para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1155/indic._no_69_-_placa_proibido_lixo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1155/indic._no_69_-_placa_proibido_lixo.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie a instalação de placas com os termos “Proibido jogar Lixo” em terrenos baldios no perímetro urbano da cidade.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1163/indic._no_73_-_academia_saude_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1163/indic._no_73_-_academia_saude_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie a instalação de uma Academia da Saúde no povoado Lagoa Seca.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1080/pres_no_3_-_combate_a_covid.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1080/pres_no_3_-_combate_a_covid.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal de Esperantina-PI a destinar recursos para o combate a epidemia de Covid-19 e dá outras providências</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1081/req._no_003_-_pedido_inform._combate_covid_j7kZvxa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1081/req._no_003_-_pedido_inform._combate_covid_j7kZvxa.pdf</t>
   </si>
   <si>
     <t>Requerer o que segue abaixo;_x000D_
 1 – que seja informada a esta casa todas as providências que a Prefeitura Municipal de Esperantina tomou no enfrentamento a epidemia de Covid – 19, notadamente no que diz respeito a:_x000D_
 1 – Descontaminação de ruas, avenidas, praças e logradouros públicos em geral;_x000D_
 2 – aplicação dos recursos públicos com aquisição de EPI´s, Leitos de ITU´s, contratação temporária de mais servidores da saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -532,67 +532,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1051/indic._no_1_-_onibus_hemopi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1091/indic._no_26_-_pedido_uti_e_respiradores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1102/indic._no_33_-_adesao_ao_protocolo_de_floriano.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1126/indic._no_49_-_inst.pias_em_bancos_e_lotericas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1135/indic._no_55_-_contratacao_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1155/indic._no_69_-_placa_proibido_lixo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1163/indic._no_73_-_academia_saude_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1080/pres_no_3_-_combate_a_covid.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1081/req._no_003_-_pedido_inform._combate_covid_j7kZvxa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1051/indic._no_1_-_onibus_hemopi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1091/indic._no_26_-_pedido_uti_e_respiradores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1102/indic._no_33_-_adesao_ao_protocolo_de_floriano.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1126/indic._no_49_-_inst.pias_em_bancos_e_lotericas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1135/indic._no_55_-_contratacao_ortopedista.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1155/indic._no_69_-_placa_proibido_lixo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1163/indic._no_73_-_academia_saude_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1080/pres_no_3_-_combate_a_covid.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1081/req._no_003_-_pedido_inform._combate_covid_j7kZvxa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="252.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>