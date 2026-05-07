--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -54,705 +54,705 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>DENIVAL MOTOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1031/emenda_parlamentar_no_02_-_denival.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1031/emenda_parlamentar_no_02_-_denival.pdf</t>
   </si>
   <si>
     <t>Construção de Calçamentos em Rua do Bairro: Rural, até o limite da emenda impositiva.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALCIONE CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1032/emenda_parlamentar_no_03_-_alcione.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1032/emenda_parlamentar_no_03_-_alcione.pdf</t>
   </si>
   <si>
     <t>Construção de Calçamentos em Rua do Bairro: Cristo Redentor, até o limite da emenda impositiva.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1033/emenda_parlamentar_no_04_-_luiz_dionizio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1033/emenda_parlamentar_no_04_-_luiz_dionizio.pdf</t>
   </si>
   <si>
     <t>Construção de Calçamentos em Rua do Bairro: COHEB, até o limite da emenda impositiva.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1034/emenda_parlamentar_no_05_-_castro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1034/emenda_parlamentar_no_05_-_castro.pdf</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Construção de Calçamentos em Rua dos Bairros: Morro da Onça e Canto da Velha, até o limite da emenda impositiva.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1036/emenda_parlamentar_no_07_-_jr._rodrigues.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1036/emenda_parlamentar_no_07_-_jr._rodrigues.pdf</t>
   </si>
   <si>
     <t>Construção de Calçamentos em Rua do Bairro Santa Luzia, até o limite da emenda impositiva.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1037/emenda_parlamentar_no_08_-_bebe.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1037/emenda_parlamentar_no_08_-_bebe.pdf</t>
   </si>
   <si>
     <t>Recuperação de Estrada Vicinal na Localidade Pereira, até o limite da emenda impositiva.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>TOTE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1038/emenda_parlamentar_no_09_-_tote_filho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1038/emenda_parlamentar_no_09_-_tote_filho.pdf</t>
   </si>
   <si>
     <t>Equipar o sistema de abastecimento d‘Água no Bairro Guaribas, até o limite da emenda impositiva.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MANOEL FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1041/emenda_impositiva_no_11_-_ver._manoel_filho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1041/emenda_impositiva_no_11_-_ver._manoel_filho.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DE PRAÇAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1042/emenda_impositiva_no_12_-_ver._manoel_filho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1042/emenda_impositiva_no_12_-_ver._manoel_filho.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1044/emenda_impositiva_no_14_-_ver._leonidas_quaresma.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1044/emenda_impositiva_no_14_-_ver._leonidas_quaresma.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE RUAS NA ZONA URBANA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1045/emenda_impositiva_no_15_-_ver._domingos_luiz.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1045/emenda_impositiva_no_15_-_ver._domingos_luiz.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MANILHAMENTOS E PASSAGENS MOLHADAS.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1046/emenda_impositiva_no_16-_ver._ze_germano.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1046/emenda_impositiva_no_16-_ver._ze_germano.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA E REFORMA DE ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1052/indic._no_2_-_recuperaco_estrada_crioulas_-_mato_feio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1052/indic._no_2_-_recuperaco_estrada_crioulas_-_mato_feio.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que envide esforços e providencie junto à Secretaria Municipal de Infraestrutura a recuperação da estrada vicinal entre as localidades Crioulas, passando por Saquinho até Mato Feio.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1054/indic._no_4_-_calcamento_bernardo_rego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1054/indic._no_4_-_calcamento_bernardo_rego.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Governador do Estado do Piauí, que juntamente à Secretaria Estadual de Defesa Civil providencie a construção de 20 mil_x000D_
 metros quadrados de calçamento para o bairro Bernardo Rego.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>MANOEL FILHO, PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1055/indic._no_5_-_melhorias_eta.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1055/indic._no_5_-_melhorias_eta.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Diretor Presidente da Agespisa – Águas e Esgotos do Piauí S/A, que providencie para este município os seguintes benefícios:_x000D_
 - Melhoria no sistema de abastecimento de água e da Estação de Tratamento de Água – ETA;_x000D_
 - Ampliação da rede de abastecimento do bairro Santa Luzia;_x000D_
 - Regularização dos pagamentos dos servidores terceirizados que prestam serviços à Agespisa.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1057/indic._no_7_-_recuperacao_ruas_novo_milenio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1057/indic._no_7_-_recuperacao_ruas_novo_milenio.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita, que determine à repartição competente de sua Administração para que providencie a recuperação das ruas do bairro_x000D_
 Novo Milênio.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1058/indic._no_8_-_recup._estrada_e_infra_cachoeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1058/indic._no_8_-_recup._estrada_e_infra_cachoeira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal e ao Exmo. Sr. Governador do Estado do Piauí, que viabilizem com urgência a realização de operação tapa buraco na rodovia PI 213, que liga a sede do município de Esperantina ao Parque Ecológico Cachoeira do Urubu, assim como a recuperação da infraestrutura no citado parque, ou, na impossibilidade de execução destas melhorias, que se proceda com a interdição da passarela, por falta de segurança.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1066/indic._no_10_-_desobstrucao_de_rua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1066/indic._no_10_-_desobstrucao_de_rua.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que proceda com a recuperação da rua 8 da Quadra 12 do Conjunto Mão Santa, em caráter de urgência.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1069/indic._no_13_-_recuperacao_vicinal_carraspanha__n8qocLt.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1069/indic._no_13_-_recuperacao_vicinal_carraspanha__n8qocLt.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie juntamente ao setor competente de sua Administração a recuperação da estrada vicinal que interliga o bairro Carraspanha e a localidade Furna da Onça.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1074/indic._no_14_-_mutirao_de_servicos_de_iluminaca_BrcpHIP.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1074/indic._no_14_-_mutirao_de_servicos_de_iluminaca_BrcpHIP.pdf</t>
   </si>
   <si>
     <t>À Exma. Prefeita de Esperantina, Piauí, providencie um MUTIRÃO DE SERVIÇOS na área da iluminação pública a ser realizado tanto na zona urbana como na zona rural, visando minimizar a ocorrência de assaltos em toda a esfera deste Município e claro, oferecer mais segurança aos transeuntes e melhorar a imagem da cidade durante o período noturno.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1075/indic._no_15_-_mutirao_de_limpeza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1075/indic._no_15_-_mutirao_de_limpeza.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita de Esperantina, Piauí, providencie um MUTIRÃO DE LIMPEZA PÚBLICA (incluindo o roço) a ser realizado em toda a zona urbana deste Município, amplie o número de trabalhadores a participarem de tais serviços e forneça aos mesmos Equipamento de Proteção Individual – EPI incluindo máscaras.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1078/indic._no_18_-_recup._estrada_vassouras_-_j._da_MKXwX1w.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1078/indic._no_18_-_recup._estrada_vassouras_-_j._da_MKXwX1w.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a recuperação da estrada vicinal que liga as localidades Vassouras e Jacaré da Vermelha.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1079/indic._no_19_-_ampl._equpe_ilum._publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1079/indic._no_19_-_ampl._equpe_ilum._publica.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a ampliação da equipe de trabalhadores na iluminação pública.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1082/indic._no_20_-_concerto_da_cerca_em_torno_do_lixao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1082/indic._no_20_-_concerto_da_cerca_em_torno_do_lixao.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita de Esperantina, Piauí, que providencie, com urgência, o conserto da cerca de arame farpado em torno do terreno onde fica localizado o LIXÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1098/indic._no_29_-_ilumin._pub._e_empicarremento_VzXIC7s.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1098/indic._no_29_-_ilumin._pub._e_empicarremento_VzXIC7s.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente de sua administração a recuperação da iluminação pública e a recuperação de ruas por empiçarramento nos bairros Novo Milênio, Bernardo Rego, Novo Horizonte, Mão Santa e Nova Esperança.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1100/indic._no_31_-_recuperacao_de_asfalto_cais_e_av_iyjsrMp.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1100/indic._no_31_-_recuperacao_de_asfalto_cais_e_av_iyjsrMp.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente de sua administração a recuperação do perímetro asfaltado do rodoanel que inicia na ponte sobre o rio longa e se estende até a junção com a Avenida Bernardo Bezerra, seguindo nesta até a praça João Batista de Oliveira, no final da avenida.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1104/indic._no_34_-_recup._rua_s._sebastiao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1104/indic._no_34_-_recup._rua_s._sebastiao.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente de sua administração a recuperação da rua São Sebastião, no bairro Cristo Redentor.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1105/indic._no_35_-_recup._sarjeta_avenida_bernardo_bezerra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1105/indic._no_35_-_recup._sarjeta_avenida_bernardo_bezerra.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente de sua administração a recuperação das sarjetas ao longo da avenida Bernardo Bezerra, para que haja melhor escoamento das águas servidas e esgotos.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1106/indic._no_36_-_limpeza_cemit._b._amorim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1106/indic._no_36_-_limpeza_cemit._b._amorim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente de sua administração a limpeza (roço) e empiçarramento do cemitério do bairro Batista de Amorim.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1112/indic._no_38_-_poda_de_arvores_e_roco_cais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1112/indic._no_38_-_poda_de_arvores_e_roco_cais.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente de sua administração sejam realizadas as seguintes melhorias na avenida sobre o dique de contenção de enchentes (cais): _x000D_
 - A poda de árvores;_x000D_
 - Roço da vegetação às margens da pista;_x000D_
 - Recuperação da iluminação pública</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1117/indic._no_40_-_recup._estrada_taboquinha_a_cazazeiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1117/indic._no_40_-_recup._estrada_taboquinha_a_cazazeiras.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, providencie junto à Secretaria Municipal de Infraestrutura para que seja realizada com urgência a recuperação da estrada vicinal que liga a localidade Taboquinha a Cajazeiras, neste município.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1118/indic._no_41_-_instalacao_quebra_molas_r._luiz_g._cunha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1118/indic._no_41_-_instalacao_quebra_molas_r._luiz_g._cunha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que envide esforços e providencie junto à setor competente de sua administração que sejam_x000D_
 construídos redutores de velocidades do tipo quebra-molas, na rua Luiz Gonzaga da Cunha, bairro Rural, recentemente asfaltada.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1119/indic._no_42_-_recup._estrada_km_7_-_pereiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1119/indic._no_42_-_recup._estrada_km_7_-_pereiras.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie junto à setor competente de sua administração para que seja recuperada a_x000D_
 estrada vicinal do KM 7 à localidade Pereiras, até o local onde esta se liga à estrada da localidade Bom Fim, neste município.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1120/indic._no_43_-_ilum._publica_loc._baliza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1120/indic._no_43_-_ilum._publica_loc._baliza.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie com a brevidade possível que seja instalada iluminação pública na zona rural de Esperantina, com prioridade à localidade Baliza, neste município.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1136/indic._no_56_-_substituicao_postes_limoeiro_8kVhTBw.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1136/indic._no_56_-_substituicao_postes_limoeiro_8kVhTBw.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que providencie a substituição de postes de madeira instalados na_x000D_
 localidade Limoeiro, neste município.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1137/indic._no_57_-_instalacao_tampa_em_bueiro_m7p9bp7.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1137/indic._no_57_-_instalacao_tampa_em_bueiro_m7p9bp7.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura, que providencie com a urgência que o caso requer, seja instalada uma tampa em bueiro_x000D_
 localizado na rotatória do bairro Pedreira.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1138/indic._no_58_-_recuperacao_ilum._pub._bom_fim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1138/indic._no_58_-_recuperacao_ilum._pub._bom_fim.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura, que providencie a recuperação da iluminação pública das localidades Bom Fim e Tinguizal,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1140/indic._no_60_-_conserto_pontilhao_fortaleza_vii.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1140/indic._no_60_-_conserto_pontilhao_fortaleza_vii.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Secretário Municipal de Infraestrutura, que providencie com o conserto do pontilhão na localidade Fortaleza VII, que faz ligação com a localidade Lagoa dos Macacos.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1148/indic._no_62_-_pocoloc._mocambo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1148/indic._no_62_-_pocoloc._mocambo.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie a perfuração de 1 (um) poço e instalação de sistema de distribuição de água residencial na localidade Mucambo, neste município.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1150/indic._no_64_-_carro_do_lixo_carraspanha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1150/indic._no_64_-_carro_do_lixo_carraspanha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que notifique a empresa responsável pela coleta de lixo na cidade, para que esta_x000D_
 passe a circular também no bairro Carraspanha com a frequência necessária para que o lixo não se acumule pelas ruas do bairro.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1151/indic._no_65_-_acad._saude_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1151/indic._no_65_-_acad._saude_alecrim.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a instalação de uma Academia da saúde no Residencial Alecrim.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1152/indic._no_66_-_emenda_asfalto_l._dos_macacos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1152/indic._no_66_-_emenda_asfalto_l._dos_macacos.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Deputado Federal Marcos Aurélio, que destine emenda parlamentar no orçamento da União para a realização de pavimentação asfáltica da rua principal da localidade Lagoa dos Macacos, neste município.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1153/indic._no_67_-_emenda_asfalto_vila_sao_bernardo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1153/indic._no_67_-_emenda_asfalto_vila_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Deputado Federal Marcos Aurélio, que destine emenda parlamentar no orçamento da União para a realização de pavimentação asfáltica da rua principal da localidade Vila São Bernardo, na região do povoado Lagoa Seca.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1159/indic._no_71_-_recuperacao_ilum._pub._vila_piloes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1159/indic._no_71_-_recuperacao_ilum._pub._vila_piloes.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie a recuperação da iluminação pública da localidade Vila Pilões, neste município.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1162/indic._no_72_-_reforma_calcada_do_cais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1162/indic._no_72_-_reforma_calcada_do_cais.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a realização de reforma no calçadão que margeia a avenida do cais.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1164/indic._no_74_-_quebra-molas_lagoa_dos_macacos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1164/indic._no_74_-_quebra-molas_lagoa_dos_macacos.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de 2 (dois) redutores de velocidades do tipo quebra-molas na via principal da localidade Lagoa dos Macacos, neste município.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1166/indic._no_76_-_recup._estrada_carraspanha_a_riacho_taquari.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1166/indic._no_76_-_recup._estrada_carraspanha_a_riacho_taquari.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada do bairro Carraspanha até o riacho_x000D_
 Taquari, na localidade de mesmo nome.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1167/indic._no_77_-_instalacao_postes_saquinho_e_l._grande.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1167/indic._no_77_-_instalacao_postes_saquinho_e_l._grande.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Gerente da Agência da Equatorial Energia em Esperantina - PI, que providencie a instalação de postes com rede elétrica nas localidades Saquinho e Ladeira Grande, neste município.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1170/indic._no_79_-_sol._falta_dagua_carraspanha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1170/indic._no_79_-_sol._falta_dagua_carraspanha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor do escritório local da Agespisa em Esperantina, que providencie com a urgência que o caso requer, seja recuperado o sistema de abastecimento de água no bairro Carraspanha.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1160/plo_no_12_-_complexo_de_lazer_ver._domingas_santana.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1160/plo_no_12_-_complexo_de_lazer_ver._domingas_santana.pdf</t>
   </si>
   <si>
     <t>Denomina de Vereadora Domingas Maria dos Santos Santana, o complexo de lazer localizado do Conjunto Palestina.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>CASTRO, ALCIONE CARVALHO, BEBÉ VITÓRIA, DENIVAL MOTOS, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, TOTE FILHO, ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1145/req._no_010_-_assinatura_de_termo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1145/req._no_010_-_assinatura_de_termo.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado expediente à Prefeita Municipal, solicitando que firme sua assinatura nas Declarações de Domínio Público, protocoladas pelo Instituto de Desenvolvimento do Piauí – IDEPI, para que importantes obras possam ser realizadas em nossa cidade. Caso não o faça, no prazo de 15 dias, fica a gestora automaticamente convocada a comparecer a esta Casa para prestar esclarecimentos, conforme dispõe o art. 38, inciso XII, da Lei Orgânica do Município de Esperantina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1059,67 +1059,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1031/emenda_parlamentar_no_02_-_denival.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1032/emenda_parlamentar_no_03_-_alcione.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1033/emenda_parlamentar_no_04_-_luiz_dionizio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1034/emenda_parlamentar_no_05_-_castro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1036/emenda_parlamentar_no_07_-_jr._rodrigues.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1037/emenda_parlamentar_no_08_-_bebe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1038/emenda_parlamentar_no_09_-_tote_filho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1041/emenda_impositiva_no_11_-_ver._manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1042/emenda_impositiva_no_12_-_ver._manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1044/emenda_impositiva_no_14_-_ver._leonidas_quaresma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1045/emenda_impositiva_no_15_-_ver._domingos_luiz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1046/emenda_impositiva_no_16-_ver._ze_germano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1052/indic._no_2_-_recuperaco_estrada_crioulas_-_mato_feio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1054/indic._no_4_-_calcamento_bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1055/indic._no_5_-_melhorias_eta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1057/indic._no_7_-_recuperacao_ruas_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1058/indic._no_8_-_recup._estrada_e_infra_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1066/indic._no_10_-_desobstrucao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1069/indic._no_13_-_recuperacao_vicinal_carraspanha__n8qocLt.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1074/indic._no_14_-_mutirao_de_servicos_de_iluminaca_BrcpHIP.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1075/indic._no_15_-_mutirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1078/indic._no_18_-_recup._estrada_vassouras_-_j._da_MKXwX1w.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1079/indic._no_19_-_ampl._equpe_ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1082/indic._no_20_-_concerto_da_cerca_em_torno_do_lixao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1098/indic._no_29_-_ilumin._pub._e_empicarremento_VzXIC7s.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1100/indic._no_31_-_recuperacao_de_asfalto_cais_e_av_iyjsrMp.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1104/indic._no_34_-_recup._rua_s._sebastiao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1105/indic._no_35_-_recup._sarjeta_avenida_bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1106/indic._no_36_-_limpeza_cemit._b._amorim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1112/indic._no_38_-_poda_de_arvores_e_roco_cais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1117/indic._no_40_-_recup._estrada_taboquinha_a_cazazeiras.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1118/indic._no_41_-_instalacao_quebra_molas_r._luiz_g._cunha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1119/indic._no_42_-_recup._estrada_km_7_-_pereiras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1120/indic._no_43_-_ilum._publica_loc._baliza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1136/indic._no_56_-_substituicao_postes_limoeiro_8kVhTBw.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1137/indic._no_57_-_instalacao_tampa_em_bueiro_m7p9bp7.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1138/indic._no_58_-_recuperacao_ilum._pub._bom_fim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1140/indic._no_60_-_conserto_pontilhao_fortaleza_vii.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1148/indic._no_62_-_pocoloc._mocambo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1150/indic._no_64_-_carro_do_lixo_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1151/indic._no_65_-_acad._saude_alecrim.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1152/indic._no_66_-_emenda_asfalto_l._dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1153/indic._no_67_-_emenda_asfalto_vila_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1159/indic._no_71_-_recuperacao_ilum._pub._vila_piloes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1162/indic._no_72_-_reforma_calcada_do_cais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1164/indic._no_74_-_quebra-molas_lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1166/indic._no_76_-_recup._estrada_carraspanha_a_riacho_taquari.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1167/indic._no_77_-_instalacao_postes_saquinho_e_l._grande.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1170/indic._no_79_-_sol._falta_dagua_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1160/plo_no_12_-_complexo_de_lazer_ver._domingas_santana.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1145/req._no_010_-_assinatura_de_termo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1031/emenda_parlamentar_no_02_-_denival.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1032/emenda_parlamentar_no_03_-_alcione.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1033/emenda_parlamentar_no_04_-_luiz_dionizio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1034/emenda_parlamentar_no_05_-_castro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1036/emenda_parlamentar_no_07_-_jr._rodrigues.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1037/emenda_parlamentar_no_08_-_bebe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1038/emenda_parlamentar_no_09_-_tote_filho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1041/emenda_impositiva_no_11_-_ver._manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1042/emenda_impositiva_no_12_-_ver._manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1044/emenda_impositiva_no_14_-_ver._leonidas_quaresma.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1045/emenda_impositiva_no_15_-_ver._domingos_luiz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1046/emenda_impositiva_no_16-_ver._ze_germano.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1052/indic._no_2_-_recuperaco_estrada_crioulas_-_mato_feio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1054/indic._no_4_-_calcamento_bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1055/indic._no_5_-_melhorias_eta.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1057/indic._no_7_-_recuperacao_ruas_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1058/indic._no_8_-_recup._estrada_e_infra_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1066/indic._no_10_-_desobstrucao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1069/indic._no_13_-_recuperacao_vicinal_carraspanha__n8qocLt.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1074/indic._no_14_-_mutirao_de_servicos_de_iluminaca_BrcpHIP.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1075/indic._no_15_-_mutirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1078/indic._no_18_-_recup._estrada_vassouras_-_j._da_MKXwX1w.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1079/indic._no_19_-_ampl._equpe_ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1082/indic._no_20_-_concerto_da_cerca_em_torno_do_lixao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1098/indic._no_29_-_ilumin._pub._e_empicarremento_VzXIC7s.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1100/indic._no_31_-_recuperacao_de_asfalto_cais_e_av_iyjsrMp.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1104/indic._no_34_-_recup._rua_s._sebastiao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1105/indic._no_35_-_recup._sarjeta_avenida_bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1106/indic._no_36_-_limpeza_cemit._b._amorim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1112/indic._no_38_-_poda_de_arvores_e_roco_cais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1117/indic._no_40_-_recup._estrada_taboquinha_a_cazazeiras.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1118/indic._no_41_-_instalacao_quebra_molas_r._luiz_g._cunha.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1119/indic._no_42_-_recup._estrada_km_7_-_pereiras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1120/indic._no_43_-_ilum._publica_loc._baliza.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1136/indic._no_56_-_substituicao_postes_limoeiro_8kVhTBw.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1137/indic._no_57_-_instalacao_tampa_em_bueiro_m7p9bp7.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1138/indic._no_58_-_recuperacao_ilum._pub._bom_fim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1140/indic._no_60_-_conserto_pontilhao_fortaleza_vii.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1148/indic._no_62_-_pocoloc._mocambo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1150/indic._no_64_-_carro_do_lixo_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1151/indic._no_65_-_acad._saude_alecrim.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1152/indic._no_66_-_emenda_asfalto_l._dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1153/indic._no_67_-_emenda_asfalto_vila_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1159/indic._no_71_-_recuperacao_ilum._pub._vila_piloes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1162/indic._no_72_-_reforma_calcada_do_cais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1164/indic._no_74_-_quebra-molas_lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1166/indic._no_76_-_recup._estrada_carraspanha_a_riacho_taquari.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1167/indic._no_77_-_instalacao_postes_saquinho_e_l._grande.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1170/indic._no_79_-_sol._falta_dagua_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1160/plo_no_12_-_complexo_de_lazer_ver._domingas_santana.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1145/req._no_010_-_assinatura_de_termo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="115.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>