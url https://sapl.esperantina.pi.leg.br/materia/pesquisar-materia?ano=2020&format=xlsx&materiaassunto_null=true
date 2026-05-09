--- v0 (2026-02-17)
+++ v1 (2026-05-09)
@@ -54,505 +54,505 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO, ALCIONE CARVALHO, BEBÉ VITÓRIA, CASTRO, DELEGADO MAURO, DENIVAL MOTOS, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, TOTE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1030/emenda_parlamentar_no_01-_coletiva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1030/emenda_parlamentar_no_01-_coletiva.pdf</t>
   </si>
   <si>
     <t>Aquisição de 01 (um) Micro-ônibus para transportes de Pacientes com problemas de saúde para deslocamento a outras Cidades.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>MANOEL FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1040/emenda_impositiva_no_10_-_ver._manoel_filho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1040/emenda_impositiva_no_10_-_ver._manoel_filho.pdf</t>
   </si>
   <si>
     <t>INCENTIVO AOS CAMPEONATOS E ATIVIDADES ESPORTIVAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1043/emenda_impositiva_no_13-_ver._manoel_filho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1043/emenda_impositiva_no_13-_ver._manoel_filho.pdf</t>
   </si>
   <si>
     <t>ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1047/emenda_impositiva_no_17_-_mauro_andre.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1047/emenda_impositiva_no_17_-_mauro_andre.pdf</t>
   </si>
   <si>
     <t>Altera valores de dotações orçamentárias constantes do Projeto de Lei N° 20/2019.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1056/indic._no_6_-_pccs.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1056/indic._no_6_-_pccs.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita do município de Esperantina, que encaminhe o mais rapidamente possível projeto de lei que cria o Plano de Cargos,_x000D_
 Carreiras e Salários dos Servidores Civis.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1067/indic._no_11_-_cessao_de_predios_desativados.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1067/indic._no_11_-_cessao_de_predios_desativados.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Sra. Prefeita, que autorize a cessão de direito de uso dos prédios das escolas que foram desativadas na zona rural deste município, para_x000D_
 que estes passem a sediar as associações de moradores das respectivas localidades.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MANOEL FILHO, DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1076/indic._no_16_-_distribuicao_da_merenda_escolar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1076/indic._no_16_-_distribuicao_da_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita de Esperantina, Piauí, providencie, com urgência, a distribuição dos produtos da merenda escolar às famílias carentes pertencentes à comunidade escolar de cada Escola Municipal, tendo em vista que tal medida já foi aprovada pelo Congresso Nacional.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES, ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1077/indic._no_17_-_formacao_comissao_acomp._merenda_escolar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1077/indic._no_17_-_formacao_comissao_acomp._merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Que após os trâmites legais, seja formada uma comissão por vereadores da oposição à atual administração municipal, para acompanhar a entrega dos itens que compõem a merenda escolar às famílias carentes que pertencem à comunidade escolar de cada escola da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1089/indic._no_24_-_aumento_adic._insalubridade.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1089/indic._no_24_-_aumento_adic._insalubridade.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que envie a esta Casa Legislativa um Projeto de Lei que autorize o pagamento de Adicional de Insalubridade de forma permanente em seu grau máximo, equivalente a 40% (quarenta por cento) a todos os profissionais de saúde, agentes comunitários de saúde, agentes de combate a endemias, técnicos da ação social, servidores administrativos da ação social e a todos os demais diretamente em contato com pessoas infectadas e envolvidos na campanha de prevenção e combate ao Covid-19 no âmbito do município de Esperantina-PI. Neste sentido, apresento a sugestão de Projeto de Lei (documento anexo) com a finalidade de proposta.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>DENIVAL MOTOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1125/indic._no_48_-_identif.veiculos_pme.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1125/indic._no_48_-_identif.veiculos_pme.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que se adeque à legislação municipal e proceda com a identificação de veículos contratados para uso do Poder Executivo, na forma disposta pela Lei nº 1.306/2016 (em anexo), proposta e aprovada por esta Câmara.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1132/indic._no_52_-_base_bombeiros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1132/indic._no_52_-_base_bombeiros.pdf</t>
   </si>
   <si>
     <t>ao Ilustríssimo Senhor Comandante do Corpo de Bombeiros Militar do Estado do Piauí, ouvido o Plenário, que envide esforços no sentido de providenciar a instalação de uma base do Corpo de Bombeiros Militar - CBM em Esperantina, para atendimento às demandas da região.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1133/indic._no_53_-_tce_contas_gestao_2015_-_16_QLPUI7O.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1133/indic._no_53_-_tce_contas_gestao_2015_-_16_QLPUI7O.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Presidente do Tribunal de Contas do Estado do Piauí, que providencie o envio das contas de gestão do Poder Executivo de_x000D_
 Esperantina, referentes a 2015 e 2016, para que sejam apreciadas por este Legislativo municipal em tempo hábil.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>ALCIONE CARVALHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1180/indic._no_81_-_salario_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1180/indic._no_81_-_salario_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>À Srª Prefeita Municipal de Esperantina, que juntamente ao setor competente da administração, autorize reajuste de salário para os membros do Conselho Tutelar de Esperantina-PI.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
     <t>PARTICULAR - PART</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1073/resultado_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1073/resultado_esperantina.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA O RESULTADO FINAL DO CONCURSO PÚBLICO DA CÂMARA MUNICIPAL DE ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1094/mocao_no_1_-_agradec._aos_profissionais_saude.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1094/mocao_no_1_-_agradec._aos_profissionais_saude.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado expediente com MOÇÃO DE AGRADECIMENTO aos meios de comunicação (portais, rádios, etc), para cada posto de saúde,_x000D_
 hospital, Secretarias de Saúde e de Assistência Social, clínicas e ao Deputado Wilson Brandão, com tal reconhecimento e agradecimento, em nome do povo de Esperantina-PI.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Regulamenta, no Município de Esperantina-Pl o Piso Salarial Profissional Nacional do Magistério Público da Educação Básica e da outras providências.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1049/plo_no_2_-_cria_coordenadoria_da_mulher.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1049/plo_no_2_-_cria_coordenadoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE POLÍTICAS PARA A MULHER, VINCULADA AO GABINETE DA PREFEITA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1065/plo_no_3_-_reparcelamento_esperantinaprev.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1065/plo_no_3_-_reparcelamento_esperantinaprev.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do Município de Esperantina com seu Regime Próprio de Previdência Social - RPPS e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1111/plo_no_7_-_ldo_2021.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1111/plo_no_7_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2021, para a reformulação_x000D_
 do Plano Plurianual do período 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1129/plo_no_10_-_aumenta_aliquotas_rpps.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1129/plo_no_10_-_aumenta_aliquotas_rpps.pdf</t>
   </si>
   <si>
     <t>Altera alíquotas de contribuição previdenciária do Regime Próprio de Previdência dos Servidores Públicos Municipais de Esperantina para adequação a Emenda Constitucional n° 103/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1061/pre_no_1_-_reajuste_subsidio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1061/pre_no_1_-_reajuste_subsidio.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor dos subsídios de Vereador e do Vereador-Presidente da Câmara Municipal de Esperantina, Estado do Piauí, para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>PEMOD</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO, ALCIONE CARVALHO, BEBÉ VITÓRIA, CASTRO, DENIVAL MOTOS, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, TOTE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1026/pemod_no_1_-_ao_pl_no_20.2019_-_alt._art._4o.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1026/pemod_no_1_-_ao_pl_no_20.2019_-_alt._art._4o.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º do Projeto de Lei Nº 20/2019.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>CASTRO, ALCIONE CARVALHO, BEBÉ VITÓRIA, DENIVAL MOTOS, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, TOTE FILHO, ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1027/pemod_no_2_-_ao_pl_no_20.2019_-_alt._valor_dota_FglAsZr.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1027/pemod_no_2_-_ao_pl_no_20.2019_-_alt._valor_dota_FglAsZr.pdf</t>
   </si>
   <si>
     <t>Altera valores de dotações orçamentárias constantes do Projeto de Lei Nº 20/2019, para adequar Emendas Impositivas dos Vereadores.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1028/pemod_no_3_-_ao_pl_no_27.2019_-_alt._art._3o_plo_27.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1028/pemod_no_3_-_ao_pl_no_27.2019_-_alt._art._3o_plo_27.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º do Projeto de Lei nº 27/2019.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MANOEL FILHO, DOMINGOS LUIZ, PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1029/pemod_no_4_-_ao_pl_no_27.2019_-_alt._art._3o_plo_27.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1029/pemod_no_4_-_ao_pl_no_27.2019_-_alt._art._3o_plo_27.pdf</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1178/pemod_no_9_-_ao_pl_no_14.2020.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1178/pemod_no_9_-_ao_pl_no_14.2020.pdf</t>
   </si>
   <si>
     <t>ALTERA VALORES DE DOTAÇÕES ORÇAMENTÁRIAS CONSTANTES DO PROJETO DE LEI Nº 14/2020.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO, TOTE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1063/req._no_002_-_pedido_inform._fundo_previdenciar_8AiRJLn.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1063/req._no_002_-_pedido_inform._fundo_previdenciar_8AiRJLn.pdf</t>
   </si>
   <si>
     <t>Requer seja enviado expediente ao Fundo de Previdência do Município de Esperantina (ESPERANTINA – PREV) solicitando:_x000D_
 1 - Informações pormenorizadas sobre o montante da dívida da Prefeitura Municipal junto ao Esperantina – Prev, com detalhamento das contribuições devidas, patronal e do servidor;_x000D_
 2 – Quais os parcelamentos vigentes, com detalhamento do número de parcelas e data dos respectivos pagamentos e o mês de competência;_x000D_
 3 – Informações detalhadas quanto ao recolhimento junto ao Esperantina – Prev das contribuições patronal e dos servidores, referentes aos últimos 24 meses, com as respectivas datas do efetivo recolhimento e mês de competência.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO, DOMINGOS LUIZ, PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1088/req._no_004_-_pedido_inform._disti_kits.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1088/req._no_004_-_pedido_inform._disti_kits.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado o Exmo. Sr. Secretário Municipal da Educação, solicitando informações pormenorizadas assim delineadas: _x000D_
 1 - A quantidade de kits que serão distribuídos;_x000D_
 2 - Qual a composição de cada kit;_x000D_
 3 - O valor de custo individual de cada kit da merenda escolar;_x000D_
 4 - Valor total até a presente data dos valores empenhados para a compra de merenda escolar;_x000D_
 5 – Valor para compra de merenda escolar recebido de 1º de janeiro de 2020 até a data deste Requerimento;_x000D_
 6 – Extrato da conta do Programa Nacional de Alimentação Escolar (PNAE) com saldo atual, do mês de janeiro até a presente data.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>TOTE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1103/req._no_6_-_pedido_inform._pessoal_barreiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1103/req._no_6_-_pedido_inform._pessoal_barreiras.pdf</t>
   </si>
   <si>
     <t>Requer da Sra. Prefeita municipal que informe a esta Casa o que se segue:_x000D_
 - Quais os critérios utilizados para escolha das equipes que compõem as barreiras sanitárias;_x000D_
 - Relação com os nomes de todos o pessoal empregado nas barreiras sanitárias, sejam eles efetivos, contratados ou comissionados, da fase inicial de instalação das barreiras à atual;_x000D_
 - Relação de pessoas realocados suas funções normais para trabalhar nas barreiras sanitárias;_x000D_
 - Cópia da folha de pagamento destes profissionais.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1108/req._no_7_-_informacoes_sobre_asfalto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1108/req._no_7_-_informacoes_sobre_asfalto.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiada a Prefeitura Municipal para que informe o que segue abaixo:_x000D_
 1 – Que seja informada a esta Casa detalhamento de todas as despesas realizadas com recursos próprios em investimento de recapeamento asfáltico e recuperação das vias asfaltadas no município de Esperantina, relativo aos anos de 2017; 2018; 2019 e até maio de 2020._x000D_
 2 – Que seja também informado detalhadamente os recursos que foram previstos nos Orçamentos de 2017; 2018; 2019 e 2020, para investimento em recapeamento asfáltico e recuperação das vias asfaltadas no município de Esperantina._x000D_
 3 – Que a resposta do Poder Executivo seja encaminhada em data razoável, sugerindo um prazo de 15 dias.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>AMES</t>
   </si>
   <si>
     <t>ATO DA MESA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1064/ato_da_mesa_no_01-2020-_antecipa__sessoes_ordin_0r2tbQU.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1064/ato_da_mesa_no_01-2020-_antecipa__sessoes_ordin_0r2tbQU.pdf</t>
   </si>
   <si>
     <t>Antecipar para 15 de fevereiro/2020, as Sessões Ordinárias programadas para os dias 21 e 22 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1084/ato_da_mesa_no_02-2020-_suspender_o_expediente__GGVQ7wM.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1084/ato_da_mesa_no_02-2020-_suspender_o_expediente__GGVQ7wM.pdf</t>
   </si>
   <si>
     <t>SUSPENDE pelo prazo de 15 (quinze) dias, a contar desta data, as atividades realizadas pela Câmara Municipal de Esperantina-PI, incluídas as sessões ordinárias programadas para 20 e 21 de março/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -859,67 +859,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1030/emenda_parlamentar_no_01-_coletiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1040/emenda_impositiva_no_10_-_ver._manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1043/emenda_impositiva_no_13-_ver._manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1047/emenda_impositiva_no_17_-_mauro_andre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1056/indic._no_6_-_pccs.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1067/indic._no_11_-_cessao_de_predios_desativados.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1076/indic._no_16_-_distribuicao_da_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1077/indic._no_17_-_formacao_comissao_acomp._merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1089/indic._no_24_-_aumento_adic._insalubridade.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1125/indic._no_48_-_identif.veiculos_pme.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1132/indic._no_52_-_base_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1133/indic._no_53_-_tce_contas_gestao_2015_-_16_QLPUI7O.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1180/indic._no_81_-_salario_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1073/resultado_esperantina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1094/mocao_no_1_-_agradec._aos_profissionais_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1049/plo_no_2_-_cria_coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1065/plo_no_3_-_reparcelamento_esperantinaprev.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1111/plo_no_7_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1129/plo_no_10_-_aumenta_aliquotas_rpps.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1061/pre_no_1_-_reajuste_subsidio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1026/pemod_no_1_-_ao_pl_no_20.2019_-_alt._art._4o.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1027/pemod_no_2_-_ao_pl_no_20.2019_-_alt._valor_dota_FglAsZr.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1028/pemod_no_3_-_ao_pl_no_27.2019_-_alt._art._3o_plo_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1029/pemod_no_4_-_ao_pl_no_27.2019_-_alt._art._3o_plo_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1178/pemod_no_9_-_ao_pl_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1063/req._no_002_-_pedido_inform._fundo_previdenciar_8AiRJLn.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1088/req._no_004_-_pedido_inform._disti_kits.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1103/req._no_6_-_pedido_inform._pessoal_barreiras.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1108/req._no_7_-_informacoes_sobre_asfalto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1064/ato_da_mesa_no_01-2020-_antecipa__sessoes_ordin_0r2tbQU.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1084/ato_da_mesa_no_02-2020-_suspender_o_expediente__GGVQ7wM.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1030/emenda_parlamentar_no_01-_coletiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1040/emenda_impositiva_no_10_-_ver._manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1043/emenda_impositiva_no_13-_ver._manoel_filho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1047/emenda_impositiva_no_17_-_mauro_andre.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1056/indic._no_6_-_pccs.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1067/indic._no_11_-_cessao_de_predios_desativados.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1076/indic._no_16_-_distribuicao_da_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1077/indic._no_17_-_formacao_comissao_acomp._merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1089/indic._no_24_-_aumento_adic._insalubridade.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1125/indic._no_48_-_identif.veiculos_pme.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1132/indic._no_52_-_base_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1133/indic._no_53_-_tce_contas_gestao_2015_-_16_QLPUI7O.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1180/indic._no_81_-_salario_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1073/resultado_esperantina.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1094/mocao_no_1_-_agradec._aos_profissionais_saude.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1049/plo_no_2_-_cria_coordenadoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1065/plo_no_3_-_reparcelamento_esperantinaprev.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1111/plo_no_7_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1129/plo_no_10_-_aumenta_aliquotas_rpps.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1061/pre_no_1_-_reajuste_subsidio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1026/pemod_no_1_-_ao_pl_no_20.2019_-_alt._art._4o.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1027/pemod_no_2_-_ao_pl_no_20.2019_-_alt._valor_dota_FglAsZr.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1028/pemod_no_3_-_ao_pl_no_27.2019_-_alt._art._3o_plo_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1029/pemod_no_4_-_ao_pl_no_27.2019_-_alt._art._3o_plo_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1178/pemod_no_9_-_ao_pl_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1063/req._no_002_-_pedido_inform._fundo_previdenciar_8AiRJLn.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1088/req._no_004_-_pedido_inform._disti_kits.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1103/req._no_6_-_pedido_inform._pessoal_barreiras.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1108/req._no_7_-_informacoes_sobre_asfalto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1064/ato_da_mesa_no_01-2020-_antecipa__sessoes_ordin_0r2tbQU.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2020/1084/ato_da_mesa_no_02-2020-_suspender_o_expediente__GGVQ7wM.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="133.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>