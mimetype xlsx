--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -54,792 +54,792 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1201/indic._no_1_-_solenidade_de_posse_eleitos_2020.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1201/indic._no_1_-_solenidade_de_posse_eleitos_2020.pdf</t>
   </si>
   <si>
     <t>Apresenta o calendário de eventos referentes à solenidade de posse dos cargos de Prefeito, Vice-Prefeito e vereadores eleitos para o mandato a partir_x000D_
 de 1º de janeiro de 2021, como descrito abaixo:_x000D_
 Horário Evento Local_x000D_
 16:00 Posse dos vereadores Câmara Municipal_x000D_
 17:00 Missa Igreja Matriz_x000D_
 18:00 Posse da Prefeita e Vice-Prefeito AMARE</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1191/indic._no_7_-_criacao_prog._geracao_emprego_e_renda.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1191/indic._no_7_-_criacao_prog._geracao_emprego_e_renda.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que juntamente à sua equipe, procedam com análises e estudos para criação de um Programa Municipal de Geração de_x000D_
 Emprego e Renda, como forma de incentivar o empreendedorismo de pequenas empresas.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1293/indic._no_95_-_equiparacao_salarial_acs_ace_e_vig._sanitaria.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1293/indic._no_95_-_equiparacao_salarial_acs_ace_e_vig._sanitaria.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que providencie juntamente ao setor competente da administração estudo de viabilidade para equiparação salarial dos cargos de Fiscal de Vigilância Sanitária com os Agentes Comunitários de Saúde – ACS e os Agentes Comunitários de Endemias - ACE.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1309/indic._no_111_-_cumprimento_codigo_de_posturas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1309/indic._no_111_-_cumprimento_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando a sensibilidade empenho da secretaria em fazer cumprir as normas_x000D_
 estabelecidas na Lei nº 845/93 - Código de Posturas do município, que regula e estabelece medidas de política administrativa de competência do município em matéria de higiene e ordem pública, costumes locais, bem como de funcionamento dos estabelecimentos industriais, comerciais e prestadores de serviços, estatuindo as necessárias relações entre o poder público local e os municípios, visando disciplinar o exercício dos direitos_x000D_
 individuais para o bem-estar geral.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1322/indic._no_117_-_banheiros_para_clientes_bancos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1322/indic._no_117_-_banheiros_para_clientes_bancos.pdf</t>
   </si>
   <si>
     <t>Aos Ilmos. Srs. Gerentes das instituições bancárias estabelecidas no município de Esperantina-PI, que providenciem sejam disponibilizados banheiros nas_x000D_
 respectivas instituições para uso dos clientes.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1334/indic._no_128_-_compra_epi_para_equipe_ilum._publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1334/indic._no_128_-_compra_epi_para_equipe_ilum._publica.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, solicitando que providencie juntamente ao setor competente da administração sejam adquiridos_x000D_
 Equipamentos de Proteção Individual – EPI’s para disponibilização aos funcionários encarregados pela iluminação pública municipal.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1370/indic._no_161_-_pccs.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1370/indic._no_161_-_pccs.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita do município de Esperantina, que encaminhe o mais rapidamente possível projeto de lei que cria o Plano de Cargos,_x000D_
 Carreiras e Salários dos Servidores Civis.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1454/indic._no_226_-_lona_em_caminhoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1454/indic._no_226_-_lona_em_caminhoes.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina, que faça cumprir por meio das secretarias competentes o Código de Posturas do Município, mais_x000D_
 especificamente o disposto no Art. 7º, que trata do correto acondicionamento e transporte de lixo, terra e qualquer material a granel pelas vias públicas.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1460/indic._no_232_-_reurb_para_aplicacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1460/indic._no_232_-_reurb_para_aplicacao.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que seja verificada a aplicabilidade da Lei 1.368/2018, que trata da regularização fundiária urbana do município.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1476/indic._no_238_-_proibicao_lixo_no_lago_pedreira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1476/indic._no_238_-_proibicao_lixo_no_lago_pedreira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina – PI, que providencie juntamente ao setor competente da Administração, seja proibido jogar lixo na orla do lago da pedreira, assim como seja proibido também o aterro da área, já verificado em alguns pontos.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Assistência Social, que envide esforços junto à Coordenadoria Estadual de Políticas para as Mulheres do Piauí para que seja destinado a Esperantina o Ônibus Lilás, do programa “Mulher, Viver sem Violência”, do Governo Federal, a partir do Outubro Rosa.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1493/indic._no_252_-_criacao_dbia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1493/indic._no_252_-_criacao_dbia.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie a criação de legislação específica sobre a Política Municipal de Meio Ambiente e_x000D_
 Desenvolvimento Sustentável, para que o município possa expedir Declaração de Baixo Impacto Ambiental – DBIA, documento importante para a execução de obras e serviços que envolvam o tema meio ambiente.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1186/plo_no_3_-_dispoe_sobre_reparcelamento_e_parcelamento_de_debitos_prev..pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1186/plo_no_3_-_dispoe_sobre_reparcelamento_e_parcelamento_de_debitos_prev..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos do Município de Esperantina-PI com seu Regime Próprio de Previdência Social - RPPS.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1199/plo_no_4_-_parcelamento_patronal_rpps.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1199/plo_no_4_-_parcelamento_patronal_rpps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento de débitos do Município de Esperantina-PI com seu Regime Próprio de Previdência Social - RPPS. Parte Patronal.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1265/plo_no_5_-_institui_regime_suprimento_de_fundo_no_municipio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1265/plo_no_5_-_institui_regime_suprimento_de_fundo_no_municipio.pdf</t>
   </si>
   <si>
     <t>Institui o regime de Suprimento do Fundo no município de Esperantina - PI e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1266/plo_no_6_-_criacao_conselho_fundeb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1266/plo_no_6_-_criacao_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de valorização dos Profissionais da Educação - Conselho do Fundeb.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1289/plo_no_8_-_acrescent_artigo_a_lei_no.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1289/plo_no_8_-_acrescent_artigo_a_lei_no.pdf</t>
   </si>
   <si>
     <t>Acrescenta Artigo à Lei nº 1.410/2021, de 16 de abril de 2021, para dispor sobre decreto estabelecendo sanções legais em caso de descumprimento da Lei.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1313/plo_no_9_-_abertura_de_academias_e_outros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1313/plo_no_9_-_abertura_de_academias_e_outros.pdf</t>
   </si>
   <si>
     <t>Reconhece a prática da atividade física e do exercício físico como essenciais para a população de Esperantina e declara a Essencialidade dos_x000D_
 estabelecimentos de prestação de serviços de educação física públicos ou privados como forma de prevenir doenças físicas e mentais no âmbito do_x000D_
 Município de Esperantina mesmo em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1315/ldo_2022.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1315/ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual – LOA para o exercício financeiro de 2022, para o Plano Plurianual do período 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1317/plo_no_12_-_probicao_de_cortes_de_energia_e_agua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1317/plo_no_12_-_probicao_de_cortes_de_energia_e_agua.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte dos serviços de fornecimento de energia e água no âmbito do município de Esperantina-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1319/plo_no_13_-_org._sist._municipal_de_educacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1319/plo_no_13_-_org._sist._municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema Municipal de Educação de Esperantina - PI e dá outras providências.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1369/plo_no_14_-_denom._rua_cohebe.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1369/plo_no_14_-_denom._rua_cohebe.pdf</t>
   </si>
   <si>
     <t>Nomeia de Francisco Machado a rua projetada 8 do bairro Cohebe.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1393/plo_no_15_-_denomina_praca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1393/plo_no_15_-_denomina_praca.pdf</t>
   </si>
   <si>
     <t>Denomina de Vereadora Domingas Maria dos Santos Santana, a praça localizada na rua Euclides Ferreira Fenelon, defronte à Kolping de Esperantina.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1394/plo_no_16_-_fundo_municipal_idoso.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1394/plo_no_16_-_fundo_municipal_idoso.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal dos Direitos da pessoa idosa no Município de Esperantina-PI, conforme específica.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1395/plo_no_17_-_cria_cons._municipal_idoso.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1395/plo_no_17_-_cria_cons._municipal_idoso.pdf</t>
   </si>
   <si>
     <t>Cria o conselho municipal dos direitos da pessoa idosa e da outras providências”</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1421/plo_no_18_-_nomeia_rua_do_bairro_n._milenio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1421/plo_no_18_-_nomeia_rua_do_bairro_n._milenio.pdf</t>
   </si>
   <si>
     <t>Denomina de Iracema de Paiva Oliveira, a rua projetada 17, no bairro Novo Milênio, neste município.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1422/plo_no_19_-_demembramento_sec._meio_ambiente_e_turismo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1422/plo_no_19_-_demembramento_sec._meio_ambiente_e_turismo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLENTAR Nº1.244/2013 PARA FINS DE REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNÍCIPIO DE_x000D_
 ESPERANTINA-PI E DESMEMBRAMENTO DAS SECRETARIAS DE MEIO AMBIENTE E TURISMO, E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1423/plo_no_20_-_parcela_dividas_equatorial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1423/plo_no_20_-_parcela_dividas_equatorial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a confessar e parcelar dívidas oriundas da concessionária de fornecimento de energia elétrica (EQUATORIAL PIAUÍ_x000D_
 DISTRIBUIDORA DE ENERGIA S.A) e dá outras providências.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1435/plo_no_22_-_altera_jornada_de_trabalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1435/plo_no_22_-_altera_jornada_de_trabalho.pdf</t>
   </si>
   <si>
     <t>Fixa o horário para funcionamento das repartições da administração pública municipal de Esperantina - PI, Institui e Regulamenta a jornada de trabalho em escalas de revezamento  de 12x36 e de 24x72 horas no âmbito do serviço público do município de Esperantina - PI, e dá outras providências.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1436/plo_no_23_-_concessao_de_estagio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1436/plo_no_23_-_concessao_de_estagio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de estágio no âmbito da administração pública municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1438/plo_no_24_-_estabelece_regras_do_rpps.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1438/plo_no_24_-_estabelece_regras_do_rpps.pdf</t>
   </si>
   <si>
     <t>Estabelece regras do Regime Próprio de Previdência Social do município de Esperantina - PI, de acordo com a Emenda Constitucional nº 103/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público - palco de eventos, localizado na praça Lages Rebelo, centro, Esperantina-PI.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouro público - Coreto, localizado na praça Leônidas Melo, Centro, Esperantina-PI.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1446/plo_no_27_-_fundo_municipal_da_juventude.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1446/plo_no_27_-_fundo_municipal_da_juventude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Fundo Municipal da Juventude no Município de Esperantina, e dá outras providências.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1451/plo_no_28_-_autoriza_abrir_credito_adicional_especial_fundeb_vaat.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1451/plo_no_28_-_autoriza_abrir_credito_adicional_especial_fundeb_vaat.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$4.113.280,72 (Quatro milhões, cento e treze mil duzentos e oitenta reais e setenta e dois centavos), e a criar fonte de recurso em elemento de receita e um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1471/plo_no_30_-_revoga_lei_no_1.427.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1471/plo_no_30_-_revoga_lei_no_1.427.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da lei nº 1.427 de 06.09.2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1485/plo_no_31_-_loa_2022.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1485/plo_no_31_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPERANTINA-PI PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1486/plo_no_32_-_ppa_2022-2025.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1486/plo_no_32_-_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Elaboração do Plano Plurianual do Município de ESPERANTINA-PI, Estado do Piauí, para o período de 2022 a 2025, e dá outras providências</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1508/plo_no_33_-_nomeia_rua_na_vila_da_solidariedade.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1508/plo_no_33_-_nomeia_rua_na_vila_da_solidariedade.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria de Lurdes Barbosa Nunes a rua projetada 18, na Vila da Solidariedade, neste município.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1531/plo_no_35_-_nomeia_rua_no_sitio_do_alegre.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1531/plo_no_35_-_nomeia_rua_no_sitio_do_alegre.pdf</t>
   </si>
   <si>
     <t>Denomina logradouro público localizado na localidade Sítio do Alegre, zona rural de Esperantina-PI.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1533/plo_no_37.2021_-_reg._destinacao_de_bens_inserviveis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1533/plo_no_37.2021_-_reg._destinacao_de_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTO PARA REGULAMENTAR O DESTINO DE BENS MÓVEIS INSERVÍVEIS, SUCATEADOS E NÃO APROVEITADOS, NÃO ARREMATADOS EM LEILÃO E O CORRETO DESCARTE DE MATERIAIS E EQUIPAMENTOS DE INFORMÁTICA E ELETROELETRÔNICOS , ENTRE OUTROS, NA IMPOSSIBILIDADE DE REALIZAR COM SUCESSO O REFERIDO LEILÃO, PERTENCENTES À ADMINISTRAÇÃO PÚBLICA MUNICIPAL E LOCALIZADOS NO CIBRAZÉM, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1546/plo_no_40_-_rateio_de_recursos_fundeb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1546/plo_no_40_-_rateio_de_recursos_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o rateio das sobras dos recursos do FUNDEB - Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação, com a aplicação da Lei nº 14.113/2020 aos profissionais do magistério para cumprimento dos limites legais dos 70% da educação básica em efetivo exercício.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1547/plo_no_41_-_institui_programa_de_parcelamento_regulariza_esperantina_-_ppre_2021.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1547/plo_no_41_-_institui_programa_de_parcelamento_regulariza_esperantina_-_ppre_2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Regulariza Esperantina - 2021 - PPRE 2021 - e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1324/pres_no_1_-_reduz_despesa_e_extingue_cargo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1324/pres_no_1_-_reduz_despesa_e_extingue_cargo.pdf</t>
   </si>
   <si>
     <t>Estabelece medidas de redução de despesas com pessoal durante o Programa Federativo de Enfrentamento ao Coronavírus SARS-CoV-2 (Covid-19), altera a tabela de vencimentos e gratificações dos servidores e extingue cargo publico efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1503/pre_no_2_-_baixa_de_bens_inserviveis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1503/pre_no_2_-_baixa_de_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>Autoriza a baixa dos bens patrimoniais inservíveis do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1524/pre_no_3_-_reajusta_valores_diarias.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1524/pre_no_3_-_reajusta_valores_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as viagens oficiais e a concessão de diárias a Vereadores e Servidores do Poder Legislativo Municipal de Esperantina-PI, e dá outras providências.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1557/pre_no_4_-_altera_gratificacoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1557/pre_no_4_-_altera_gratificacoes.pdf</t>
   </si>
   <si>
     <t>Altera a tabela de vencimentos e gratificações dos servidores e dá outras providências.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL, AIRTON VEÍCULOS, CASTRO, DOMINGOS LUIZ, EPAMINONDAS ALBUQUERQUE, JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1544/pelom_no_1_-_cordenadoria_munic._direitos_da_mulher.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1544/pelom_no_1_-_cordenadoria_munic._direitos_da_mulher.pdf</t>
   </si>
   <si>
     <t>Fica acrescido à Lei Orgânica do Município, ao art. 160, do Capítulo IV, que trata da Família, da Educação, da Cultura e do Desporto, o item VII, que cria na estrutura de Órgãos de Assistência Imediata do gabinete da Prefeita, a COORDENADORIA MUNICIPAL DE POLÍTICAS PARA AS MULHERES, com subordinação direta e imediata ao Gabinete da Prefeita Municipal.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>PERIN</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO REGIMENTO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1507/pemod_no_1_-_a_res._002.90_reg._interno_-_alt._art._77.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1507/pemod_no_1_-_a_res._002.90_reg._interno_-_alt._art._77.pdf</t>
   </si>
   <si>
     <t>Altera o art. 77 Da Resolução nº 002/1990 – Regimento Interno da Câmara Municipal de Esperantina - PI.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1336/pes_no_1_-_suprime_o_art._30_do_pl_no_07-2020_-_ldo_para_2022.docx</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1336/pes_no_1_-_suprime_o_art._30_do_pl_no_07-2020_-_ldo_para_2022.docx</t>
   </si>
   <si>
     <t>Suprime o artigo 30 do Projeto de Lei nº 10/2021, de iniciativa do Executivo Municipal, de 30 de abril de 2021, que Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual – LOA para o exercício financeiro de 2022, para o Plano Plurianual do período 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1241/req._no_2_-_inform._contas_banc._prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1241/req._no_2_-_inform._contas_banc._prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita à prefeitura informações sobre:_x000D_
 - Os extratos com os saldos das contas bancárias do município de Esperantina no dia 1º de janeiro de 2021, a fim de se verificar os recursos deixados pela gestão anterior;_x000D_
 - A destinação dos referidos recursos.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1242/req._no_3_-_informacoes_pregao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1242/req._no_3_-_informacoes_pregao.pdf</t>
   </si>
   <si>
     <t>Solicita informações à prefeitura a respeito da modalidade de pregão utilizada pelo município de Esperantina para buscar fornecedores para a compra de produtos e serviços, uma vez que o TCE emitiu recomendação para que os municípios utilizassem o pregão na modalidade eletrônica em vez do pregão presencial.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1243/req._no_04_-_inform._contrato_futuroprev.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1243/req._no_04_-_inform._contrato_futuroprev.pdf</t>
   </si>
   <si>
     <t>Solicitando que a prefeitura envie a esta Casa informações sobre a mudança de empresa gestora do Regime Próprio de Previdência Social - RPPS deste município, quais critérios para a contratação da nova empresa e porque escolhida por inexigibilidade de licitação.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1392/req._no_8_-_informacoes_prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1392/req._no_8_-_informacoes_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita à Preifeitura que envie a esta Casa as seguintes informações;_x000D_
 _x000D_
 1 – Se consta na folha de pagamento do município de Esperantina (de janeiro de 2021 até a presente data) a pessoa de nome LUCILENE DO NASCIMENTO e qual o cargo ocupado pela mesma, tendo em vista informações de acúmulo irregular de cargo público;_x000D_
 _x000D_
 2 – Solicitar cópia completa do processo licitatório da Secretaria de Saúde do município referente a contratação no valor de R$ 3.800.000,00 (TRÊS MILHÕES E OITOCENTOS MIL REAIS) de material hospitalar, odontológico e laboratorial, o qual, segundo consta, foi suspenso por decisão do Tribunal de Contas do Estado do Piauí. (Processo TC 010149/2021);</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1449/req._no_9_-_informacoes_edital_tomada_de_precos_01.2021.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1449/req._no_9_-_informacoes_edital_tomada_de_precos_01.2021.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiada a Prefeitura Municipal de Esperantina, solicitando que envie a esta Casa o que segue:_x000D_
 1 – Solicitar cópia completa do Processo Administrativo nº 001.0002019/2021 – Edital de Tomada de Preço nº 001/2021, cujo objeto diz respeito a contratação de empresa especializada manutenções, reformas, ampliações, construções em diversas vias, praças, prédios e equipamentos públicos</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>VPARC</t>
   </si>
   <si>
     <t>VETO PARCIAL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1450/plo_no_22.21_-_veto_ao_inciso_i_do_art_2.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1450/plo_no_22.21_-_veto_ao_inciso_i_do_art_2.pdf</t>
   </si>
   <si>
     <t>Nos termos do § 1º do art. 51 da Lei Orgânica do Município, apresentamos veto parcial ao Projeto de lei nº 22/2021, que "FIXA O HORÁRIO PARA FUNCIONAMENTO DAS REPARTIÇÕES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE ESPERANTINA-PI, INSTITUI E REGULAMENTA A JORNADA DE TRABALHO EM ESCALAS DE REVEZAMENTO DE 12X36 E DE 24X72 HORAS NO ÂMBITO DO SERVIÇO PÚBLICO DO MUNICÍPIO DE ESPERANTINA-PI, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>AMES</t>
   </si>
   <si>
     <t>ATO DA MESA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1473/ato_da_mesa_no_4_-_del._cassacao_de_mandato.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1473/ato_da_mesa_no_4_-_del._cassacao_de_mandato.pdf</t>
   </si>
   <si>
     <t>Delibera sobre cassação de mandato de vereador em razão de processo judicial.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1541/ato_da_mesa_no_5_-_adiar_sessao_ordinaria_de_dezembro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1541/ato_da_mesa_no_5_-_adiar_sessao_ordinaria_de_dezembro.pdf</t>
   </si>
   <si>
     <t>Adia as Sessões previstas para 3 e 4 de dezembro de 2021 para as datas de 10 e 11 de dezembro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1146,67 +1146,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1201/indic._no_1_-_solenidade_de_posse_eleitos_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1191/indic._no_7_-_criacao_prog._geracao_emprego_e_renda.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1293/indic._no_95_-_equiparacao_salarial_acs_ace_e_vig._sanitaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1309/indic._no_111_-_cumprimento_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1322/indic._no_117_-_banheiros_para_clientes_bancos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1334/indic._no_128_-_compra_epi_para_equipe_ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1370/indic._no_161_-_pccs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1454/indic._no_226_-_lona_em_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1460/indic._no_232_-_reurb_para_aplicacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1476/indic._no_238_-_proibicao_lixo_no_lago_pedreira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1493/indic._no_252_-_criacao_dbia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1186/plo_no_3_-_dispoe_sobre_reparcelamento_e_parcelamento_de_debitos_prev..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1199/plo_no_4_-_parcelamento_patronal_rpps.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1265/plo_no_5_-_institui_regime_suprimento_de_fundo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1266/plo_no_6_-_criacao_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1289/plo_no_8_-_acrescent_artigo_a_lei_no.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1313/plo_no_9_-_abertura_de_academias_e_outros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1315/ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1317/plo_no_12_-_probicao_de_cortes_de_energia_e_agua.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1319/plo_no_13_-_org._sist._municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1369/plo_no_14_-_denom._rua_cohebe.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1393/plo_no_15_-_denomina_praca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1394/plo_no_16_-_fundo_municipal_idoso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1395/plo_no_17_-_cria_cons._municipal_idoso.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1421/plo_no_18_-_nomeia_rua_do_bairro_n._milenio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1422/plo_no_19_-_demembramento_sec._meio_ambiente_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1423/plo_no_20_-_parcela_dividas_equatorial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1435/plo_no_22_-_altera_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1436/plo_no_23_-_concessao_de_estagio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1438/plo_no_24_-_estabelece_regras_do_rpps.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1446/plo_no_27_-_fundo_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1451/plo_no_28_-_autoriza_abrir_credito_adicional_especial_fundeb_vaat.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1471/plo_no_30_-_revoga_lei_no_1.427.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1485/plo_no_31_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1486/plo_no_32_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1508/plo_no_33_-_nomeia_rua_na_vila_da_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1531/plo_no_35_-_nomeia_rua_no_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1533/plo_no_37.2021_-_reg._destinacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1546/plo_no_40_-_rateio_de_recursos_fundeb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1547/plo_no_41_-_institui_programa_de_parcelamento_regulariza_esperantina_-_ppre_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1324/pres_no_1_-_reduz_despesa_e_extingue_cargo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1503/pre_no_2_-_baixa_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1524/pre_no_3_-_reajusta_valores_diarias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1557/pre_no_4_-_altera_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1544/pelom_no_1_-_cordenadoria_munic._direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1507/pemod_no_1_-_a_res._002.90_reg._interno_-_alt._art._77.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1336/pes_no_1_-_suprime_o_art._30_do_pl_no_07-2020_-_ldo_para_2022.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1241/req._no_2_-_inform._contas_banc._prefeitura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1242/req._no_3_-_informacoes_pregao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1243/req._no_04_-_inform._contrato_futuroprev.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1392/req._no_8_-_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1449/req._no_9_-_informacoes_edital_tomada_de_precos_01.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1450/plo_no_22.21_-_veto_ao_inciso_i_do_art_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1473/ato_da_mesa_no_4_-_del._cassacao_de_mandato.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1541/ato_da_mesa_no_5_-_adiar_sessao_ordinaria_de_dezembro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1201/indic._no_1_-_solenidade_de_posse_eleitos_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1191/indic._no_7_-_criacao_prog._geracao_emprego_e_renda.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1293/indic._no_95_-_equiparacao_salarial_acs_ace_e_vig._sanitaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1309/indic._no_111_-_cumprimento_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1322/indic._no_117_-_banheiros_para_clientes_bancos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1334/indic._no_128_-_compra_epi_para_equipe_ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1370/indic._no_161_-_pccs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1454/indic._no_226_-_lona_em_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1460/indic._no_232_-_reurb_para_aplicacao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1476/indic._no_238_-_proibicao_lixo_no_lago_pedreira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1493/indic._no_252_-_criacao_dbia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1186/plo_no_3_-_dispoe_sobre_reparcelamento_e_parcelamento_de_debitos_prev..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1199/plo_no_4_-_parcelamento_patronal_rpps.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1265/plo_no_5_-_institui_regime_suprimento_de_fundo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1266/plo_no_6_-_criacao_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1289/plo_no_8_-_acrescent_artigo_a_lei_no.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1313/plo_no_9_-_abertura_de_academias_e_outros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1315/ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1317/plo_no_12_-_probicao_de_cortes_de_energia_e_agua.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1319/plo_no_13_-_org._sist._municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1369/plo_no_14_-_denom._rua_cohebe.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1393/plo_no_15_-_denomina_praca.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1394/plo_no_16_-_fundo_municipal_idoso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1395/plo_no_17_-_cria_cons._municipal_idoso.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1421/plo_no_18_-_nomeia_rua_do_bairro_n._milenio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1422/plo_no_19_-_demembramento_sec._meio_ambiente_e_turismo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1423/plo_no_20_-_parcela_dividas_equatorial.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1435/plo_no_22_-_altera_jornada_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1436/plo_no_23_-_concessao_de_estagio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1438/plo_no_24_-_estabelece_regras_do_rpps.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1446/plo_no_27_-_fundo_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1451/plo_no_28_-_autoriza_abrir_credito_adicional_especial_fundeb_vaat.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1471/plo_no_30_-_revoga_lei_no_1.427.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1485/plo_no_31_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1486/plo_no_32_-_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1508/plo_no_33_-_nomeia_rua_na_vila_da_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1531/plo_no_35_-_nomeia_rua_no_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1533/plo_no_37.2021_-_reg._destinacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1546/plo_no_40_-_rateio_de_recursos_fundeb.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1547/plo_no_41_-_institui_programa_de_parcelamento_regulariza_esperantina_-_ppre_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1324/pres_no_1_-_reduz_despesa_e_extingue_cargo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1503/pre_no_2_-_baixa_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1524/pre_no_3_-_reajusta_valores_diarias.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1557/pre_no_4_-_altera_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1544/pelom_no_1_-_cordenadoria_munic._direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1507/pemod_no_1_-_a_res._002.90_reg._interno_-_alt._art._77.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1336/pes_no_1_-_suprime_o_art._30_do_pl_no_07-2020_-_ldo_para_2022.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1241/req._no_2_-_inform._contas_banc._prefeitura.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1242/req._no_3_-_informacoes_pregao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1243/req._no_04_-_inform._contrato_futuroprev.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1392/req._no_8_-_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1449/req._no_9_-_informacoes_edital_tomada_de_precos_01.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1450/plo_no_22.21_-_veto_ao_inciso_i_do_art_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1473/ato_da_mesa_no_4_-_del._cassacao_de_mandato.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1541/ato_da_mesa_no_5_-_adiar_sessao_ordinaria_de_dezembro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="101" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>