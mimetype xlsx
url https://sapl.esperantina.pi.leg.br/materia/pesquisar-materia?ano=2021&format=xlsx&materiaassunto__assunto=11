--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -54,256 +54,256 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1187/indic._no_3_-_quebra_molas_r._luiz_g._da_cunha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1187/indic._no_3_-_quebra_molas_r._luiz_g._da_cunha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a construção de 2 (dois) redutores de velocidade, do tipo quebra-molas, na rua Luiz Gonzaga da Cunha, no bairro Rural.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1189/indic._no_5_-_reativacao_retorno_av._petronio_portela.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1189/indic._no_5_-_reativacao_retorno_av._petronio_portela.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que juntamente à sua equipe, procedam com estudos para a reabertura de retorno da avenida Petrônio Portela, no cruzamento com a rua Euclides Ferreira Fenelon.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1216/indic._no_27_-_lombadas_no_mao_santa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1216/indic._no_27_-_lombadas_no_mao_santa.pdf</t>
   </si>
   <si>
     <t>Solicitação à Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para implantação de duas lombadas na Rua Sebastião Alves Machado, em uma curva que fica em frente o Loteamento da Dona Raimundinha.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1218/indic._no_29_-_quebra-molas_rua_cel._jose_fortes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1218/indic._no_29_-_quebra-molas_rua_cel._jose_fortes.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de um redutor de velocidades, tipo quebra-molas, na rua_x000D_
 Coronel José Fortes, ao lado do Bar do Louro das Sinucas.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1229/indic._no_40_-_compra_de_veiculo_dmtrans.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1229/indic._no_40_-_compra_de_veiculo_dmtrans.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que juntamente ao setor competente da administração, viabilizem a compra de veículo para serviço do Departamento Municipal de Trânsito - DMTRANS, visando melhorar a atuação do mesmo na fiscalização das vias públicas, em nome do bem comum.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1246/indic._no_53_-_quebra_molas_r._luiz_g._cunha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1246/indic._no_53_-_quebra_molas_r._luiz_g._cunha.pdf</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1249/indic._no_56_-_quebra_molas_rua_maria_j._de_sousa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1249/indic._no_56_-_quebra_molas_rua_maria_j._de_sousa.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de redutores de velocidade, do tipo quebra-molas na rua Maria José de Sousa, na Vila da Solidariedade, próximo à subestação da Equatorial Energia.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1251/indic._no_58_-_retirada_de_veiculos_de_via_publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1251/indic._no_58_-_retirada_de_veiculos_de_via_publica.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que envide esforços juntamente ao Departamento Municipal de Trânsito e adotem as medidas necessárias para a retirada dos veículos que permanecem por muito tempo estacionados em via pública, atrapalhando o trânsito.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1255/indic._no_61_-_quebra_molas_av._juarez_tavora.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1255/indic._no_61_-_quebra_molas_av._juarez_tavora.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a construção de 2 (dois) redutores de velocidade, do tipo quebra-molas, na Avenida Juarez Távora.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1258/indic._no_64_-_quebra_molas_rua_toni_ramos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1258/indic._no_64_-_quebra_molas_rua_toni_ramos.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie a construção de redutores de velocidade, do tipo quebra-molas, na rua Toni Ramos, para dar maior segurança aos transeuntes.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1344/indic._no_137_-_ciclovia_no_anel_viario.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1344/indic._no_137_-_ciclovia_no_anel_viario.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que providencie a construção de ciclovia no anel viário da cidade de Esperantina, com início na ponte sobre o rio Longá e término na rotatória que une a pista à PI 214.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1381/indic._no_172_-_lombada_chichico.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1381/indic._no_172_-_lombada_chichico.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura do município, a instalação de uma lombada na Rua Euclides Ferreira Fenelon, na altura da residência do Sr. "Chichico".</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1458/indic._no_230_-_rotatoria_bernardo_rego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1458/indic._no_230_-_rotatoria_bernardo_rego.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que viabilize a construção de rotatória na Avenida Chagô Rebelo (PI 214), em frente à entrada do Residencial Bernardo Rego.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1459/indic._no_231_-_inst._quebra_molas_rua_carvalho_e_silva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1459/indic._no_231_-_inst._quebra_molas_rua_carvalho_e_silva.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a construção de redutor de velocidades do tipo quebra-molas na rua Carvalho e Silva, nas proximidades da Praça Dr. Patriota.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1480/indic._no_241_-_quebra_molas_cel._j._fortes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1480/indic._no_241_-_quebra_molas_cel._j._fortes.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de 2 (dois) redutores de velocidade do tipo quebra-molas na Rua Cel. José Fortes, sendo um em frente à residência do Sr. Salvador Machado e outro nas proximidades da residência do Sr. Elias Medeiros.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1488/indic._no_247_-_quebra_molas_fco._fortes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1488/indic._no_247_-_quebra_molas_fco._fortes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeitura Municipal de Esperantina - PI, que providencie junto ao setor competente da Administração, sejam construídos dois redutores de_x000D_
 velocidade, tipo quebra-molas na rua Francisco Fortes, assim como a rua passe a contar com maior presença de equipe de guardas de trânsito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -611,67 +611,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1187/indic._no_3_-_quebra_molas_r._luiz_g._da_cunha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1189/indic._no_5_-_reativacao_retorno_av._petronio_portela.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1216/indic._no_27_-_lombadas_no_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1218/indic._no_29_-_quebra-molas_rua_cel._jose_fortes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1229/indic._no_40_-_compra_de_veiculo_dmtrans.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1246/indic._no_53_-_quebra_molas_r._luiz_g._cunha.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1249/indic._no_56_-_quebra_molas_rua_maria_j._de_sousa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1251/indic._no_58_-_retirada_de_veiculos_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1255/indic._no_61_-_quebra_molas_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1258/indic._no_64_-_quebra_molas_rua_toni_ramos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1344/indic._no_137_-_ciclovia_no_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1381/indic._no_172_-_lombada_chichico.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1458/indic._no_230_-_rotatoria_bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1459/indic._no_231_-_inst._quebra_molas_rua_carvalho_e_silva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1480/indic._no_241_-_quebra_molas_cel._j._fortes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1488/indic._no_247_-_quebra_molas_fco._fortes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1187/indic._no_3_-_quebra_molas_r._luiz_g._da_cunha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1189/indic._no_5_-_reativacao_retorno_av._petronio_portela.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1216/indic._no_27_-_lombadas_no_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1218/indic._no_29_-_quebra-molas_rua_cel._jose_fortes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1229/indic._no_40_-_compra_de_veiculo_dmtrans.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1246/indic._no_53_-_quebra_molas_r._luiz_g._cunha.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1249/indic._no_56_-_quebra_molas_rua_maria_j._de_sousa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1251/indic._no_58_-_retirada_de_veiculos_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1255/indic._no_61_-_quebra_molas_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1258/indic._no_64_-_quebra_molas_rua_toni_ramos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1344/indic._no_137_-_ciclovia_no_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1381/indic._no_172_-_lombada_chichico.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1458/indic._no_230_-_rotatoria_bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1459/indic._no_231_-_inst._quebra_molas_rua_carvalho_e_silva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1480/indic._no_241_-_quebra_molas_cel._j._fortes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1488/indic._no_247_-_quebra_molas_fco._fortes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>