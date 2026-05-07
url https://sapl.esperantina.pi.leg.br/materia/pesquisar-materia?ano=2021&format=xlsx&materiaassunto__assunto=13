--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -54,228 +54,228 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_no_1_-_aplausos_a_d._raimunda_nonata_gerage_const..pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_no_1_-_aplausos_a_d._raimunda_nonata_gerage_const..pdf</t>
   </si>
   <si>
     <t>À Ilma. Sra. Raimunda Nonata Amorim Rocha, em virtude de sua atuação como empresária do ramo de materiais de construção, onde atua fortemente pelo desenvolvimento do município, gerando empregos e renda a centenas de famílias de nossa cidade, tornando-se motivo de orgulho e exemplo aos demais esperantinenses que acompanham sua trajetória de sucesso.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1479/pdl_no_7_-_thiago_castro_ramalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1479/pdl_no_7_-_thiago_castro_ramalho.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao médico Thiago de Castro Ramalho.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1487/pdl_no_008_-_manoel_dias_liarte.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1487/pdl_no_008_-_manoel_dias_liarte.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Manoel Dias Liarte.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1500/pdl_no_009_-_paulo_roberto_bonifacio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1500/pdl_no_009_-_paulo_roberto_bonifacio.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Paulo Roberto Bonifácio.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1501/pdl_no_010_-_francisco_alves_de_mesquita.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1501/pdl_no_010_-_francisco_alves_de_mesquita.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Francisco Alves de Mesquita (Chico Acelino).</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1502/pdl_no_011_-_george_fernandes_nogueira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1502/pdl_no_011_-_george_fernandes_nogueira.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. George Fernandes Nogueira Holanda.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense a Sra. Teresa Iris de Paiva Lima Neta.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1506/pdl_no_013_-_des._erivan_lopes_-_tj.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1506/pdl_no_013_-_des._erivan_lopes_-_tj.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Desembargador Erivan José da Silva Lopes, do Tribunal de Justiça do Estado do Piauí.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1511/pdl_no_014_-_des._sebastiao_ribeiro_martins_-_tj_pi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1511/pdl_no_014_-_des._sebastiao_ribeiro_martins_-_tj_pi.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Desembargador Sebastião Ribeiro Martins, do Tribunal de Justiça do Estado do Piauí.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1512/pdl_no_015_-_des._raimundo_eufrasio_alves_filho_-_tj_pi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1512/pdl_no_015_-_des._raimundo_eufrasio_alves_filho_-_tj_pi.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Desembargador Raimundo Eufrásio Alves Filho, do Tribunal de Justiça do Estado do Piauí.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1513/pdl_no_016_-_juiz_joao_manuel_aires.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1513/pdl_no_016_-_juiz_joao_manuel_aires.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense a João Manoel de Moura Ayres, Juiz de Direito da Comarca de Esperantina - PI.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1514/pdl_no_017_-_juiz_airton_rosal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1514/pdl_no_017_-_juiz_airton_rosal.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense a Arilton Rosal Falcão Júnior, Juiz de Direito da Comarca de Esperantina - PI.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1523/pdl_no_018_-_padre_estevao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1523/pdl_no_018_-_padre_estevao.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense a Estevão Prondi Souza da Silva, Pároco de Esperantina - PI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -582,67 +582,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_no_1_-_aplausos_a_d._raimunda_nonata_gerage_const..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1479/pdl_no_7_-_thiago_castro_ramalho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1487/pdl_no_008_-_manoel_dias_liarte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1500/pdl_no_009_-_paulo_roberto_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1501/pdl_no_010_-_francisco_alves_de_mesquita.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1502/pdl_no_011_-_george_fernandes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1506/pdl_no_013_-_des._erivan_lopes_-_tj.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1511/pdl_no_014_-_des._sebastiao_ribeiro_martins_-_tj_pi.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1512/pdl_no_015_-_des._raimundo_eufrasio_alves_filho_-_tj_pi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1513/pdl_no_016_-_juiz_joao_manuel_aires.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1514/pdl_no_017_-_juiz_airton_rosal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1523/pdl_no_018_-_padre_estevao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1558/mocao_no_1_-_aplausos_a_d._raimunda_nonata_gerage_const..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1479/pdl_no_7_-_thiago_castro_ramalho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1487/pdl_no_008_-_manoel_dias_liarte.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1500/pdl_no_009_-_paulo_roberto_bonifacio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1501/pdl_no_010_-_francisco_alves_de_mesquita.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1502/pdl_no_011_-_george_fernandes_nogueira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1506/pdl_no_013_-_des._erivan_lopes_-_tj.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1511/pdl_no_014_-_des._sebastiao_ribeiro_martins_-_tj_pi.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1512/pdl_no_015_-_des._raimundo_eufrasio_alves_filho_-_tj_pi.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1513/pdl_no_016_-_juiz_joao_manuel_aires.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1514/pdl_no_017_-_juiz_airton_rosal.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1523/pdl_no_018_-_padre_estevao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>