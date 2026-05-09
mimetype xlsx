--- v0 (2026-02-06)
+++ v1 (2026-05-09)
@@ -54,204 +54,204 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1244/indic._no_51_-_solic._carretas_fecomercio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1244/indic._no_51_-_solic._carretas_fecomercio.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Presidente da Federação do Comércio de Bens, Serviços e Turismo do Piauí - Fecomércio, que viabilize a vinda das carretas de prestação de serviços à população, como OdontoSesc, BiblioSesc, Saúde da Mulher, Informática, Turismo e  Hotelaria.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1304/indic._no_106_-_convenio_prefeitura_-_clinicas_particulares.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1304/indic._no_106_-_convenio_prefeitura_-_clinicas_particulares.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que providencie juntamente ao setor competente da administração que sejam realizados convênios entre a prefeitura e clínicas particulares da cidade, para atendimento das demandas da população carente do município.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1358/indic._no_150_-_epis_para_trabalhadores_lixao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1358/indic._no_150_-_epis_para_trabalhadores_lixao.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal e ao Ilmo. Sr. Secretário Municipal de Saúde, que providenciem a distribuição de equipamentos de proteção individual – EPI’s às famílias que trabalham e retiram o próprio sustento no lixão municipal, assim como seja realizada capacitação com ênfase em reciclagem de materiais.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1403/indic._no_189_-_equatorial_plano_equacionamento_de_taxas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1403/indic._no_189_-_equatorial_plano_equacionamento_de_taxas.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal e ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que viabilizem alternativas para_x000D_
 equacionamento das taxas de energia aos moradores da zona rural de Esperantina.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>REGINA VALE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1412/indic._no_198_-_criacao_unid._acolhimento_moradores_de_rua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1412/indic._no_198_-_criacao_unid._acolhimento_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>À Senhora Prefeita, sugerindo-lhe que o Executivo junto à secretaria de assistência social adote as providências no sentido de ajudar a população em_x000D_
 situação de rua que utilizam os logradouros públicos e as áreas degradadas como espaço de moradia e de sustento. Recomendo se possível a criação de unidades de acolhimento para pernoite temporário ou como moradia provisória.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1418/indic._no_204_-_consultorio_asesp.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1418/indic._no_204_-_consultorio_asesp.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um consultório odontológico para a Ação Social Esperantinense - ASESP, via Secretaria Estadual de Saúde.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1424/indic._no_207_-_apoio_a_colonia_pescadores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1424/indic._no_207_-_apoio_a_colonia_pescadores.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, que envide esforços junto ao setor competente da Administração para proporcionar apoio social à_x000D_
 Colônia de Pescadores de Esperantina (Z-37).</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1442/indic._no_219_-_convenio_com_justica_itinerante.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1442/indic._no_219_-_convenio_com_justica_itinerante.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, que providencie juntamente ao Tribunal de Justiça do estado do Piauí seja firmado convênio no intuito de trazer os serviços da Justiça Itinerante para a cidade de Esperantina.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1452/indic._no_224_-_doacao_cestas_basicas_familias_carentes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1452/indic._no_224_-_doacao_cestas_basicas_familias_carentes.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que seja providenciada a doação de cestas básicas às famílias carentes de Esperantina que tem sofrido com a crise financeira provocada pela pandemia do coronavírus.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1515/indic._no_260_-_presenca_cons._tut._pedreira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1515/indic._no_260_-_presenca_cons._tut._pedreira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie meios para assegurar a presença de membros do Conselho Tutelar na região do bairro Pedreiras, para tomar as providências necessárias no sentido de coibir a presença de menores em situação de vulnerabilidade no local.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1537/indic._no_276_-_ajuda_financeira_apae_-_junior_rodrigues.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1537/indic._no_276_-_ajuda_financeira_apae_-_junior_rodrigues.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie junto ao setor competente da Administração, um estudo de viabilidade para assegurar ajuda financeira mensal para a Associação de Pais e Amigos dos Excepcionais (APAE) de Esperantina.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1539/indic._no_278_-_disrtib._absorventes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1539/indic._no_278_-_disrtib._absorventes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que envie a esta Câmara, após estudo de viabilidade, projeto de lei (modelo anexo) destinado ao fornecimento de absorventes higiênicos nas escolas públicas da rede municipal de Esperantina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -558,67 +558,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1244/indic._no_51_-_solic._carretas_fecomercio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1304/indic._no_106_-_convenio_prefeitura_-_clinicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1358/indic._no_150_-_epis_para_trabalhadores_lixao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1403/indic._no_189_-_equatorial_plano_equacionamento_de_taxas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1412/indic._no_198_-_criacao_unid._acolhimento_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1418/indic._no_204_-_consultorio_asesp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1424/indic._no_207_-_apoio_a_colonia_pescadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1442/indic._no_219_-_convenio_com_justica_itinerante.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1452/indic._no_224_-_doacao_cestas_basicas_familias_carentes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1515/indic._no_260_-_presenca_cons._tut._pedreira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1537/indic._no_276_-_ajuda_financeira_apae_-_junior_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1539/indic._no_278_-_disrtib._absorventes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1244/indic._no_51_-_solic._carretas_fecomercio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1304/indic._no_106_-_convenio_prefeitura_-_clinicas_particulares.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1358/indic._no_150_-_epis_para_trabalhadores_lixao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1403/indic._no_189_-_equatorial_plano_equacionamento_de_taxas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1412/indic._no_198_-_criacao_unid._acolhimento_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1418/indic._no_204_-_consultorio_asesp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1424/indic._no_207_-_apoio_a_colonia_pescadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1442/indic._no_219_-_convenio_com_justica_itinerante.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1452/indic._no_224_-_doacao_cestas_basicas_familias_carentes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1515/indic._no_260_-_presenca_cons._tut._pedreira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1537/indic._no_276_-_ajuda_financeira_apae_-_junior_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1539/indic._no_278_-_disrtib._absorventes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>