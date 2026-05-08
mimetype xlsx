--- v0 (2026-02-05)
+++ v1 (2026-05-08)
@@ -54,456 +54,456 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1193/indic._no_9_-_acad._ao_ar_livre_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1193/indic._no_9_-_acad._ao_ar_livre_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de academia ao ar livre na localidade Canto da Palmeira.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1194/indic._no_10_-_acad._ao_ar_livre_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1194/indic._no_10_-_acad._ao_ar_livre_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Deputado Federal Marcos Aurélio, que destine emenda parlamentar no orçamento da União para a construção de academia ao ar livre na_x000D_
 localidade Canto da Palmeira.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1197/indic._no_13_-_melhorias_campo_olho_dagua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1197/indic._no_13_-_melhorias_campo_olho_dagua.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado por esta Casa Legislativa esta indicação para Secretaria Municipal de Infraestrutura, assim como a Secretaria de Esportes, que seja providenciado a terraplanagem do campo de futebol da comunidade Olho D´Água dos Negros, mais precisamente o que fica localizado por trás da casa da Dona Maria Augusta.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1200/indic._no_15_-_providencias_combate_covid.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1200/indic._no_15_-_providencias_combate_covid.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Saúde do Estado do Piauí, para que seja dada a devida importância ao município de Esperantina, pela sua contribuição econômica ao Estado, pela sua localização geográfica e pela quantidade de habitantes, no sentido de envidar esforços para encaminhar um número maior de vacinas contra o CORONAVIRUS para que seja beneficiados todos os profissionais de saúde ativos e inativos, idosos, professores e demais profissionais que estão na linha de frente lidando com os mais diversos públicos.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1226/indic._no_37_-_casa_de_apoio_em_teresina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1226/indic._no_37_-_casa_de_apoio_em_teresina.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Saúde, para que seja contratada uma casa de apoio em Teresina para acolhimento de pacientes encaminhados pela_x000D_
 Secretaria de Saúde, assim como a disponibilização de um veículo do tipo Van para o transportes daqueles que necessitam de tratamento na capital.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1228/indic._no_39_-_complexo_esportivo_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1228/indic._no_39_-_complexo_esportivo_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Ministro da Cidadania, para que viabilize juntamente ao Poder Executivo municipal seja construído um complexo esportivo na cidade de_x000D_
 Esperantina, nos moldes de outros já idealizados e construídos pelo país.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1233/indic._no_44_-_coleta_de_lixo_b._amorim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1233/indic._no_44_-_coleta_de_lixo_b._amorim.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a coleta diária de lixo residencial na rua Olavo Rebelo, no bairro Batista de_x000D_
 Amorim, assim como providencie também que os veículos de coleta sejam dotados de aviso sonoro, que servirá para que os moradores percebam sua aproximação e tenham tempo hábil para depositar o lixo no local da coleta.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1273/indic._no_76_-_vacinacao_ao_pessoal_limp._publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1273/indic._no_76_-_vacinacao_ao_pessoal_limp._publica.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, que sejam tomadas as devidas providências, em caráter de urgência, para que os trabalhadores da limpeza_x000D_
 urbana em atividade no município de Esperantina sejam incluídos como grupo prioritário no recebimento das vacinas de combate à covid - 19.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1284/indic._no_87_-_limpeza_campo_futebol_n._esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1284/indic._no_87_-_limpeza_campo_futebol_n._esperanca.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura, a limpeza do campo de futebol do Bairro Nova Esperança e de seu entorno, que está se tornando um depósito de lixo a céu aberto, ameaçando a saúde dos residentes mais próximos.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1287/indic._no_90_-_compra_matriais_sec._saude.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1287/indic._no_90_-_compra_matriais_sec._saude.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, que proceda com estudos de viabilidade de compra de materiais para uso na secretaria, que trará consideráveis melhorias no atendimento das demandas por serviços de saúde no município</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>CASTRO, DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1321/indic._no_116_-_disponib._neurologista_hejh.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1321/indic._no_116_-_disponib._neurologista_hejh.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Saúde, solicitando empenho no sentido de providenciar a disponibilização de médico neurologista para prestar_x000D_
 atendimentos no Hospital Julio Hartman.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1323/indic._no_118_-_imunizacao_educacao_2.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1323/indic._no_118_-_imunizacao_educacao_2.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Saúde, o pedido para imunizar todos os profissionais da rede pública municipal e particular de Educação de Esperantina, assim_x000D_
 como os conselheiros tutelares.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>REGINA VALE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1333/indic._no_127_-_compra_ap._sonar_para_ubs.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1333/indic._no_127_-_compra_ap._sonar_para_ubs.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, solicitando sejam disponibilizados aparelhos Sonar portátil para todas as Unidades Básicas de Saúde – UBS_x000D_
 do município de Esperantina, para utilização nas consultas de pré-natal.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1354/indic._no_146_-_posto_de_saude_canto_da_velha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1354/indic._no_146_-_posto_de_saude_canto_da_velha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que juntamente ao setor competente da administração proceda com estudo de viabilidade para_x000D_
 implantação de Posto de Saúde no bairro Canto da Velha.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1367/indic._no_159_-_neuropediatra_para_hejh.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1367/indic._no_159_-_neuropediatra_para_hejh.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Saúde, solicitando empenho para contratação de médico Neuropediatra para realizar atendimentos no Hospital_x000D_
 Estadual Dr. Júlio Hartman e que este profissional também possa atender na Associação de Pais e Amigos dos Excepcionais – APAE de Esperantina.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1374/indic._no_165_-_pediatra_para_o_municipio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1374/indic._no_165_-_pediatra_para_o_municipio.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Saúde, solicitando empenho para contratação de médico pediatra com habilitação em cirurgias para realizar_x000D_
 atendimentos no Hospital Estadual Dr. Júlio Hartman.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1377/indic._no_168_-_geriatra_para_municipio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1377/indic._no_168_-_geriatra_para_municipio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, solicitando estudo de viabilidade para contratação de médico Geriatra para realizar atendimentos na rede municipal de saúde.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1378/indic._no_169_-_equip._ps_amargosa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1378/indic._no_169_-_equip._ps_amargosa.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, solicitando a disponibilização de equipamentos abaixo relacionados para o Posto de Saúde da localidade Amargosa, neste município._x000D_
  1 aparelho de sonar_x000D_
  1 maca_x000D_
  1 armário_x000D_
  1 bebedouro_x000D_
  1 aparelho ar condicionado_x000D_
  1 ventilador_x000D_
  1 computador</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1390/indic._no_181_-_prioridades_vacina_rep._comerciais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1390/indic._no_181_-_prioridades_vacina_rep._comerciais.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, que providencie a inclusão dos representantes comerciais do município como prioridade na vacinação contra a covid-19.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1402/indic._no_188_-_postos_de_coleta_exames_nos_bairros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1402/indic._no_188_-_postos_de_coleta_exames_nos_bairros.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, que providencie análise de viabilidade para a instalação de ponto de coleta de exames laboratoriais nos bairros para melhorar o monitoramento da saúde dos munícipes.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1416/indic._no_202_-_vacinacao_educadores_fisicos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1416/indic._no_202_-_vacinacao_educadores_fisicos.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Saúde do município, solicita a inclusão dos profissionais instrutores, que trabalham nas academias de musculação da cidade, como trabalhadores prioritários para o recebimento da imunização contra a COVID-19.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1417/indic._no_203_-_academias_de_saude_2.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1417/indic._no_203_-_academias_de_saude_2.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de academias de saúde no Bairro Cohebe e nas localidades Canto da Palmeira, Chapada da Limpeza e Olho D’água dos Negros, via Secretaria Estadual de Saúde.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL, JOÃO DE DEUS, ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1420/indic._no_206_-_vacinacao_alimentacao_2.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1420/indic._no_206_-_vacinacao_alimentacao_2.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Saúde do município, solicita a inclusão dos trabalhadores de supermercados, mercadinhos, panificadoras, frentistas, cabeleireiros e entregadores de água e gás como profissionais com prioridade na vacinação contra a COVID-19 em Esperantina.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1431/indic._no_213_-_antecipacao_da_vacinacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1431/indic._no_213_-_antecipacao_da_vacinacao.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado por esta Casa Legislativa, em caráter de urgência, via Secretaria de Saúde do município, a antecipação da aplicação da segunda dose da vacina contra a COVID-19 para os profissionais de educação, tanto do município quanto do estado, na cidade de Esperantina.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1551/indic._no_283_-_onibus_hemopi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1551/indic._no_283_-_onibus_hemopi.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Secretário de Estado da Saúde, que disponibilize a vinda da Unidade Móvel do Centro de Hematologia e Hemoterapia (Hemopi) para o município de Esperantina, visando incentivar a doação de sangue e medula óssea, por meio de campanha no município.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>INDICATIVO DE PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1212/ipl_no_1_-_apoio_ao_adote_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1212/ipl_no_1_-_apoio_ao_adote_esperantina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Controle de Zoonoses, Controle das populações de animais e do bem-estar animal do município de Esperantina e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o Executivo a antecipar feriados municipais durante a atual emergência de saúde pública de importância internacional decorrente do coronavírus.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1509/plo_no_34_-_trata_dist._absorventes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1509/plo_no_34_-_trata_dist._absorventes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de absorventes higiênicos nas escolas públicas da rede municipal de Esperantina e dá outras providências.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1240/req._no_1_-_inform._sobre_vacinacao_covid.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1240/req._no_1_-_inform._sobre_vacinacao_covid.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura informações sobre:_x000D_
 - relação com identificação de todas as pessoas vacinadas na campanha de vacinação contra a Covid-19;_x000D_
 - quais os critérios adotados pelo município de Esperantina com relação à ordem de prioridades para a vacinação contra a Covid-19;_x000D_
 - qual a quantidade de vacina fornecida para o município e quantidade que já foi utilizada até a data da resposta do presente requerimento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -813,67 +813,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1193/indic._no_9_-_acad._ao_ar_livre_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1194/indic._no_10_-_acad._ao_ar_livre_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1197/indic._no_13_-_melhorias_campo_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1200/indic._no_15_-_providencias_combate_covid.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1226/indic._no_37_-_casa_de_apoio_em_teresina.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1228/indic._no_39_-_complexo_esportivo_esperantina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1233/indic._no_44_-_coleta_de_lixo_b._amorim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1273/indic._no_76_-_vacinacao_ao_pessoal_limp._publica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1284/indic._no_87_-_limpeza_campo_futebol_n._esperanca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1287/indic._no_90_-_compra_matriais_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1321/indic._no_116_-_disponib._neurologista_hejh.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1323/indic._no_118_-_imunizacao_educacao_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1333/indic._no_127_-_compra_ap._sonar_para_ubs.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1354/indic._no_146_-_posto_de_saude_canto_da_velha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1367/indic._no_159_-_neuropediatra_para_hejh.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1374/indic._no_165_-_pediatra_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1377/indic._no_168_-_geriatra_para_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1378/indic._no_169_-_equip._ps_amargosa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1390/indic._no_181_-_prioridades_vacina_rep._comerciais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1402/indic._no_188_-_postos_de_coleta_exames_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1416/indic._no_202_-_vacinacao_educadores_fisicos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1417/indic._no_203_-_academias_de_saude_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1420/indic._no_206_-_vacinacao_alimentacao_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1431/indic._no_213_-_antecipacao_da_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1551/indic._no_283_-_onibus_hemopi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1212/ipl_no_1_-_apoio_ao_adote_esperantina.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1509/plo_no_34_-_trata_dist._absorventes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1240/req._no_1_-_inform._sobre_vacinacao_covid.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1193/indic._no_9_-_acad._ao_ar_livre_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1194/indic._no_10_-_acad._ao_ar_livre_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1197/indic._no_13_-_melhorias_campo_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1200/indic._no_15_-_providencias_combate_covid.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1226/indic._no_37_-_casa_de_apoio_em_teresina.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1228/indic._no_39_-_complexo_esportivo_esperantina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1233/indic._no_44_-_coleta_de_lixo_b._amorim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1273/indic._no_76_-_vacinacao_ao_pessoal_limp._publica.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1284/indic._no_87_-_limpeza_campo_futebol_n._esperanca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1287/indic._no_90_-_compra_matriais_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1321/indic._no_116_-_disponib._neurologista_hejh.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1323/indic._no_118_-_imunizacao_educacao_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1333/indic._no_127_-_compra_ap._sonar_para_ubs.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1354/indic._no_146_-_posto_de_saude_canto_da_velha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1367/indic._no_159_-_neuropediatra_para_hejh.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1374/indic._no_165_-_pediatra_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1377/indic._no_168_-_geriatra_para_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1378/indic._no_169_-_equip._ps_amargosa.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1390/indic._no_181_-_prioridades_vacina_rep._comerciais.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1402/indic._no_188_-_postos_de_coleta_exames_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1416/indic._no_202_-_vacinacao_educadores_fisicos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1417/indic._no_203_-_academias_de_saude_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1420/indic._no_206_-_vacinacao_alimentacao_2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1431/indic._no_213_-_antecipacao_da_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1551/indic._no_283_-_onibus_hemopi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1212/ipl_no_1_-_apoio_ao_adote_esperantina.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1509/plo_no_34_-_trata_dist._absorventes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1240/req._no_1_-_inform._sobre_vacinacao_covid.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>