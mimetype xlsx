--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -54,2209 +54,2209 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1202/indic._no_2_-_roco_ao_lado_cais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1202/indic._no_2_-_roco_ao_lado_cais.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize o roço da vegetação que margeia a avenida sobre o dique de contenção de_x000D_
 enchentes, com início na cabeceira da ponte e se estendendo até a rotatória na avenida Bernardo Bezerra.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1188/indic._no_4_-_canteiro_av._bernardo_bezerra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1188/indic._no_4_-_canteiro_av._bernardo_bezerra.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a construção do canteiro central da avenida Bernardo Bezerra, no trecho entre a rua Valdevino Pires até a Praça João Batista de Oliveira, na bifurcação entre a avenida e a ruas projetada 112.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1192/indic._no_8_-_reforma_estrada_barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1192/indic._no_8_-_reforma_estrada_barro.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada vicinal que interliga a localidade Furna da Onça até a localidade Barro, passando por Junco, Jatobá, Gameleira e Maribondo.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1195/indic._no_11_-_abasteci._agua_olho_dagua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1195/indic._no_11_-_abasteci._agua_olho_dagua.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado por esta casa legislativa em caráter de urgência, uma solicitação do Governo do Estado, via Secretaria de Estado da Agricultura Familiar, que disponibilize equipe técnica e equipamentos para conclusão do sistema de abastecimento de água dessa referida comunidade, uma vez que já foi iniciado o processo de convênio no ano de 2020, sendo que o poço já foi perfurado, faltando assim à sua conclusão a base com caixa de água e os canos para distribuição entre as residências._x000D_
 Que seja o mesmo oficio encaminhado à Secretaria de Infraestrutura do município, para que o Secretario faça gestão junto à prefeita para agilizar o processo._x000D_
 Solicito ainda que seja encaminhada cópia dos referidos ofícios, assim como os termos de recebimentos, à comunidade citada, para que tenha conhecimento do que aqui foi solicitado e por quem, assim como dos encaminhamentos que esta Augusta Casa faz em tempo hábil.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1196/indic._no_12_-_abasteci._agua_varzea_das_quedas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1196/indic._no_12_-_abasteci._agua_varzea_das_quedas.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado por esta Casa Legislativa em caráter de urgência, uma solicitação do Governo do Estado, via Secretaria de Estado da Agricultura Familiar, que disponibilize equipe técnica e equipamentos para conclusão do sistema de abastecimento de água dessa referida comunidade.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1203/indic._no_16_-_asfalto_km_7_a_bomfim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1203/indic._no_16_-_asfalto_km_7_a_bomfim.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, deputado estadual e presidente da Assembleia Legislativa do Estado, que envide esforços junto ao Governo do Estado_x000D_
 para viabilizar a pavimentação asfáltica da estrada que liga a localidade Km 7 ao Bom Fim, neste município.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1204/indic._no_17_-_asfalto_mundo_novo_chap._da_limpeza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1204/indic._no_17_-_asfalto_mundo_novo_chap._da_limpeza.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, deputado estadual e presidente da Assembleia Legislativa do Estado, que envide esforços junto ao Governo do Estado_x000D_
 para viabilizar a pavimentação asfáltica nas localidades Chapada da Limpeza e Mundo Novo, neste município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1205/indic._no_18_-_calcamento_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1205/indic._no_18_-_calcamento_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, deputado estadual e presidente da Assembleia Legislativa do Estado, que envide esforços junto ao Governo do Estado_x000D_
 para viabilizar a complementação de pavimentação poliédrica (calçamento) no povoado Lagoa Seca.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1206/indic._no_19_-_asfalto_e_calcamento_sitio_do_alegre.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1206/indic._no_19_-_asfalto_e_calcamento_sitio_do_alegre.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, deputado estadual pelo Piauí, que envide esforços junto ao Governo do Estado para viabilizar construção de calçamento e pavimentação asfáltica na localidade Sítio do Alegre, neste município.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1207/indic._no_20_-_calcamento_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1207/indic._no_20_-_calcamento_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, deputado estadual pelo Piauí, que envide esforços junto ao Governo do Estado para viabilizar construção de pavimentação poliédrica (calçamento) na localidade Malhada do Meio, neste município.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1209/indic._no_22_-_recuperacao_pi_211.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1209/indic._no_22_-_recuperacao_pi_211.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Sampaio Pereira Filho, deputado estadual e presidente da Assembleia Legislativa do Estado, que envide esforços junto ao Departamento de Estradas de Rodagem do Piauí – DER-PI para viabilizar a recuperação da PI 211 no trecho que liga a zona urbana de Esperantina ao Parque Ecológico Cachoeira do Urubu e ao município de Joaquim Pires.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1210/indic._no_23_-_recuperacao_pi_211.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1210/indic._no_23_-_recuperacao_pi_211.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Francisco Limma, deputado estadual pelo Estado do Piauí, que envide esforços junto ao Departamento de Estradas de Rodagem do Piauí – DER-PI para viabilizar a recuperação da PI 211 no trecho que liga a zona urbana de Esperantina ao Parque Ecológico Cachoeira do Urubu e ao município de Joaquim Pires.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1215/indic._no_26_-_chapada_da_limpeza_sariema_e_cantinho_da_saudade.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1215/indic._no_26_-_chapada_da_limpeza_sariema_e_cantinho_da_saudade.pdf</t>
   </si>
   <si>
     <t>Solicitação à Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para implantação de terraplanagem na estrada vicinal que liga as comunidades Chapada da Limpeza, Sariema e Cantinho da Saudade.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1219/indic._no_30_-_recuperacao_estrada_taboquinha_a_cajazeiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1219/indic._no_30_-_recuperacao_estrada_taboquinha_a_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes para que providencie com a urgência que o caso requer, a recuperação da estrada vicinal que interliga as localidades Taboquinha e Cajazeiras.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1220/indic._no_31_-_recuperacao_estrada_boi_velho_a_varios_locais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1220/indic._no_31_-_recuperacao_estrada_boi_velho_a_varios_locais.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie com a urgência que o caso requer, a recuperação das estradas vicinais das localidades abaixo descritas:_x000D_
 I. Boi Velho a Lagoa dos Macacos, passando por Zé Morais;_x000D_
 II. Boi Velho a Angelim;_x000D_
 III. Boi Velho a Picada Velha e desta prosseguindo até Buriti dos Britos;_x000D_
 IV. Boi Velho a Araçá, prosseguindo até o cemitério da Limpeza.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1221/indic._no_32_-_recuperacao_estrada_limpeza_a_tamboril.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1221/indic._no_32_-_recuperacao_estrada_limpeza_a_tamboril.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie com a urgência que o caso requer, a recuperação da estrada vicinal da localidade Limpeza até Tamboril, passando pelo Vieira.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1222/indic._no_33_-_recuperacao_estrada_buriti_a_malhada_de_pedra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1222/indic._no_33_-_recuperacao_estrada_buriti_a_malhada_de_pedra.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie com a urgência que o caso requer, a recuperação da estrada vicinal que interliga as localidades Buriti e Malhada de Pedra.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1223/indic._no_34_-_recuperacao_estrada_cantova_varias_local..pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1223/indic._no_34_-_recuperacao_estrada_cantova_varias_local..pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie com a urgência que o caso requer, a recuperação das estradas vicinais abaixo descritas:_x000D_
 I. Assentamento Canto até Chapada da Julia;_x000D_
 II. Assentamento Canto a Buriti, passando por cemitério Bom Jardim.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1224/indic._no_35_-_recuperacao_calcam._entrada_do_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1224/indic._no_35_-_recuperacao_calcam._entrada_do_alecrim.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie com a urgência que o caso requer, a recuperação do calçamento que dá acesso ao Residencial Alecrim e melhorias na iluminação pública no local.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1227/indic._no_38_-_caixa_dagua_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1227/indic._no_38_-_caixa_dagua_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Presidente da Fundação Nacional de Saúde - FUNASA, para que providencie a destinação de uma caixa d’água com capacidade para 50.000 l (cinquenta mil litros), para que seja instalada na localidade Malhada do Meio, neste município de Esperantina-PI, assim com seja procedida melhoria no sistema de abastecimento residencial.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1230/indic._no_41_-_aprofundamento_de_lagoa_na_l._caicara.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1230/indic._no_41_-_aprofundamento_de_lagoa_na_l._caicara.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de um pontilhão sobre córrego na localidade Cajui.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1231/indic._no_42_-_construcao_pontilhao_loc._cajui.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1231/indic._no_42_-_construcao_pontilhao_loc._cajui.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a ida de equipe técnica da secretaria para visita e estudo de viabilidade para aumentar a capacidade de armazenamento de água de uma lagoa na localidade Lagoa da Caiçara.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1232/indic._no_43_-_asfalto_loc._mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1232/indic._no_43_-_asfalto_loc._mocos.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, deputado estadual pelo Piauí, que envide esforços junto ao Governo do Estado para viabilizar a pavimentação asfáltica da rua principal da localidade Mocós.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1235/indic._no_46_-_limpeza_e_calcam._rua_bento_rego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1235/indic._no_46_-_limpeza_e_calcam._rua_bento_rego.pdf</t>
   </si>
   <si>
     <t>Â Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para limpeza e calçamento da rua Bento Rego, localizada no Bairro Rural.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1236/indic._no_47_-_ilum._pub._rua_deputado_abraao_gomes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1236/indic._no_47_-_ilum._pub._rua_deputado_abraao_gomes.pdf</t>
   </si>
   <si>
     <t>à Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para reposição das lâmpadas para manutenção da iluminação pública da Rua Deputado Abraão Gomes, localizada no Bairro Novo Milênio.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1237/indic._no_48_-_reforco_parce_acude_taboca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1237/indic._no_48_-_reforco_parce_acude_taboca.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize seja providenciado o reforço por alargamento da parede do açude da localidade Tabocas.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1238/indic._no_49_-_iluminacao_terraplanagem_residencial_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1238/indic._no_49_-_iluminacao_terraplanagem_residencial_alecrim.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado por esta Casa Legislativa, em caráter de urgência, via Secretaria de Infraestrutura, que disponibilize equipe técnica e equipamentos para vistoria, limpeza, terraplanagem e reposição imediata de iluminação pública nas quadras C, D, E, F, G, H, J, K e L, pertencentes ao Residencial Alecrim.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1239/indic._no_50_-_terraplanagem_ruas_bairro_novo_milenio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1239/indic._no_50_-_terraplanagem_ruas_bairro_novo_milenio.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para limpeza e terraplanagem da rua Projetada 3, rua Projetada 8 e rua Euclides Ferreira Fenelon, localizadas no Bairro Novo Milênio</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1245/indic._no_52_-_rotatoria_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1245/indic._no_52_-_rotatoria_alecrim.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que viabilize a construção de rotatória na PI 213, em frente à entrada do Residencial Alecrim.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1247/indic._no_54_-_recuperacao_estrada_olho_dagua_das_palmeiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1247/indic._no_54_-_recuperacao_estrada_olho_dagua_das_palmeiras.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada da localidade Olho D’água das Palmeiras até o local onde esta se une à estrada da Malhada do Meio.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1248/indic._no_55_-_recuperacao_estrada_km_a_bom_fim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1248/indic._no_55_-_recuperacao_estrada_km_a_bom_fim.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada da localidade Km 7, passando pelo lugar Pereiras e se estendendo até a ligação com a estrada do Bom Fim.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1250/indic._no_57_-_limpeza_chafariz_cristo_redentor.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1250/indic._no_57_-_limpeza_chafariz_cristo_redentor.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a limpeza nos arredores do chafariz do bairro Cristo Redentor, tomado pela vegetação.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1252/indic._no_59_-_vila_da_solidariedade.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1252/indic._no_59_-_vila_da_solidariedade.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para reposição das lâmpadas e para manutenção da iluminação pública nas seguintes ruas: Projetada 11 (Rua da Capela Nossa Sra. do Desterro), Projetadas 16, 17 e 20. Além disso, as ruas 17 e 20 também necessitam de calçamento, todas no Bairro Vila da Solidariedade.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1253/indic._no_60_-_iluminacao_bom_fim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1253/indic._no_60_-_iluminacao_bom_fim.pdf</t>
   </si>
   <si>
     <t>Â Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para reposição das lâmpadas para manutenção da iluminação pública na localidade Bonfim.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1256/indic._no_62_-_recuperacao_estrada_massape_a_liberato.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1256/indic._no_62_-_recuperacao_estrada_massape_a_liberato.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie com a urgência que o caso requer, a recuperação da estrada vicinal que faz ligação entre as localidades Massapê e Liberato.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1257/indic._no_63_-_calcamento_ruas_alzira_c._menezes_e_jose_c._de_sousa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1257/indic._no_63_-_calcamento_ruas_alzira_c._menezes_e_jose_c._de_sousa.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie a construção de calçamentos nas ruas Alzira Castro de Menezes e José Cardoso de Sousa, ambas no bairro Rural.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1261/indic._no_66_-_cemiterio_santa_teresinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1261/indic._no_66_-_cemiterio_santa_teresinha.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, a disponibilização de serviço de capina e limpeza do ambiente, além de equipe técnica e de equipamentos para a instalação de iluminação pública no interior do Cemitério Santa Teresinha, localizado no Bairro Novo Milênio.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1263/indic._no_68_-_recuperacao_boca_de_lobo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1263/indic._no_68_-_recuperacao_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, Solicitação de limpeza e consequente desobstrução da passagem de águas pluviais (Boca de Lobo) da Rua Landri Sales, esquina com a Rua Professora Maria de Jesus, nas proximidades do Ginásio Dídimo de Castro, localizado no Bairro Rural.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1264/indic._no_69_-_recuperacao_fazendinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1264/indic._no_69_-_recuperacao_fazendinha.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, a disponibilização de calçamento para a rua Rosa Ximenes (Projetada 16), Rua Marcela de Sena (Projetada 31), entre as quadras 3 e 4 da Projetada 35, entre as quadras 4 e 5 da Projetada 36, entre as quadras 5 e 6 da Projetada 37 e alguns metros da Projetada 38, todas localizadas no Bairro Fazendinha.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1269/indic._no_71_-_recuperacao_estrada_capim_grosso_-_capoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1269/indic._no_71_-_recuperacao_estrada_capim_grosso_-_capoes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal e ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providenciem a recuperação da estrada vicinal que_x000D_
 interliga a localidade do Capim Grosso a Capões, passando por Canto da Palmeira, Tinguis e outras localidades próximas.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1270/indic._no_72_-_recuperacao_estrada_junco_-_murici.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1270/indic._no_72_-_recuperacao_estrada_junco_-_murici.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que providencie com a urgência que o caso requer, a recuperação da estrada vicinal da localidade Junco, que sai no lugar Murici até a estrada que dá acesso ao Ciganinho.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1272/indic._no_75_-_recuperacao_malha_asfaltica_esperantina_-_j._pires_e_cahoeira_do_urubu.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1272/indic._no_75_-_recuperacao_malha_asfaltica_esperantina_-_j._pires_e_cahoeira_do_urubu.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que viabilize a recuperação da malha asfáltica do município de_x000D_
 Esperantina a Joaquim Pires (PI 211 e trecho da PI 213), assim como seja procedida a realização de operação tapa-buraco na PI que liga a zona urbana de Esperantina ao Parque Ecológico Cachoeira do Urubu.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1274/indic._no_77_-_instal._sist._bombeamento_e_encanacao_olho_dagua_dos_negros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1274/indic._no_77_-_instal._sist._bombeamento_e_encanacao_olho_dagua_dos_negros.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize com urgência a instalação do sistema de bombeamento e encanação de um poço tubular na comunidade quilombola Olho D’água dos Negros e a reforma do trecho de estrada de aproximadamente 1.000 metros, ambas na mesma comunidade.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1275/indic._no_78_-_recup._passagem_molhada_fortaleza_vii.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1275/indic._no_78_-_recup._passagem_molhada_fortaleza_vii.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize com urgência a recuperação de uma passagem molhada no assentamento_x000D_
 Fortaleza VII, na via que sai da BR 222 para a localidade Lagoa dos Macacos.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1276/indic._no_79_-_recup._ilum._publica_tabocas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1276/indic._no_79_-_recup._ilum._publica_tabocas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da iluminação pública das localidades Tabocas e Malhada do Meio, seja com a substituição de lâmpadas em alguns postes e outros ainda necessitam da instalação de braços (suportes) com lâmpadas.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1277/indic._no_80_-_recup._ilum._publica_nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1277/indic._no_80_-_recup._ilum._publica_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, o que providencie juntamente ao setor competente desta Secretaria que procedam com vistoria na iluminação pública dos bairros Nova Esperança e Mão Santa, pois se pode verificar que nestes bairros que as lâmpadas queimam constantemente, prejudicando a população em seus deslocamentos noturnos.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1278/indic._no_81_-_recup._ilum._publica_rua_manoel_franco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1278/indic._no_81_-_recup._ilum._publica_rua_manoel_franco.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a reposição de lâmpadas da Avenida Manoel Franco.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1281/indic._no_84_-_terrapanagem_travessa_na_rua_projetada_9.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1281/indic._no_84_-_terrapanagem_travessa_na_rua_projetada_9.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, solicita a limpeza e terraplanagem da via pública Rua Projetada 9, travessa da Rua Leocádio Pinheiro Brasil, próxima à Kolping, no Bairro Morro da Chapadinha.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1282/indic._no_85_-_terraplanagem_na_entrada_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1282/indic._no_85_-_terraplanagem_na_entrada_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, solicita a limpeza e terraplanagem na entrada do povoado Canto da Palmeira, na altura do estabelecimento comercial do Senhor João Losa, pois as vias se encontram intrafegáveis e ainda terraplanagem na localidade Desejado, passando em frente às residências dos Srs. Augusto, Reginaldo, Raimundo Manoel, Elizeu Quaresma até a casa de D. Rosa Quaresma.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1283/indic._no_86_-_subst._caixa_dagua_curralinhos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1283/indic._no_86_-_subst._caixa_dagua_curralinhos.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura, a melhoria do sistema de abastecimento de água da comunidade Curralinhos, através de reforma da base estrutural e da substituição do reservatório atual por uma caixa d’água de grande porte.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1290/indic._no_92_-_solic._pavim._asfaltica_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1290/indic._no_92_-_solic._pavim._asfaltica_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>aao Ilmo. Sr. Coordenador do Pro Piauí, que providencie a implantação de 21.000 m2 (vinte e um mil metros quadrados) de pavimentação asfáltica para a região da Lagoa Seca (Lagoa Seca, Vila São Bernardo e Mundo Novo).</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1291/indic._no_93_-_termino_pav._asfaltica_b._rural.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1291/indic._no_93_-_termino_pav._asfaltica_b._rural.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Coordenador do Pro Piauí, que providencie a continuidade e término do projeto de pavimentação asfáltica da zona urbana do município, mais precisamente do bairro Rural, já iniciado pelo governo do estado através do Departamento de Estradas de Rodagem - DER.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1292/indic._no_94_-_sist._abast._agua_olho_dagua_negros_varzea_das_quedas_e_km_7.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1292/indic._no_94_-_sist._abast._agua_olho_dagua_negros_varzea_das_quedas_e_km_7.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Coordenador do Pro Piauí, que providencie a implantação de 3 sistemas de abastecimento de água nas localidades Olho D’água dos Negros, Várzea das Quedas e Km 7.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1294/indic._no_96_-_galeria_palestina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1294/indic._no_96_-_galeria_palestina.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, solicitando a construção de uma galeria, que deve começar na Rua Projetada 48, Quadra 17, lote 11 e posterior_x000D_
 terraplanagem do entorno do loteamento Palestina.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1295/indic._no_97_-_recup._estrada_tapuio_-_limoeiro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1295/indic._no_97_-_recup._estrada_tapuio_-_limoeiro.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Deputado Estadual Themístocles de Sampaio Pereira Filho, que providencie disponibilização de Emenda Parlamentar para que seja recuperada a estrada vicinal iniciando no asfalto da localidade Tapuio, passando pelo Bar do Novo, onde há um desvio de 500 m que passa em frente a residência do Sr. Heleno e retorna a comunidade do Tapuio e se estende até a localidade Limoeiro.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO, CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1296/indic._no_98_-_recup._estrada_ciganinho_-_capote.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1296/indic._no_98_-_recup._estrada_ciganinho_-_capote.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Deputado Estadual Themístocles de Sampaio Pereira Filho, que providencie a disponibilização de Emenda Parlamentar ao município_x000D_
 de Esperantina, para que seja recuperada a estrada vicinal que inicia no cemitério do Ciganinho, iniciando próximo ao Clube do Professor e que se estende até o Capote, em frente à residência do Sr. José Bernardo.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1297/indic._no_99_-_recup._estrada_mundo_novo_-_capim_grosso.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1297/indic._no_99_-_recup._estrada_mundo_novo_-_capim_grosso.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Deputado Estadual Themístocles de Sampaio Pereira Filho,  que providencie a disponibilização de emenda parlamentar a este município para que seja recuperada a estrada vicinal que interliga as localidades Mundo Novo e Capim Grosso.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1298/indic._no_100_-_recup._estrada_da_n._esperanca_-_lagoa_da_caicara.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1298/indic._no_100_-_recup._estrada_da_n._esperanca_-_lagoa_da_caicara.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie a recuperação da estrada vicinal que sai do campo de futebol da Nova esperança, passando pelos Mocós e se estendendo até a Lagoa da Caiçara.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1299/indic._no_101_-_const._pc_com_academia_na_rotatoria_da_kolping.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1299/indic._no_101_-_const._pc_com_academia_na_rotatoria_da_kolping.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie seja construída praça com academia da saúde na rotatória da Rua Euclides Ferreira_x000D_
 Fenelon, em frente à Kolping.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>REGINA VALE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1300/indic._no_102_-_recup._estrada_malhada_de_pedra_-_buriti_dos_britos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1300/indic._no_102_-_recup._estrada_malhada_de_pedra_-_buriti_dos_britos.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie a recuperação da estrada vicinal entre as Localidades Malhada de Pedra, Engano e Buriti dos Britos.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1301/indic._no_103_-_recup._rua_projetada_108.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1301/indic._no_103_-_recup._rua_projetada_108.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie a recuperação da rua projetada 108, no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1302/indic._no_104_-_recup._estrada_angelim_-_chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1302/indic._no_104_-_recup._estrada_angelim_-_chapadinha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie a recuperação com empiçarramento da estrada vicinal que interliga as localidades Macacos e Poço do Boi.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1303/indic._no_105_-_calcamento_ruas_q._4_e_5_-_fazendinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1303/indic._no_105_-_calcamento_ruas_q._4_e_5_-_fazendinha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura, que providencie a pavimentação poliédrica (calçamento) das ruas das Quadras 4 e 5 do conjunto_x000D_
 Fazendinha.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1306/indic._no_108_-_emenda_ciro_conclusao_de_creches.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1306/indic._no_108_-_emenda_ciro_conclusao_de_creches.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Ciro Nogueira, Senador da República pelo Estado do Piauí, solicitando que envide esforços no sentido de destinar emendas parlamentares no valor de R$2.000.000,00 (dois milhões de reais) ao município de Esperantina, para conclusão das creches tipo – B, localizadas no bairro Bezerrão e Conjunto Bernardo Rego.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1310/indic._no_111_-_cumprimento_codigo_de_posturas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1310/indic._no_111_-_cumprimento_codigo_de_posturas.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, solicitando a construção de pavimentação poliédrica (calçamento) nas seguintes ruas do bairro Batista_x000D_
 de Amorim:_x000D_
 i. João Pinto Leite;_x000D_
 ii. Manoel Botelho_x000D_
 iii. Valdivino Pires.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1311/indic._no_113_-_urbanizacao_do_lago_da_pedreira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1311/indic._no_113_-_urbanizacao_do_lago_da_pedreira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, solicitando que envide esforços juntamente ao setor competente da administração para apresentação de projeto para_x000D_
 urbanização do lago da pedreira.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1312/indic._no_114_-_instalacao_de_bancos_no_cais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1312/indic._no_114_-_instalacao_de_bancos_no_cais.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, solicitando que envide esforços juntamente ao setor competente da administração para que sejam instalados bancos ao_x000D_
 longo do dique de contenção de enchentes (cais).</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1320/indic._no_115_-_recup._estrada_bebedouro_a_mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1320/indic._no_115_-_recup._estrada_bebedouro_a_mocos.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita, solicitando que determine à repartição competente de sua Administração a recuperação da estrada que interliga as_x000D_
 localidades Bebedouro a Mocós, neste município.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1325/indic._no_119_-_terraplanagem_km_7_prazeres_e_mirante_2.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1325/indic._no_119_-_terraplanagem_km_7_prazeres_e_mirante_2.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura, que as Localidades KM 7, Prazeres e Mirante sejam contempladas com a terraplanagem e o restabelecimento da iluminação pública.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1326/indic._no_120_-_reposicao_lamp._pedrinhas_i.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1326/indic._no_120_-_reposicao_lamp._pedrinhas_i.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura e Transportes, que o assentamento Pedrinhas I seja contemplado com a reposição de lâmpadas que compõem a iluminação pública.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1327/indic._no_121_-_rep._lampadas_carraspanha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1327/indic._no_121_-_rep._lampadas_carraspanha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando que seja efetuada a reposição de lâmpadas da rede de iluminação pública no_x000D_
 bairro Carraspanha.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1328/indic._no_122_-_rep._lampadas_loc._varzea_e_mangueira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1328/indic._no_122_-_rep._lampadas_loc._varzea_e_mangueira.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando que seja efetuada a reposição de lâmpadas da rede de iluminação pública nas localidades Várzea e Mangueira.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1329/indic._no_123_-_rep._lampadas_loc._cajazeiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1329/indic._no_123_-_rep._lampadas_loc._cajazeiras.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando que seja efetuada a reposição de lâmpadas e aumento de extensão da rede de iluminação pública da localidade Cajazeiras, para isso necessitando ser instalados novos braços de postes com lâmpadas.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1330/indic._no_124_-_calcamento_r._projetada_9_m._chap_norte.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1330/indic._no_124_-_calcamento_r._projetada_9_m._chap_norte.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando seja feita a pavimentação poliédrica (calçamento) da rua projetada 9, localizada entre as ruas Euclides Ferreira Fenelon e Leocádio Pinheiro Brasil, no bairro Morro da Chapadinha Norte.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1331/indic._no_125_-_calcamento_r._sao_jose.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1331/indic._no_125_-_calcamento_r._sao_jose.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando seja feita a pavimentação poliédrica (calçamento) da rua São José, localizada ao lado da antiga fábrica de cera da avenida Bernardo Bezerra.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1332/indic._no_126_-_abast._agua_tinguizal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1332/indic._no_126_-_abast._agua_tinguizal.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando seja instalado sistema de abastecimento residencial de água na localidade_x000D_
 Tinguizal.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1337/indic._no_129_-_estacionamento_ao_lado_cemit._s._j._batista.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1337/indic._no_129_-_estacionamento_ao_lado_cemit._s._j._batista.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, solicitando que providencie juntamente ao setor competente da administração seja implantado_x000D_
 estacionamento nas ruas Landri Sales e Coronel José Fortes, nos trechos localizados ao lado do cemitério São João Batista, no centro da cidade.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1352/indic._no_130_-_escoamento_agua_r._floriano_peixoto_com_juarez_tavora.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1352/indic._no_130_-_escoamento_agua_r._floriano_peixoto_com_juarez_tavora.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando que providencie para o bairro Nova Esperança a recuperação da pavimentação e construção de canaletas nos seguintes trechos:_x000D_
 I.	no cruzamento entre a rua Floriano Peixoto com avenida Juarez Távora e_x000D_
 II.	no cruzamento entre a rua Floriano Peixoto com a rua Professor João Paulo.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1338/indic._no_131_-_ilumin._pub._zona_rural.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1338/indic._no_131_-_ilumin._pub._zona_rural.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando que providencie a revisão do sistema de iluminação pública da zona rural de_x000D_
 Esperantina.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1339/indic._no_132_-_equatorial_poda_de_arvores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1339/indic._no_132_-_equatorial_poda_de_arvores.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que providencie a poda preventiva de árvores nas proximidades do_x000D_
 ginásio poliesportivo do bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1341/indic._no_134_-_const._rotatoria_av._manoel_franco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1341/indic._no_134_-_const._rotatoria_av._manoel_franco.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando que providencie a construção de rotatória no cruzamento da rua Francisco_x000D_
 Fortes com a avenida Manoel Franco.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1342/indic._no_135_-_duplicacao_pi_213.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1342/indic._no_135_-_duplicacao_pi_213.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que viabilize a duplicação da PI 213, no trecho que inicia na saída da cidade e se estende até o quebra-molas após o matadouro municipal.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1343/indic._no_136_-_recup._rua_inacio_nobrega.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1343/indic._no_136_-_recup._rua_inacio_nobrega.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da rua Inácio Nóbrega, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1348/indic._no_141_-_calcamento_rua_jose_s._campos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1348/indic._no_141_-_calcamento_rua_jose_s._campos.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize o término da construção do calçamento da rua José de Sousa Campos, no bairro Rural.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1349/indic._no_142_-_recup._chafariz_malhada_do_meio_e_tabocas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1349/indic._no_142_-_recup._chafariz_malhada_do_meio_e_tabocas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação do chafariz das localidades Malhada do Meio e Tabocas, pois no momento o estado de conservação dos equipamentos prejudica o acesso à água pela população.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1350/indic._no_143_-_pavimentacao_rua_jose_g._da_costa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1350/indic._no_143_-_pavimentacao_rua_jose_g._da_costa.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a inclusão da pavimentação poliédrica da rua José Gomes da Costa no plano de trabalho da secretaria. O trecho a ser pavimentado inicia no cruzamento com a rua Henrique José Rodrigues e finda próximo à Escola de Educação Social Dr. Chagas Rodrigues (Tia Erinelda).</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1351/indic._no_144_-_recup._chafariz_nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1351/indic._no_144_-_recup._chafariz_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação do chafariz do bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1353/indic._no_145_-_const._qubra_molas_e_faixa_pedestre_rua_cel._patriotino_lages.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1353/indic._no_145_-_const._qubra_molas_e_faixa_pedestre_rua_cel._patriotino_lages.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a construção de redutor de velocidades do tipo quebra-molas e pintura de faixa de pedestres na rua Coronel Patriotino Lages, em frente à sede da Associação de Pais e Amigos dos Excepcionais de Esperantina - APAE.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1355/indic._no_147_-_recup._estrada_furna_da_onca_a_malhada_de_pedra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1355/indic._no_147_-_recup._estrada_furna_da_onca_a_malhada_de_pedra.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que juntamente a sua equipe proceda com a recuperação da estrada vicinal da localidade Furna da Onça até a Malhada de Pedra.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1357/indic._no_149_-_recup._iluminacao_pub._rua_jeronimo_m._furtado.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1357/indic._no_149_-_recup._iluminacao_pub._rua_jeronimo_m._furtado.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie o envio da equipe de iluminação pública para proceder com a instalação de lâmpadas nos postes da rua Jerônimo do Monte Furtado, no bairro Morro da Chapadinha.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1360/indic._no_152_-_recup._estrada_tabuleirinho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1360/indic._no_152_-_recup._estrada_tabuleirinho.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que seja realizada a recuperação da estrada do Tabuleirinho até a Malhada do Meio.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1362/indic._no_154_-_cemit._ciganinho_iluminacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1362/indic._no_154_-_cemit._ciganinho_iluminacao.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura do município, solicitando a terraplanagem da via de acesso e a implementação da iluminação pública no cemitério Ciganinho Milagroso.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1363/indic._no_155_-_murici_terraplanagem_e_ilum._publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1363/indic._no_155_-_murici_terraplanagem_e_ilum._publica.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura do município solicitando a Terraplanagem e a manutenção da iluminação pública do povoado Murici.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1364/indic._no_156_-_tinguizal_iluminacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1364/indic._no_156_-_tinguizal_iluminacao.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Infraestrutura do município, a instalação da iluminação pública do povoado Tinguizal.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1365/indic._no_157_-_terraplanagem_cohebe.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1365/indic._no_157_-_terraplanagem_cohebe.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Infraestrutura do município, a Terraplanagem nas ruas Projetadas 1, 8 e ruas Francisco Barbosa e Raimundo Gomes de Sousa, todas no bairro Cohebe.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1368/indic._no_160_-_troca_caixa_de_agua_limoeiro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1368/indic._no_160_-_troca_caixa_de_agua_limoeiro.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura, solicitando que providencie a troca da caixa d’água da localidade Limoeiro e ainda que seja construída a base para a mesma, pois atualmente a caixa não atende à demanda da população.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1371/indic._no_162_-_calcamento_rua_maximo_medeiros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1371/indic._no_162_-_calcamento_rua_maximo_medeiros.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita do município de Esperantina, que providencie a conclusão das obras de calçamento da rua Máximo Medeiros Barros, no bairro Rural.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1372/indic._no_163_-_energia_solar_nos_chafarizes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1372/indic._no_163_-_energia_solar_nos_chafarizes.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita do município de Esperantina, que providencie juntamente ao setor competente da Administração a realização de estudos de viabilidade para a implantação de sistema de energia solar nos chafarizes da zona rural de Esperantina.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1373/indic._no_164_-_chafariz_mao_santa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1373/indic._no_164_-_chafariz_mao_santa.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura do município, solicita a limpeza da caixa d'água e a manutenção do chafariz do Conjunto Mão Santa.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1375/indic._no_166_-_reforma_pca._nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1375/indic._no_166_-_reforma_pca._nova_esperanca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, que providencie a reforma da praça Bernardo Gomes Pereira (Bernardo Vaqueiro), no bairro Nova Esperança e que seja realizada ainda a poda das árvores da praça.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1379/indic._no_170_-_recuperacao_estrada_picada_velha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1379/indic._no_170_-_recuperacao_estrada_picada_velha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando a recuperação da estrada da localidade Picada Velha, no trecho entre as_x000D_
 residências do Sr. José Afonso e de dona Modesta.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1382/indic._no_173_-_quebra_molas_nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1382/indic._no_173_-_quebra_molas_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Preifeita Municipal de Esperantina, que providencie juntamente ao setor competente da Administração sejam construídos quatro redutores de velocidade, tipo quebra-molas, na Rua Jerônimo do Monte Furtado, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1383/indic._no_174_-_calc._rua_do_banco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1383/indic._no_174_-_calc._rua_do_banco.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que providencie juntamente ao setor competente da Administração seja construída pavimentação poliédrica (calçamento) na rua Coronel José Fortes, em um trecho de três quarteirões antes do cruzamento com a rua Reginaldo Araújo Bezerra. No prolongamento da rua Cel. José Fortes, conhecida como “Rua do Banco” que seja construído continuado o calçamento em mais dois quarteirões.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1384/indic._no_175_-_estacionamento_jose_nogueira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1384/indic._no_175_-_estacionamento_jose_nogueira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que providencie juntamente ao Governo do Estado a concessão de área não edificada da Escola José_x000D_
 Nogueira de Aguiar, do lado da rua Prof. Joaquim Fernandes de Carvalho, para que seja implantado um estacionamento.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1386/indic._no_177_-_ampliacao_cemiterio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1386/indic._no_177_-_ampliacao_cemiterio.pdf</t>
   </si>
   <si>
     <t>A Exma. Sra. Prefeita Municipal de Esperantina-PI, que autorize a limpeza e ampliação do cemitério São João Batista, pela anexação de área pertencente ao município, localizada na rua Landri Sales, separada apenas pelo muro do cemitério, assim como disponibilize vigias para atuar no cemitério.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1387/indic._no_178_-_construcao_pca_e_academia_angelim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1387/indic._no_178_-_construcao_pca_e_academia_angelim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, que providencie a construção de uma praça com respectiva iluminação pública e academia ao ar livre na localidade Angelim, onde atualmente funciona um campo de futebol.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1389/indic._no_180_-_recup._calcamento.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1389/indic._no_180_-_recup._calcamento.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de pavimentação poliédrica (calçamento) na rua Elizabeth Chaves, após a residência do Sr. Domingos Bena, no Morro da Chapadinha Sul.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1396/indic._no_182_-_const._praca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1396/indic._no_182_-_const._praca.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Diretor-Presidente do Instituto de Desenvolvimento do Piauí - IDEPI, que viabilize a construção de uma “praça de lazer” na cidade de Esperantina-PI, que beneficiará os moradores do bairro Novo Milênio e outros do entorno.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1397/indic._no_183_-_calcada_chafariz_m._chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1397/indic._no_183_-_calcada_chafariz_m._chapadinha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de calçada em torno do chafariz do bairro Morro da Chapadinha.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1398/indic._no_184_-_retorno_av._chago_rebelo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1398/indic._no_184_-_retorno_av._chago_rebelo.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de um retorno da avenida Chagô Rebelo, que dê acesso ao bairro Canto da Velha.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1400/indic._no_186_-_iluminacao_av._manoel_franco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1400/indic._no_186_-_iluminacao_av._manoel_franco.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie o alargamento da pista e instalação de iluminação pública na Avenida Manoel Franco.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1401/indic._no_187_-_calcamento_proj._15_17_e_22_no_n._milenio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1401/indic._no_187_-_calcamento_proj._15_17_e_22_no_n._milenio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, que providencie a construção de calçamento nas ruas abaixo relacionadas, no bairro Novo Milênio._x000D_
 - Rua projetada 15;_x000D_
 - Rua projetada 17;_x000D_
 - Rua projetada 22;_x000D_
 - Rua projetada ao lado da oficina do Sr. Neto.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1405/indic._no_191_-_reform._estradas_vicinais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1405/indic._no_191_-_reform._estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a recuperação das estradas vicinais do município.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1407/indic._no_193_-_recup._de_vicinal_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1407/indic._no_193_-_recup._de_vicinal_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a recuperação da rua ao lado do comércio do Sr. Antônio Lázaro, na localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1408/indic._no_194_-_continuacao_calcamento_r._rdo._fernandes_da_silva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1408/indic._no_194_-_continuacao_calcamento_r._rdo._fernandes_da_silva.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize o término da construção de calçamento da rua Raimundo Fernandes da Silva até a confluência da mesma com a rua Francisco Fortes, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1409/indic._no_195_-_recup._cx._dagua_morro_da_chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1409/indic._no_195_-_recup._cx._dagua_morro_da_chapadinha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Genival Brito de Carvalho, Diretor-Presidente da Agespisa, que viabilize realização de estudo técnico com vistas a recuperar a estrutura da caixa de água do bairro Morro da Chapadinha, desativada desde o ano de 1983.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1410/indic._no_196_-_recup._estrada_batista_de_amorim_a_couro_de_porco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1410/indic._no_196_-_recup._estrada_batista_de_amorim_a_couro_de_porco.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada vicinal entre o bairro Batista de Amorim e a_x000D_
 localidade Couro de Porco.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1419/indic._no_205_-_iluminacao_bento_rego_e_praca_domingas_santana.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1419/indic._no_205_-_iluminacao_bento_rego_e_praca_domingas_santana.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura do município, a manutenção da iluminação pública da Rua Bento Rêgo, no Bairro Rural, assim como da Praça Domingos dos Santos Santana, no Conjunto Palestina.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL, ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1426/indic._no_208_-_pca._eventos_mundo_novo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1426/indic._no_208_-_pca._eventos_mundo_novo.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Coordenador do Pro Piauí, que seja implantada uma Praça de Eventos na Localidade Mundo Novo dos Amorins.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1427/indic._no_209_-_pca._eventos_vassouras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1427/indic._no_209_-_pca._eventos_vassouras.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Coordenador do Pro Piauí, que seja implantada uma Praça de Eventos na Localidade Vassouras</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1428/indic._no_210_-_quadra_areia_chap._limpeza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1428/indic._no_210_-_quadra_areia_chap._limpeza.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Coordenador do Pro Piauí, que seja implantada uma Quadra de areia na localidade Chapada da Limpeza, neste município.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1429/indic._no_211_-_energia_no_campo_de_fut._canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1429/indic._no_211_-_energia_no_campo_de_fut._canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Coordenador do Pro Piauí, que seja implantado o projeto de iluminação do campo de futebol da Localidade Canto da Palmeira, neste município.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1430/indic._no_212_-_lombada_coronel_silvestre_lopes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1430/indic._no_212_-_lombada_coronel_silvestre_lopes.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado por esta Casa Legislativa, em caráter de urgência, via Secretaria de Infraestrutura, a instalação de uma lombada na Rua Coronel Silvestre Lopes, Nº2655, travessa com a Rua José de Sousa Campos.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1432/indic._no_214_-_cobertura_ponto_mototaxistas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1432/indic._no_214_-_cobertura_ponto_mototaxistas.pdf</t>
   </si>
   <si>
     <t>à Excelentíssima Senhora Prefeita Municipal, que determine à repartição competente de sua Administração seja providenciada a instalação de cobertura em ponto exclusivo para estacionamento de moto-taxistas no mercado público municipal.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1433/indic._no_215_-_alargamento_pontilhao_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1433/indic._no_215_-_alargamento_pontilhao_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Senhor Secretário Municipal de Infraestrutura, que seja providenciada reconstrução de pontilhão na localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1434/indic._no_216_-_abastc._agua_loc._barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1434/indic._no_216_-_abastc._agua_loc._barro.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Senhor Secretário Municipal de Infraestrutura, que seja providenciada a instalação de nova caixa de água de maior capacidade e ampliação do sistema de abastecimento de água da localidade Barro, para atender atual demanda.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1441/indic._no_218_-_recup._estrada_olho_dagua_-_cipo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1441/indic._no_218_-_recup._estrada_olho_dagua_-_cipo.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que providencie a recuperação da estrada vicinal que interliga as localidades Olho D’água dos Negros ao Cipó.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1443/indic._no_220_-_pc._eventos_boa_v._dos_cariocas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1443/indic._no_220_-_pc._eventos_boa_v._dos_cariocas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Coordenador do Pro Piauí, que seja implantada uma Praça de Eventos na localidade Boa Vista dos Cariocas, neste município.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1444/indic._no_221_-_asfaltamento_estrada_ate_canto_da_plameira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1444/indic._no_221_-_asfaltamento_estrada_ate_canto_da_plameira.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que seja providenciada a pavimentação asfáltica ligando a PI 213 à localidade Canto da Palmeira, neste município.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1448/indic._no_223_-_asfaltamento_tinguis_a_calumbis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1448/indic._no_223_-_asfaltamento_tinguis_a_calumbis.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que seja providenciada  terraplanagem de estrada vicinal, iniciando na localidade Tinguis, passando por Capões e se estendendo até Calumbis, neste município. Ainda na mesma via, entre as localidades Capões e Calumbis há necessidade de instalação de 6 (seis) manilhas para escoamento das águas de um riacho.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1455/indic._no_227_-_asfalto_rua_ant._dos_santos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1455/indic._no_227_-_asfalto_rua_ant._dos_santos.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina, que providencie o asfaltamento da rua Antônio dos Santos, com início na Avenida Juarez Távora e término na avenida Morro da Chapadinha.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1456/indic._no_228_-_quebra_molas_jacare_da_vermelha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1456/indic._no_228_-_quebra_molas_jacare_da_vermelha.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Prefeita de Esperantina, que providencie por meio do setor competente da Administração, sejam construídos 2 (dois) quebra-molas na vicinal em frente à escola da localidade Jacaré da Vermelha, neste município.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1457/indic._no_229_-_reforma_pista_de_pouso.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1457/indic._no_229_-_reforma_pista_de_pouso.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Ciro Nogueira, Ministro-Chefe da Casa Civil, que envide esforços no sentido de destinar recursos do orçamento da União para a reforma e_x000D_
 ampliação da pista de pouso de Esperantina.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1474/indic._no_236_-_calcamento_r._elizabeth_chaves.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1474/indic._no_236_-_calcamento_r._elizabeth_chaves.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina – PI, com cópia ao Ilmo. Sr. Secretário Municipal de infraestrutura e Transportes, que seja providenciada a pavimentação poliédrica (calçamento) da rua Elizabeth Chaves, no trecho compreendido entre as rua Maria Oliveira Amorim e avenida Manoel Franco.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1475/indic._no_237_-_abastecimento_agua_capoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1475/indic._no_237_-_abastecimento_agua_capoes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina – PI, com cópia ao Ilmo. Sr. Secretário Municipal de infraestrutura e Transportes, que sejam procedidos estudos de viabilidade para implantação de sistema de abastecimento de água na localidade Capões.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1477/indic._no_239_-_equipe_inspecao_chafarizes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1477/indic._no_239_-_equipe_inspecao_chafarizes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina – PI, que providencie juntamente ao setor competente da Administração, seja formada equipe para inspeção de chafarizes das zonas urbana e rural para correção de problemas de funcionamento.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1478/indic._no_240_-_inspecao_rede_eletrica_de_iluminacao_publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1478/indic._no_240_-_inspecao_rede_eletrica_de_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de infraestrutura e Transportes, que providencie a disponibilização de equipe para inspeção da rede de iluminação pública, no período noturno, para que eventuais pontos escuros observados nas ruas sejam corrigidos em tempo hábil.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1481/indic._no_242_-_mudanca_horario_coleta_lixo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1481/indic._no_242_-_mudanca_horario_coleta_lixo.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente da Administração seja alterado o horário da coleta de lixo na sede do município para o período noturno.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1482/indic._no_243_-_poco_para_loc._poco_de_pedra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1482/indic._no_243_-_poco_para_loc._poco_de_pedra.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente da Administração, seja perfurado poço no lugar Poço de Pedra, em Buriti dos Britos e que seja instalado sistema residencial de abastecimento de água.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1483/indic._no_244_-_sobre_iluminacao_publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1483/indic._no_244_-_sobre_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina – PI com cópia ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que por ocasião da reposição de lâmpadas da rede de iluminação pública nos locais onde são requisitados estes serviços, que seja feita a verificação nos postes da área de entorno e não apenas no local solicitado.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1484/indic._no_245_-_quebra-molas_alame.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1484/indic._no_245_-_quebra-molas_alame.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando que providencie a construção de redutor de velocidades tipo quebra-molas na estrada da localidade Alame, em frente à residência do radialista Caruzzo.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1490/indic._no_249_-_iluminacao_av._bernardo_bezerra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1490/indic._no_249_-_iluminacao_av._bernardo_bezerra.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a iluminação do canteiro central da Avenida Bernardo Bezerra, com início na rotatória do cais e se estendendo até a praça João Batista de Oliveira.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1491/indic._no_250_-_recup._estrada_vicinal_km7_a_minador.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1491/indic._no_250_-_recup._estrada_vicinal_km7_a_minador.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada vicinal que inicia na localidade Km7 (próximo à residência do Sr. Sinval), passando por Mirante, Prazeres e Bananal e finalizando na localidade Minadouro.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1492/indic._no_251_-_recup._estrada_canto_palmeira_a_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1492/indic._no_251_-_recup._estrada_canto_palmeira_a_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada vicinal que interliga as localidades Canto da_x000D_
 Palmeira a Malhada do Meio, passando pelo lugar Buraco do Cão.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1496/indic._no_255_-_const._praca_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1496/indic._no_255_-_const._praca_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que juntamente à equipe responsável da Administração realize estudo de viabilidade para a construção de uma praça e instalação de Academia ao Ar Livre na localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1497/indic._no_256_-_const._quebra_molas_mundo_novo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1497/indic._no_256_-_const._quebra_molas_mundo_novo.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de 2 (dois) quebra-molas em frente à residência do Sr. Chico Zacarias, na localidade Mundo Novo dos Amorins.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1498/indic._no_257_-_const._calcamento_r._hnerique_jose_rodrigues.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1498/indic._no_257_-_const._calcamento_r._hnerique_jose_rodrigues.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que seja construído calçamento na rua Henrique José Rodrigues, localizada entre as ruas Elizabeth_x000D_
 Chaves e 25 de junho, no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1499/indic._no_258_-_const._calcamento_bomfim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1499/indic._no_258_-_const._calcamento_bomfim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, indica a construção de calçamento na rua principal da localidade Bomfim, zona rural deste município.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1517/indic._no_262_-_contin._da_av._juarez_tavora.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1517/indic._no_262_-_contin._da_av._juarez_tavora.pdf</t>
   </si>
   <si>
     <t>À exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie sejam realizadas as obras de continuação da avenida Juarez Távora.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1518/indic._no_263_-_novo_dp_para_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1518/indic._no_263_-_novo_dp_para_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Senhor Secretário de Estado da Segurança Pública, que seja providenciada a instalação de uma sede para a DELEGACIA REGIONAL DE POLÍCIA para atender as demandas da cidade e demais que fazem parte do Território dos Cocais, que abrange mais de 10 municípios do entorno.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1519/indic._no_264_-_ilumnacao_pub._vila_do_carmo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1519/indic._no_264_-_ilumnacao_pub._vila_do_carmo.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente da Administração seja feita a instalação de iluminação pública da Vila do Carmo, próximo à localidade Mocós.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1520/indic._no_265_-_quebra_molas_av._juarez_tavora.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1520/indic._no_265_-_quebra_molas_av._juarez_tavora.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a construção de 2 (dois) redutores de velocidade, do tipo quebra-molas, na Avenida Juarez Távora, um em frente à residência do Sr. Geraldo Bié e outro em frente à residência do Sr. Faustino.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1521/indic._no_266_-_amp._sist._abast._agua_b._rego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1521/indic._no_266_-_amp._sist._abast._agua_b._rego.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado à AGESPISA, através desta Casa em regime de urgência um ofício colocando a situação deste bairro e que, seja providenciado a ampliação do sistema de abastecimento de água para atender essas famílias.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1522/indic._no_267_-_quebra_molas_vicinal_pereiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1522/indic._no_267_-_quebra_molas_vicinal_pereiras.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize a construção de 2 (dois) redutores de velocidade, do tipo quebra-molas, na vicinal que serve ao lugar Pereiras e chega até a localidade Capões.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1526/indic._no_268_-_limpeza_rua_n._esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1526/indic._no_268_-_limpeza_rua_n._esperanca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, ouvido o Plenário, que viabilize juntamente ao setor competente da Administração seja procedida a limpeza das seguintes ruas do bairro Nova Esperança:_x000D_
 - Rua Domingos Moreira_x000D_
 - Rua Inácio Nóbrega_x000D_
 - Rua José Gomes da Costa.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1527/indic._no_269_-_aquisicao_de_carro_pipa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1527/indic._no_269_-_aquisicao_de_carro_pipa.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Marcos Aurélio Sampaio, deputado federal pelo estado do Piauí, que providencie recursos por meio de emendas parlamentares para a aquisição de carro pipa para o município de Esperantina - PI.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1528/indic._no_270_-_ilum._cemit._sta._teresinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1528/indic._no_270_-_ilum._cemit._sta._teresinha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que determine ao setor competente de sua administração seja providenciada a iluminação do cemitério Santa Terezinha, no bairro Novo Milênio.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1529/indic._no_271_-_ilum._cemit._canto_da_palmeira_e_terraplanagem.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1529/indic._no_271_-_ilum._cemit._canto_da_palmeira_e_terraplanagem.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que determine ao setor competente de sua administração seja providenciada a terraplanagem da estrada que dá acesso ao cemitério da localidade Canto da Palmeira, assim com seja providenciada a iluminação do cemitério.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1530/indic._no_272_-_calcamento_para_l._seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1530/indic._no_272_-_calcamento_para_l._seca.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Merlong Solano Nogueira, deputado federal pelo estado do Piauí, que providencie recursos por meio de emendas parlamentares para a construção de 5.000m2 (cinco mil metros quadrados) de calçamento para o povoado Lagoa Seca, neste município.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1534/indic._no_273_-_iluminacao_anel_viario_ate_pi-213.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1534/indic._no_273_-_iluminacao_anel_viario_ate_pi-213.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal de Esperantina-PI, que providencie a iluminação do Anel Viário, iniciando na Avenida Bernardo Bezerra, e se estendendo até a PI-214.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1535/indic._no_274_-_manutencao_esgoto_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1535/indic._no_274_-_manutencao_esgoto_alecrim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal de Esperantina-PI, que providencie, juntamente a equipe responsável da Administração, a manutenção periódica da rede de esgoto do Residencial Alecrim.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1536/indic._no_275_-_construcao_de_centro_artesanal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1536/indic._no_275_-_construcao_de_centro_artesanal.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal de Esperantina-PI, que providencie juntamente a equipe responsável da Administração, que sejam realizados estudos de viabilidade para construção de Centro Artesanal ao lado da Praça Noeme Lages, para os artesãos esperantinenses.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1540/indic._no_279_-_recup._vicinal_cajazeiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1540/indic._no_279_-_recup._vicinal_cajazeiras.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Senhor Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada vicinal que liga a cidade de_x000D_
 Esperantina até a localidade Cajazeiras, neste município.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1548/indic._no_280_-_calcamento_zona_rural_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1548/indic._no_280_-_calcamento_zona_rural_-_ruberson.pdf</t>
   </si>
   <si>
     <t>À exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie a realização de obras de calçamento nos seguintes locais: rua principal da localidade Jacaré da Vermelha; rua principal da localidade Patis; e rua principal da localidade Prazeres.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1549/indic._no_281_-_calcamento_rua_dep._abraao_gomes_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1549/indic._no_281_-_calcamento_rua_dep._abraao_gomes_-_ruberson.pdf</t>
   </si>
   <si>
     <t>À exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie a realização de obras de calçamento na Rua deputado Abraão Gomes, na altura da Quadra 2 – Casa 10.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1550/indic._no_282_-_bancos_no_cais_-_roberto_denis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1550/indic._no_282_-_bancos_no_cais_-_roberto_denis.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente da Administração, que sejam instalados bancos na_x000D_
 rotatória ao redor da imagem de N. S. da Boa Esperança, no cais do rio Longá.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1554/indic._no_286_-_tabuleirinho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1554/indic._no_286_-_tabuleirinho.pdf</t>
   </si>
   <si>
     <t>Ao Executivo municipal, via Secretaria de Infraestrutura, requer uma equipe de limpeza, implantação de piçarra e terraplanagem para a via de acesso à comunidade Tabuleirinho.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1555/indic._no_287_-_terra_preta.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1555/indic._no_287_-_terra_preta.pdf</t>
   </si>
   <si>
     <t>Ao executivo municipal, via Secretaria de Infraestrutura, requer uma equipe de limpeza, implantação de piçarra e terraplanagem para a via de acesso ao Assentamento Terra Preta.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1556/indic._no_288_-_fortaleza_ii.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1556/indic._no_288_-_fortaleza_ii.pdf</t>
   </si>
   <si>
     <t>Ao executivo municipal, via Secretaria de Infraestrutura, o requerimento de uma equipe de limpeza, implantação de piçarra e terraplanagem para a via de acesso à comunidade Fortaleza II.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1560/indic._no_290_-_acostamento_cachoeira_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1560/indic._no_290_-_acostamento_cachoeira_-_ruberson.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que realize o alargamento do acostamento da PI-211, no percurso da saída de Esperantina até a rotatória de entrada para a Cachoeira do Urubu.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1561/indic._no_291_-_retirada_de_entulho_pedreira_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1561/indic._no_291_-_retirada_de_entulho_pedreira_-_ruberson.pdf</t>
   </si>
   <si>
     <t>o Secretário Municipal de Turismo e Meio Ambiente que providencie a retirada de entulhos da lagoa do bairro Pedreira.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1562/indic._no_292_-_ciclovia_anel_viario_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1562/indic._no_292_-_ciclovia_anel_viario_-_ruberson.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que realize a construção de ciclovia em todo o percurso do Anel Viário de Esperantina.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1563/indic._no_293_-_rep._lampadas_patis_2.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1563/indic._no_293_-_rep._lampadas_patis_2.pdf</t>
   </si>
   <si>
     <t>À Exma. Senhora Prefeita Municipal de Esperantina, solicitando que seja efetuada a reposição das lâmpadas da rede de iluminação pública da localidade Patis, zona rural de Esperantina.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2563,67 +2563,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1202/indic._no_2_-_roco_ao_lado_cais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1188/indic._no_4_-_canteiro_av._bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1192/indic._no_8_-_reforma_estrada_barro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1195/indic._no_11_-_abasteci._agua_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1196/indic._no_12_-_abasteci._agua_varzea_das_quedas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1203/indic._no_16_-_asfalto_km_7_a_bomfim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1204/indic._no_17_-_asfalto_mundo_novo_chap._da_limpeza.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1205/indic._no_18_-_calcamento_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1206/indic._no_19_-_asfalto_e_calcamento_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1207/indic._no_20_-_calcamento_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1209/indic._no_22_-_recuperacao_pi_211.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1210/indic._no_23_-_recuperacao_pi_211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1215/indic._no_26_-_chapada_da_limpeza_sariema_e_cantinho_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1219/indic._no_30_-_recuperacao_estrada_taboquinha_a_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1220/indic._no_31_-_recuperacao_estrada_boi_velho_a_varios_locais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1221/indic._no_32_-_recuperacao_estrada_limpeza_a_tamboril.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1222/indic._no_33_-_recuperacao_estrada_buriti_a_malhada_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1223/indic._no_34_-_recuperacao_estrada_cantova_varias_local..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1224/indic._no_35_-_recuperacao_calcam._entrada_do_alecrim.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1227/indic._no_38_-_caixa_dagua_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1230/indic._no_41_-_aprofundamento_de_lagoa_na_l._caicara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1231/indic._no_42_-_construcao_pontilhao_loc._cajui.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1232/indic._no_43_-_asfalto_loc._mocos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1235/indic._no_46_-_limpeza_e_calcam._rua_bento_rego.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1236/indic._no_47_-_ilum._pub._rua_deputado_abraao_gomes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1237/indic._no_48_-_reforco_parce_acude_taboca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1238/indic._no_49_-_iluminacao_terraplanagem_residencial_alecrim.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1239/indic._no_50_-_terraplanagem_ruas_bairro_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1245/indic._no_52_-_rotatoria_alecrim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1247/indic._no_54_-_recuperacao_estrada_olho_dagua_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1248/indic._no_55_-_recuperacao_estrada_km_a_bom_fim.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1250/indic._no_57_-_limpeza_chafariz_cristo_redentor.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1252/indic._no_59_-_vila_da_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1253/indic._no_60_-_iluminacao_bom_fim.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1256/indic._no_62_-_recuperacao_estrada_massape_a_liberato.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1257/indic._no_63_-_calcamento_ruas_alzira_c._menezes_e_jose_c._de_sousa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1261/indic._no_66_-_cemiterio_santa_teresinha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1263/indic._no_68_-_recuperacao_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1264/indic._no_69_-_recuperacao_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1269/indic._no_71_-_recuperacao_estrada_capim_grosso_-_capoes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1270/indic._no_72_-_recuperacao_estrada_junco_-_murici.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1272/indic._no_75_-_recuperacao_malha_asfaltica_esperantina_-_j._pires_e_cahoeira_do_urubu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1274/indic._no_77_-_instal._sist._bombeamento_e_encanacao_olho_dagua_dos_negros.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1275/indic._no_78_-_recup._passagem_molhada_fortaleza_vii.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1276/indic._no_79_-_recup._ilum._publica_tabocas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1277/indic._no_80_-_recup._ilum._publica_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1278/indic._no_81_-_recup._ilum._publica_rua_manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1281/indic._no_84_-_terrapanagem_travessa_na_rua_projetada_9.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1282/indic._no_85_-_terraplanagem_na_entrada_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1283/indic._no_86_-_subst._caixa_dagua_curralinhos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1290/indic._no_92_-_solic._pavim._asfaltica_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1291/indic._no_93_-_termino_pav._asfaltica_b._rural.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1292/indic._no_94_-_sist._abast._agua_olho_dagua_negros_varzea_das_quedas_e_km_7.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1294/indic._no_96_-_galeria_palestina.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1295/indic._no_97_-_recup._estrada_tapuio_-_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1296/indic._no_98_-_recup._estrada_ciganinho_-_capote.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1297/indic._no_99_-_recup._estrada_mundo_novo_-_capim_grosso.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1298/indic._no_100_-_recup._estrada_da_n._esperanca_-_lagoa_da_caicara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1299/indic._no_101_-_const._pc_com_academia_na_rotatoria_da_kolping.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1300/indic._no_102_-_recup._estrada_malhada_de_pedra_-_buriti_dos_britos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1301/indic._no_103_-_recup._rua_projetada_108.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1302/indic._no_104_-_recup._estrada_angelim_-_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1303/indic._no_105_-_calcamento_ruas_q._4_e_5_-_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1306/indic._no_108_-_emenda_ciro_conclusao_de_creches.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1310/indic._no_111_-_cumprimento_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1311/indic._no_113_-_urbanizacao_do_lago_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1312/indic._no_114_-_instalacao_de_bancos_no_cais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1320/indic._no_115_-_recup._estrada_bebedouro_a_mocos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1325/indic._no_119_-_terraplanagem_km_7_prazeres_e_mirante_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1326/indic._no_120_-_reposicao_lamp._pedrinhas_i.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1327/indic._no_121_-_rep._lampadas_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1328/indic._no_122_-_rep._lampadas_loc._varzea_e_mangueira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1329/indic._no_123_-_rep._lampadas_loc._cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1330/indic._no_124_-_calcamento_r._projetada_9_m._chap_norte.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1331/indic._no_125_-_calcamento_r._sao_jose.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1332/indic._no_126_-_abast._agua_tinguizal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1337/indic._no_129_-_estacionamento_ao_lado_cemit._s._j._batista.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1352/indic._no_130_-_escoamento_agua_r._floriano_peixoto_com_juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1338/indic._no_131_-_ilumin._pub._zona_rural.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1339/indic._no_132_-_equatorial_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1341/indic._no_134_-_const._rotatoria_av._manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1342/indic._no_135_-_duplicacao_pi_213.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1343/indic._no_136_-_recup._rua_inacio_nobrega.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1348/indic._no_141_-_calcamento_rua_jose_s._campos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1349/indic._no_142_-_recup._chafariz_malhada_do_meio_e_tabocas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1350/indic._no_143_-_pavimentacao_rua_jose_g._da_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1351/indic._no_144_-_recup._chafariz_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1353/indic._no_145_-_const._qubra_molas_e_faixa_pedestre_rua_cel._patriotino_lages.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1355/indic._no_147_-_recup._estrada_furna_da_onca_a_malhada_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1357/indic._no_149_-_recup._iluminacao_pub._rua_jeronimo_m._furtado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1360/indic._no_152_-_recup._estrada_tabuleirinho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1362/indic._no_154_-_cemit._ciganinho_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1363/indic._no_155_-_murici_terraplanagem_e_ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1364/indic._no_156_-_tinguizal_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1365/indic._no_157_-_terraplanagem_cohebe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1368/indic._no_160_-_troca_caixa_de_agua_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1371/indic._no_162_-_calcamento_rua_maximo_medeiros.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1372/indic._no_163_-_energia_solar_nos_chafarizes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1373/indic._no_164_-_chafariz_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1375/indic._no_166_-_reforma_pca._nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1379/indic._no_170_-_recuperacao_estrada_picada_velha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1382/indic._no_173_-_quebra_molas_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1383/indic._no_174_-_calc._rua_do_banco.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1384/indic._no_175_-_estacionamento_jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1386/indic._no_177_-_ampliacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1387/indic._no_178_-_construcao_pca_e_academia_angelim.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1389/indic._no_180_-_recup._calcamento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1396/indic._no_182_-_const._praca.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1397/indic._no_183_-_calcada_chafariz_m._chapadinha.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1398/indic._no_184_-_retorno_av._chago_rebelo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1400/indic._no_186_-_iluminacao_av._manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1401/indic._no_187_-_calcamento_proj._15_17_e_22_no_n._milenio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1405/indic._no_191_-_reform._estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1407/indic._no_193_-_recup._de_vicinal_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1408/indic._no_194_-_continuacao_calcamento_r._rdo._fernandes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1409/indic._no_195_-_recup._cx._dagua_morro_da_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1410/indic._no_196_-_recup._estrada_batista_de_amorim_a_couro_de_porco.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1419/indic._no_205_-_iluminacao_bento_rego_e_praca_domingas_santana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1426/indic._no_208_-_pca._eventos_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1427/indic._no_209_-_pca._eventos_vassouras.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1428/indic._no_210_-_quadra_areia_chap._limpeza.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1429/indic._no_211_-_energia_no_campo_de_fut._canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1430/indic._no_212_-_lombada_coronel_silvestre_lopes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1432/indic._no_214_-_cobertura_ponto_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1433/indic._no_215_-_alargamento_pontilhao_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1434/indic._no_216_-_abastc._agua_loc._barro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1441/indic._no_218_-_recup._estrada_olho_dagua_-_cipo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1443/indic._no_220_-_pc._eventos_boa_v._dos_cariocas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1444/indic._no_221_-_asfaltamento_estrada_ate_canto_da_plameira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1448/indic._no_223_-_asfaltamento_tinguis_a_calumbis.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1455/indic._no_227_-_asfalto_rua_ant._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1456/indic._no_228_-_quebra_molas_jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1457/indic._no_229_-_reforma_pista_de_pouso.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1474/indic._no_236_-_calcamento_r._elizabeth_chaves.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1475/indic._no_237_-_abastecimento_agua_capoes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1477/indic._no_239_-_equipe_inspecao_chafarizes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1478/indic._no_240_-_inspecao_rede_eletrica_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1481/indic._no_242_-_mudanca_horario_coleta_lixo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1482/indic._no_243_-_poco_para_loc._poco_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1483/indic._no_244_-_sobre_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1484/indic._no_245_-_quebra-molas_alame.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1490/indic._no_249_-_iluminacao_av._bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1491/indic._no_250_-_recup._estrada_vicinal_km7_a_minador.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1492/indic._no_251_-_recup._estrada_canto_palmeira_a_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1496/indic._no_255_-_const._praca_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1497/indic._no_256_-_const._quebra_molas_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1498/indic._no_257_-_const._calcamento_r._hnerique_jose_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1499/indic._no_258_-_const._calcamento_bomfim.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1517/indic._no_262_-_contin._da_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1518/indic._no_263_-_novo_dp_para_esperantina.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1519/indic._no_264_-_ilumnacao_pub._vila_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1520/indic._no_265_-_quebra_molas_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1521/indic._no_266_-_amp._sist._abast._agua_b._rego.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1522/indic._no_267_-_quebra_molas_vicinal_pereiras.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1526/indic._no_268_-_limpeza_rua_n._esperanca.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1527/indic._no_269_-_aquisicao_de_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1528/indic._no_270_-_ilum._cemit._sta._teresinha.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1529/indic._no_271_-_ilum._cemit._canto_da_palmeira_e_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1530/indic._no_272_-_calcamento_para_l._seca.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1534/indic._no_273_-_iluminacao_anel_viario_ate_pi-213.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1535/indic._no_274_-_manutencao_esgoto_alecrim.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1536/indic._no_275_-_construcao_de_centro_artesanal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1540/indic._no_279_-_recup._vicinal_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1548/indic._no_280_-_calcamento_zona_rural_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1549/indic._no_281_-_calcamento_rua_dep._abraao_gomes_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1550/indic._no_282_-_bancos_no_cais_-_roberto_denis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1554/indic._no_286_-_tabuleirinho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1555/indic._no_287_-_terra_preta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1556/indic._no_288_-_fortaleza_ii.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1560/indic._no_290_-_acostamento_cachoeira_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1561/indic._no_291_-_retirada_de_entulho_pedreira_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1562/indic._no_292_-_ciclovia_anel_viario_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1563/indic._no_293_-_rep._lampadas_patis_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1202/indic._no_2_-_roco_ao_lado_cais.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1188/indic._no_4_-_canteiro_av._bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1192/indic._no_8_-_reforma_estrada_barro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1195/indic._no_11_-_abasteci._agua_olho_dagua.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1196/indic._no_12_-_abasteci._agua_varzea_das_quedas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1203/indic._no_16_-_asfalto_km_7_a_bomfim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1204/indic._no_17_-_asfalto_mundo_novo_chap._da_limpeza.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1205/indic._no_18_-_calcamento_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1206/indic._no_19_-_asfalto_e_calcamento_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1207/indic._no_20_-_calcamento_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1209/indic._no_22_-_recuperacao_pi_211.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1210/indic._no_23_-_recuperacao_pi_211.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1215/indic._no_26_-_chapada_da_limpeza_sariema_e_cantinho_da_saudade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1219/indic._no_30_-_recuperacao_estrada_taboquinha_a_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1220/indic._no_31_-_recuperacao_estrada_boi_velho_a_varios_locais.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1221/indic._no_32_-_recuperacao_estrada_limpeza_a_tamboril.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1222/indic._no_33_-_recuperacao_estrada_buriti_a_malhada_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1223/indic._no_34_-_recuperacao_estrada_cantova_varias_local..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1224/indic._no_35_-_recuperacao_calcam._entrada_do_alecrim.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1227/indic._no_38_-_caixa_dagua_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1230/indic._no_41_-_aprofundamento_de_lagoa_na_l._caicara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1231/indic._no_42_-_construcao_pontilhao_loc._cajui.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1232/indic._no_43_-_asfalto_loc._mocos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1235/indic._no_46_-_limpeza_e_calcam._rua_bento_rego.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1236/indic._no_47_-_ilum._pub._rua_deputado_abraao_gomes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1237/indic._no_48_-_reforco_parce_acude_taboca.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1238/indic._no_49_-_iluminacao_terraplanagem_residencial_alecrim.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1239/indic._no_50_-_terraplanagem_ruas_bairro_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1245/indic._no_52_-_rotatoria_alecrim.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1247/indic._no_54_-_recuperacao_estrada_olho_dagua_das_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1248/indic._no_55_-_recuperacao_estrada_km_a_bom_fim.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1250/indic._no_57_-_limpeza_chafariz_cristo_redentor.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1252/indic._no_59_-_vila_da_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1253/indic._no_60_-_iluminacao_bom_fim.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1256/indic._no_62_-_recuperacao_estrada_massape_a_liberato.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1257/indic._no_63_-_calcamento_ruas_alzira_c._menezes_e_jose_c._de_sousa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1261/indic._no_66_-_cemiterio_santa_teresinha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1263/indic._no_68_-_recuperacao_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1264/indic._no_69_-_recuperacao_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1269/indic._no_71_-_recuperacao_estrada_capim_grosso_-_capoes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1270/indic._no_72_-_recuperacao_estrada_junco_-_murici.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1272/indic._no_75_-_recuperacao_malha_asfaltica_esperantina_-_j._pires_e_cahoeira_do_urubu.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1274/indic._no_77_-_instal._sist._bombeamento_e_encanacao_olho_dagua_dos_negros.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1275/indic._no_78_-_recup._passagem_molhada_fortaleza_vii.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1276/indic._no_79_-_recup._ilum._publica_tabocas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1277/indic._no_80_-_recup._ilum._publica_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1278/indic._no_81_-_recup._ilum._publica_rua_manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1281/indic._no_84_-_terrapanagem_travessa_na_rua_projetada_9.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1282/indic._no_85_-_terraplanagem_na_entrada_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1283/indic._no_86_-_subst._caixa_dagua_curralinhos.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1290/indic._no_92_-_solic._pavim._asfaltica_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1291/indic._no_93_-_termino_pav._asfaltica_b._rural.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1292/indic._no_94_-_sist._abast._agua_olho_dagua_negros_varzea_das_quedas_e_km_7.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1294/indic._no_96_-_galeria_palestina.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1295/indic._no_97_-_recup._estrada_tapuio_-_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1296/indic._no_98_-_recup._estrada_ciganinho_-_capote.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1297/indic._no_99_-_recup._estrada_mundo_novo_-_capim_grosso.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1298/indic._no_100_-_recup._estrada_da_n._esperanca_-_lagoa_da_caicara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1299/indic._no_101_-_const._pc_com_academia_na_rotatoria_da_kolping.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1300/indic._no_102_-_recup._estrada_malhada_de_pedra_-_buriti_dos_britos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1301/indic._no_103_-_recup._rua_projetada_108.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1302/indic._no_104_-_recup._estrada_angelim_-_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1303/indic._no_105_-_calcamento_ruas_q._4_e_5_-_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1306/indic._no_108_-_emenda_ciro_conclusao_de_creches.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1310/indic._no_111_-_cumprimento_codigo_de_posturas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1311/indic._no_113_-_urbanizacao_do_lago_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1312/indic._no_114_-_instalacao_de_bancos_no_cais.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1320/indic._no_115_-_recup._estrada_bebedouro_a_mocos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1325/indic._no_119_-_terraplanagem_km_7_prazeres_e_mirante_2.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1326/indic._no_120_-_reposicao_lamp._pedrinhas_i.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1327/indic._no_121_-_rep._lampadas_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1328/indic._no_122_-_rep._lampadas_loc._varzea_e_mangueira.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1329/indic._no_123_-_rep._lampadas_loc._cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1330/indic._no_124_-_calcamento_r._projetada_9_m._chap_norte.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1331/indic._no_125_-_calcamento_r._sao_jose.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1332/indic._no_126_-_abast._agua_tinguizal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1337/indic._no_129_-_estacionamento_ao_lado_cemit._s._j._batista.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1352/indic._no_130_-_escoamento_agua_r._floriano_peixoto_com_juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1338/indic._no_131_-_ilumin._pub._zona_rural.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1339/indic._no_132_-_equatorial_poda_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1341/indic._no_134_-_const._rotatoria_av._manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1342/indic._no_135_-_duplicacao_pi_213.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1343/indic._no_136_-_recup._rua_inacio_nobrega.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1348/indic._no_141_-_calcamento_rua_jose_s._campos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1349/indic._no_142_-_recup._chafariz_malhada_do_meio_e_tabocas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1350/indic._no_143_-_pavimentacao_rua_jose_g._da_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1351/indic._no_144_-_recup._chafariz_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1353/indic._no_145_-_const._qubra_molas_e_faixa_pedestre_rua_cel._patriotino_lages.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1355/indic._no_147_-_recup._estrada_furna_da_onca_a_malhada_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1357/indic._no_149_-_recup._iluminacao_pub._rua_jeronimo_m._furtado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1360/indic._no_152_-_recup._estrada_tabuleirinho.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1362/indic._no_154_-_cemit._ciganinho_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1363/indic._no_155_-_murici_terraplanagem_e_ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1364/indic._no_156_-_tinguizal_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1365/indic._no_157_-_terraplanagem_cohebe.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1368/indic._no_160_-_troca_caixa_de_agua_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1371/indic._no_162_-_calcamento_rua_maximo_medeiros.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1372/indic._no_163_-_energia_solar_nos_chafarizes.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1373/indic._no_164_-_chafariz_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1375/indic._no_166_-_reforma_pca._nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1379/indic._no_170_-_recuperacao_estrada_picada_velha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1382/indic._no_173_-_quebra_molas_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1383/indic._no_174_-_calc._rua_do_banco.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1384/indic._no_175_-_estacionamento_jose_nogueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1386/indic._no_177_-_ampliacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1387/indic._no_178_-_construcao_pca_e_academia_angelim.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1389/indic._no_180_-_recup._calcamento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1396/indic._no_182_-_const._praca.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1397/indic._no_183_-_calcada_chafariz_m._chapadinha.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1398/indic._no_184_-_retorno_av._chago_rebelo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1400/indic._no_186_-_iluminacao_av._manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1401/indic._no_187_-_calcamento_proj._15_17_e_22_no_n._milenio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1405/indic._no_191_-_reform._estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1407/indic._no_193_-_recup._de_vicinal_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1408/indic._no_194_-_continuacao_calcamento_r._rdo._fernandes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1409/indic._no_195_-_recup._cx._dagua_morro_da_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1410/indic._no_196_-_recup._estrada_batista_de_amorim_a_couro_de_porco.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1419/indic._no_205_-_iluminacao_bento_rego_e_praca_domingas_santana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1426/indic._no_208_-_pca._eventos_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1427/indic._no_209_-_pca._eventos_vassouras.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1428/indic._no_210_-_quadra_areia_chap._limpeza.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1429/indic._no_211_-_energia_no_campo_de_fut._canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1430/indic._no_212_-_lombada_coronel_silvestre_lopes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1432/indic._no_214_-_cobertura_ponto_mototaxistas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1433/indic._no_215_-_alargamento_pontilhao_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1434/indic._no_216_-_abastc._agua_loc._barro.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1441/indic._no_218_-_recup._estrada_olho_dagua_-_cipo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1443/indic._no_220_-_pc._eventos_boa_v._dos_cariocas.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1444/indic._no_221_-_asfaltamento_estrada_ate_canto_da_plameira.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1448/indic._no_223_-_asfaltamento_tinguis_a_calumbis.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1455/indic._no_227_-_asfalto_rua_ant._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1456/indic._no_228_-_quebra_molas_jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1457/indic._no_229_-_reforma_pista_de_pouso.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1474/indic._no_236_-_calcamento_r._elizabeth_chaves.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1475/indic._no_237_-_abastecimento_agua_capoes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1477/indic._no_239_-_equipe_inspecao_chafarizes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1478/indic._no_240_-_inspecao_rede_eletrica_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1481/indic._no_242_-_mudanca_horario_coleta_lixo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1482/indic._no_243_-_poco_para_loc._poco_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1483/indic._no_244_-_sobre_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1484/indic._no_245_-_quebra-molas_alame.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1490/indic._no_249_-_iluminacao_av._bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1491/indic._no_250_-_recup._estrada_vicinal_km7_a_minador.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1492/indic._no_251_-_recup._estrada_canto_palmeira_a_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1496/indic._no_255_-_const._praca_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1497/indic._no_256_-_const._quebra_molas_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1498/indic._no_257_-_const._calcamento_r._hnerique_jose_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1499/indic._no_258_-_const._calcamento_bomfim.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1517/indic._no_262_-_contin._da_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1518/indic._no_263_-_novo_dp_para_esperantina.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1519/indic._no_264_-_ilumnacao_pub._vila_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1520/indic._no_265_-_quebra_molas_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1521/indic._no_266_-_amp._sist._abast._agua_b._rego.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1522/indic._no_267_-_quebra_molas_vicinal_pereiras.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1526/indic._no_268_-_limpeza_rua_n._esperanca.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1527/indic._no_269_-_aquisicao_de_carro_pipa.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1528/indic._no_270_-_ilum._cemit._sta._teresinha.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1529/indic._no_271_-_ilum._cemit._canto_da_palmeira_e_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1530/indic._no_272_-_calcamento_para_l._seca.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1534/indic._no_273_-_iluminacao_anel_viario_ate_pi-213.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1535/indic._no_274_-_manutencao_esgoto_alecrim.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1536/indic._no_275_-_construcao_de_centro_artesanal.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1540/indic._no_279_-_recup._vicinal_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1548/indic._no_280_-_calcamento_zona_rural_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1549/indic._no_281_-_calcamento_rua_dep._abraao_gomes_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1550/indic._no_282_-_bancos_no_cais_-_roberto_denis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1554/indic._no_286_-_tabuleirinho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1555/indic._no_287_-_terra_preta.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1556/indic._no_288_-_fortaleza_ii.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1560/indic._no_290_-_acostamento_cachoeira_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1561/indic._no_291_-_retirada_de_entulho_pedreira_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1562/indic._no_292_-_ciclovia_anel_viario_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1563/indic._no_293_-_rep._lampadas_patis_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>