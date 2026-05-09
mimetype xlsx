--- v0 (2026-02-18)
+++ v1 (2026-05-09)
@@ -54,819 +54,819 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1208/indic._no_21_-_ampliacao_serv._coleta_de_lixo_z._rural.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1208/indic._no_21_-_ampliacao_serv._coleta_de_lixo_z._rural.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a ampliação da rota do veiculo que realiza coleta de lixo na zona rural_x000D_
 semanalmente, para que sejam incluídas as localidades abaixo relacionadas:_x000D_
 - Rota 1 - Vila Palmeira, Jacaré da Vermelha, Vila Amorim e Vila Bom Jesus._x000D_
 - Rota 2 - Canto da Palmeira, Lagoa da Caiçara e Mocós</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1211/indic._no_24_-_letreiro_entrada_da_cidade.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1211/indic._no_24_-_letreiro_entrada_da_cidade.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que juntamente à equipe da Secretaria Municipal de Turismo e Meio Ambiente, procedam com estudos para a criação_x000D_
 de letreiro na entrada da cidade, na área do cais, com a inscrição “Amo Esperantina”.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1214/indic._no_25_-_cemiterio_carraspanha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1214/indic._no_25_-_cemiterio_carraspanha.pdf</t>
   </si>
   <si>
     <t>solicitação à Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para limpeza do cemitério da Carraspanha e restauração de parte do muro daquele local.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1217/indic._no_28_-_mocambo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1217/indic._no_28_-_mocambo.pdf</t>
   </si>
   <si>
     <t>Solicitação à Secretaria Municipal de Infraestrutura, que disponibilize equipe técnica e equipamentos para conclusão do sistema de abastecimento de água na Comunidade Mocambo.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1225/indic._no_36_-_cx._postal_comunitaria.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1225/indic._no_36_-_cx._postal_comunitaria.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Gerente da Agência dos Correios em Esperantina, para que providencie a instalação de uma caixa postal comunitária na Escola Municipal Cleonice Borges Pereira, localizada no Residencial Alecrim.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>CASTRO, BEBÉ VITÓRIA, JOÃO DE DEUS, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, ROBERTO DENIS, RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1260/indic._no_65_-_desapropriacao_terreno.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1260/indic._no_65_-_desapropriacao_terreno.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie juntamente à Procuradoria Geral do Município a realização de estudo de viabilidade para desapropriação de área a ser destinada a construção de equipamento público comunitário, visando o bem comum aos cidadãos esperantinenses.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1262/indic._no_67_-_quadra_11_bernardo_rego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1262/indic._no_67_-_quadra_11_bernardo_rego.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, a limpeza, terraplanagem e manutenção da iluminação pública (substituição de lâmpadas) da Quadra 11 (Quadra da Defesa Civil), localizada no Bairro Bernardo Rêgo.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1267/indic._no_070_-_pede_mocao_de_condolencias.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1267/indic._no_070_-_pede_mocao_de_condolencias.pdf</t>
   </si>
   <si>
     <t>Indica seja expedida MOÇÃO DE CONDOLÊNCIAS aos familiares do Sr. GUSTAVO CHAVES LAGES REBELO, que veio a óbito na data de hoje, 19 de março de 2021.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1271/indic._no_74_-_sala_do_empreendedor.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1271/indic._no_74_-_sala_do_empreendedor.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a criação de uma Sala do Empreendedor, na Secretaria Municipal de Desenvolvimento Agrário,_x000D_
 Empreendedorismo e Trabalho.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1279/indic._no_82_-_equatorial_maior_presteza_no_atendimento.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1279/indic._no_82_-_equatorial_maior_presteza_no_atendimento.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que providencie maior celeridade no atendimento às demandas da_x000D_
 população, tendo em vista o alto número de reclamações quanto à demora na resolução destes problemas.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1280/indic._no_83_-_consrtucao_de_ubs_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1280/indic._no_83_-_consrtucao_de_ubs_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde de Esperantina - PI, que providencie a implantação/construção de uma Unidade Básica de Saúde – UBS na_x000D_
 localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1285/indic._no_88_-_inst._banheiros_quimicos_pc._cemiterio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1285/indic._no_88_-_inst._banheiros_quimicos_pc._cemiterio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie juntamente ao setor responsável da administração, sejam instalados banheiros químicos na praça Rejane_x000D_
 Castelo Branco, em frente à agência do Banco do Brasil.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1286/indic._no_89_-_balanca_digital_no_matadouro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1286/indic._no_89_-_balanca_digital_no_matadouro.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie juntamente ao setor responsável da administração, seja instalada balança digital no matadouro público de Esperantina, para efetuar a pesagem dos animais.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1288/indic._no_91_-_limpeza_cemiterios.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1288/indic._no_91_-_limpeza_cemiterios.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a limpeza dos cemitérios das zonas urbana e rural, com vistas a melhorar os acessos aos visitantes no feriado do dia das mães.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1305/indic._no_107_-_tomografo_para_hejh.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1305/indic._no_107_-_tomografo_para_hejh.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Saúde, solicitando empenho junto ao Governo do Estado no sentido de providenciar aparelho de tomografia_x000D_
 computadorizada para o Hospital Estadual Julio Hartman, para atender a demanda do município de Esperantina e região.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1307/indic._no_109_-_compra_respiradores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1307/indic._no_109_-_compra_respiradores.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Saúde, solicitando empenho junto ao Governo do Estado no sentido de providenciar a disponibilização de 5 (cinco)_x000D_
 respiradores para o Hospital Estadual Julio Hartman, para atender a demanda do município de Esperantina e região.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1308/indic._no_110_-_ativacao_setor_neonatal_hejh.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1308/indic._no_110_-_ativacao_setor_neonatal_hejh.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Saúde, solicitando empenho no sentido de providenciar o efetivo funcionamento do setor de Neonatal do Hospital_x000D_
 Estadual Julio Hartman, para atender a demanda do município de Esperantina e região.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1340/indic._no_133_-_ornamentacao_rotatorias.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1340/indic._no_133_-_ornamentacao_rotatorias.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, solicitando que providencie juntamente ao setor competente da administração uma intervenção_x000D_
 paisagística para ornamentação das rotatórias existentes na saída para São João do Arraial e na avenida Bernardo Bezerra.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1345/indic._no_138_-_clube_do_comerciario_em_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1345/indic._no_138_-_clube_do_comerciario_em_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Presidente da Federação do Comércio de Bens, Serviços e Turismo do Piauí - Fecomércio, ouvido o Plenário, que providencie estudos de viabilidade para construção de um clube dos comerciários e unidade no Serviço Nacional de Aprendizagem Comercial - SENAC em Esperantina.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1346/indic._no_139_-_estacionamento_da_camara.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1346/indic._no_139_-_estacionamento_da_camara.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora da Câmara, que providencie a organização e delimitação do estacionamento desta Casa Legislativa, para melhor utilização do espaço.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1347/indic._no_140_-_construcao_de_campo_de_futebol_baixa_fria.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1347/indic._no_140_-_construcao_de_campo_de_futebol_baixa_fria.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Esporte, Cultura e Lazer, que providencie juntamente com sua equipe estudos de viabilidade para construção de campo de futebol society na localidade Baixa Fria.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1356/indic._no_148_-_ao_incra_terreno_para_escola.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1356/indic._no_148_-_ao_incra_terreno_para_escola.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Superintendente Regional do Instituto Nacional da Reforma Agrária – INCRA no estado do Piauí, que viabilize a doação de terreno medindo 50 x 50m para a construção de escola do ensino médio e com quadra no assentamento Lagoa dos Macacos.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1361/indic._no_153_-_igreja_dm_lombada_e_faixa_pedestres.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1361/indic._no_153_-_igreja_dm_lombada_e_faixa_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura a instalação de uma lombada e uma faixa de pedestres na Rua 13 de Maio, em frente à Igreja de Deus Misericordioso.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>REGINA VALE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1366/indic._no_158_-_manutencao_do_lixao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1366/indic._no_158_-_manutencao_do_lixao.pdf</t>
   </si>
   <si>
     <t>Aos Ilmos. Srs. Secretário Municipal de Infraestrutura e Transportes e Secretário Municipal de Turismo e Meio Ambiente, que providenciem juntamente às equipes competentes de suas respectivas secretarias sejam realizados serviços de organização no lixão do município, visando a redução dos riscos de incêndios.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1376/indic._no_167_-_acadmia_saude_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1376/indic._no_167_-_acadmia_saude_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina-PI, que providencie a instalação de uma Academia da Saúde no povoado Lagoa Seca.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1380/indic._no_171_-_equipamentos_futebol.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1380/indic._no_171_-_equipamentos_futebol.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Esporte, Cultura e Lazer, solicitando seja providenciada a instalação de iluminação e traves para os campos de_x000D_
 futebol das zonas urbana e rural de Esperantina.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1385/indic._no_176_-_portao_no_ginasio_da_uejna.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1385/indic._no_176_-_portao_no_ginasio_da_uejna.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Estadual da Educação, oque autorize a instalação de portão de acesso ao ginásio poliesportivo da Unidade Escolar José Nogueira de Aguiar, voltado para a rua Landri Sales, para melhorar o acesso durante atividades realizadas.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1399/indic._no_185_-_construcao_chafariz_fortaleza_i.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1399/indic._no_185_-_construcao_chafariz_fortaleza_i.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie seja construído um chafariz com sistema de abastecimento domiciliar na localidade Fortaleza I.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1404/indic._no_190_-_perito_inss_em_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1404/indic._no_190_-_perito_inss_em_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Gerente Executivo do INSS no Estado do Piauí, que viabilize a disponibilização de perito médico para a agência INSS de Esperantina, uma vez_x000D_
 por mês.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1406/indic._no_192_-_area_de_preserv._ambiental_lagoa_da_pedreira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1406/indic._no_192_-_area_de_preserv._ambiental_lagoa_da_pedreira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, que viabilize juntamente à equipe competente da Administração, que sejam realizados estudos de_x000D_
 viabilidade para tornar a lagoa do bairro Pedreira como área de preservação ambiental.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1414/indic._no_200_-_programa_hortas_urbanas_e_rurais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1414/indic._no_200_-_programa_hortas_urbanas_e_rurais.pdf</t>
   </si>
   <si>
     <t>À Prefeita Municipal, sugerindo-lhe Estudos no sentido de apresentar um projeto de lei que vise implantar e regulamentar o aproveitamento de espaços_x000D_
 denominados bens dominiais pertencentes a municipalidade e transformá-los em áreas produtivas, através da implantação do “Programa Hortas Urbanas e Rurais”, onde poderia dentro das normas legais, oferecer opções de alimentação para a rede pública de ensino.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1415/indic._no_201_-_criacao_conselho_direitos_lgbt.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1415/indic._no_201_-_criacao_conselho_direitos_lgbt.pdf</t>
   </si>
   <si>
     <t>À Senhora Prefeita Municipal sugerindo-lhe a criação do Conselho Municipal de Defesa dos Direitos da População LGBT. O conselho estará inserido na_x000D_
 estrutura da Secretaria Municipal de Assistência Social (SEMAS), que será um órgão propositivo, consultivo, normativo, deliberativo e fiscalizador.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1447/indic._no_222_-_criacao_vale_alimentacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1447/indic._no_222_-_criacao_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que seja encaminhado a esta Casa um Projeto de Lei criando benefício do Vale Alimentação para servidores municipais em regime de plantão, seja 12x36h ou 24x72h.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1461/indic._no_233_-_limpeza_e_terraplanagem_r._fca._vieira_coelho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1461/indic._no_233_-_limpeza_e_terraplanagem_r._fca._vieira_coelho.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura, solicitação de uma equipe de limpeza e terraplanagem para a Rua Francisca Vieira Coelho, localizada no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1489/indic._no_248_-_manutencao_parquinhos_publicos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1489/indic._no_248_-_manutencao_parquinhos_publicos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente da Administração, sejam providenciadas as seguintes ações:_x000D_
  Manutenção do parquinho de brinquedos da praça da biblioteca, para maior segurança das crianças._x000D_
  Instalação de parquinhos de brinquedos em outras praças, nos bairros.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1494/indic._no_253_-_transmissao_de_sessoes_on-line.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1494/indic._no_253_-_transmissao_de_sessoes_on-line.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora desta Casa, Plenário, que tome as providencias necessárias para que as sessões sejam transmitidas de forma on-line nos meios disponíveis (Facebook, Youtube, etc), para que a população tenha conhecimento dos atos e decisões tomados durante as sessões.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1495/indic._no_254_-_equatorial_plano_economico_peq._me.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1495/indic._no_254_-_equatorial_plano_economico_peq._me.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que viabilize a criação de plano econômico de consumo para os_x000D_
 pequenos e médios empresários do município de Esperantina.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1516/indic._no_261_-_equatorial_plano_economicos_igrejas_evangelicas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1516/indic._no_261_-_equatorial_plano_economicos_igrejas_evangelicas.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que viabilize a criação de plano econômico de consumo para as igrejas evangélicas estabelecidas no município de Esperantina.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1538/indic._no_277_-_quebra_molas_r._edson_chaves.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1538/indic._no_277_-_quebra_molas_r._edson_chaves.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de duas lombadas na rua Édson Chaves, localizada no bairro Morro da Chapadinha, próxima à casa do Sr. Sargento Sales e à oficina do Sr. Batista.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1552/indic._no_284_-_material_esportivo_baixinha_-_junior_rodrigues.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1552/indic._no_284_-_material_esportivo_baixinha_-_junior_rodrigues.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que providencie, juntamente ao setor competente da Administração, sejam implantadas 2_x000D_
 (duas) traves de campo de futebol (3 m de largura x 2,20 m de altura) e 2 (dois) pares de rede para traves para o campo de futebol amador da Localidade Baixinha.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1553/indic._no_285_-_iluminacao_campo_de_futebol_localidade_bom_fim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1553/indic._no_285_-_iluminacao_campo_de_futebol_localidade_bom_fim.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que providencie, juntamente ao setor competente da Administração, sejam implantadas iluminação pública e 02 (dois) pares de rede para traves do campo de futebol amador da Localidade Bomfim.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1213/pdl_no_001_-_luis_carlos_a._da_silva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1213/pdl_no_001_-_luis_carlos_a._da_silva.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Luís Carlos Alves da Silva.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1445/pdl_no_002_-_felipe_souza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1445/pdl_no_002_-_felipe_souza.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Felipe de Souza Rezende Sampaio.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1463/pdl_no_003_-_maria_das_neves_c._gomes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1463/pdl_no_003_-_maria_das_neves_c._gomes.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Maria das Neves Carvalho Gomes.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1464/pdl_no_004_-_derick_kawan_soares_silva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1464/pdl_no_004_-_derick_kawan_soares_silva.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Dérick Kawan Soares Silva.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1465/pdl_no_005_-_des._oliveira_-_tj.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1465/pdl_no_005_-_des._oliveira_-_tj.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Desembargador José Ribamar Oliveira, presidente do Tribunal de Justiça do Estado do Piauí.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ, ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1466/pdl_no_006_-_dep._federal_merlong_solano.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1466/pdl_no_006_-_dep._federal_merlong_solano.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Merlong Solano Nogueira, Deputado Federal pelo Estado do Piauí.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>DELEGADO MAURO, AIRTON VEÍCULOS, BEBÉ VITÓRIA, CASTRO, DOMINGOS LUIZ, EPAMINONDAS ALBUQUERQUE, JOÃO DE DEUS, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, ROBERTO DENIS, RUBERSON MARATAOAN, TERESINHA DA EMEL, ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1542/pdl_no_019_-_adriano_promotor.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1542/pdl_no_019_-_adriano_promotor.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Dr. Adriano Fontenele Santos, Promotor de Justiça.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1316/plo_no_11_-_nomeia_rua_na_loc._mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1316/plo_no_11_-_nomeia_rua_na_loc._mocos.pdf</t>
   </si>
   <si>
     <t>Denomina de Jordenia Magalhães Borges a rua principal da localidade Mocós, neste município.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1470/plo_no_29_-_denomina_praca_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1470/plo_no_29_-_denomina_praca_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>"Denomina de Paulo Memória Franco, a praça localizada no povoado Lagoa Seca, neste município”.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1532/plo_no_36_-_institui_data_com._no_calendario_de_eventos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1532/plo_no_36_-_institui_data_com._no_calendario_de_eventos.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE ESPERANTINA-PI, A DATA COMEMORATIVA DENOMINADA "NATAL BRILHO DA ESPERANÇA", A SER COMEMORADA ANUALMENTE NO DIA 29 DE NOVEMBRO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1543/plo_no_39_-_nomeia_estrada_acesso_cachoeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1543/plo_no_39_-_nomeia_estrada_acesso_cachoeira.pdf</t>
   </si>
   <si>
     <t>Denomina de José Luiz Pereira Filho a estrada que liga a PI 213 ao Parque Ecológico Cachoeira do Urubu, em Esperantina-PI.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1259/req._no_5_-_informacoes_equatorial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1259/req._no_5_-_informacoes_equatorial.pdf</t>
   </si>
   <si>
     <t>À Equatorial Energia, Unidade Administrativa de Esperantina, solicitando as seguintes informações pormenorizadas: _x000D_
 1 – Os motivos das constantes interrupções de fornecimento de energia no município de Esperantina;_x000D_
 2 – As providências adotadas até o momento para solucionar os problemas relacionados;_x000D_
 3 – Se houve algum tipo de reparação aos usuários prejudicados.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1314/req._no_6_-_comparec._procurador_municipal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1314/req._no_6_-_comparec._procurador_municipal.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Ilustríssimo Senhor Procurador Municipal Francisco Santhiago Holanda França Silva, para que compareça a esta Câmara a fim de_x000D_
 prestar informações acerca de assuntos da administração pública municipal, mais especificamente, sobre a situação recebida da gestão passada.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1391/req._no_7_-_comparec._diretor_hejh.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1391/req._no_7_-_comparec._diretor_hejh.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Ilustríssimo Senhor Diretor do Hospital Estadual Dr. Julio Hartman, para que compareça a esta Câmara a fim de apresentar relatório de atividades daquela unidade de saúde.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1467/req._no_10_-_informacoes_prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1467/req._no_10_-_informacoes_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeitura que envie a esta Casa as seguintes informações;_x000D_
 1 – Que encaminhe as informações completas solicitadas através dos Requerimentos nº 01, 02, 03, 04, 06 e 08, devidamente aprovados por esta Casa, os quais devem por Lei ser encaminhados na sua totalidade, sob pena de descumprimento de mandamento Legal.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1468/req._no_11_-_informacoes_sobre_veiculos_prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1468/req._no_11_-_informacoes_sobre_veiculos_prefeitura.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Prefeitura Municipal de Esperantina, solicitando que envie a esta Casa as seguintes informações;_x000D_
 1 – A relação com a identificação de todos os veículos pertencentes ao município de Esperantina e também os que foram contratados para prestar serviços, contratados, locados ou que por qualquer meio estejam à disposição do município._x000D_
 2 – a citada relação deve constar as placas, a sua finalidade e a identificação do proprietário, caso este não seja o próprio município._x000D_
 3 – a relação nominal e qualificação das empresas que por ventura tenham contrato para locação de veículos ao município de Esperantina._x000D_
 4 – informar também se o município está cumprindo a lei municipal nº 1.306/2016, que determina a identificação de todos os veículos a disposição do município de Esperantina.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1469/req._no_12_-_infor._adesao_previne_brasil.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1469/req._no_12_-_infor._adesao_previne_brasil.pdf</t>
   </si>
   <si>
     <t>À Prefeitura Municipal de Esperantina, solicitando que envie a esta Casa as seguintes informações;_x000D_
 3 – Se o município de Esperantina está inserido no Programa Previne Brasil, de incentivo a profissionais da atenção básica, ou se já houve alguma iniciativa nesse sentido, encaminhar cópia dos documentos relacionados a adesão a este programa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1174,67 +1174,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1208/indic._no_21_-_ampliacao_serv._coleta_de_lixo_z._rural.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1211/indic._no_24_-_letreiro_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1214/indic._no_25_-_cemiterio_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1217/indic._no_28_-_mocambo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1225/indic._no_36_-_cx._postal_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1260/indic._no_65_-_desapropriacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1262/indic._no_67_-_quadra_11_bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1267/indic._no_070_-_pede_mocao_de_condolencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1271/indic._no_74_-_sala_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1279/indic._no_82_-_equatorial_maior_presteza_no_atendimento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1280/indic._no_83_-_consrtucao_de_ubs_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1285/indic._no_88_-_inst._banheiros_quimicos_pc._cemiterio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1286/indic._no_89_-_balanca_digital_no_matadouro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1288/indic._no_91_-_limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1305/indic._no_107_-_tomografo_para_hejh.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1307/indic._no_109_-_compra_respiradores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1308/indic._no_110_-_ativacao_setor_neonatal_hejh.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1340/indic._no_133_-_ornamentacao_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1345/indic._no_138_-_clube_do_comerciario_em_esperantina.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1346/indic._no_139_-_estacionamento_da_camara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1347/indic._no_140_-_construcao_de_campo_de_futebol_baixa_fria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1356/indic._no_148_-_ao_incra_terreno_para_escola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1361/indic._no_153_-_igreja_dm_lombada_e_faixa_pedestres.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1366/indic._no_158_-_manutencao_do_lixao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1376/indic._no_167_-_acadmia_saude_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1380/indic._no_171_-_equipamentos_futebol.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1385/indic._no_176_-_portao_no_ginasio_da_uejna.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1399/indic._no_185_-_construcao_chafariz_fortaleza_i.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1404/indic._no_190_-_perito_inss_em_esperantina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1406/indic._no_192_-_area_de_preserv._ambiental_lagoa_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1414/indic._no_200_-_programa_hortas_urbanas_e_rurais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1415/indic._no_201_-_criacao_conselho_direitos_lgbt.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1447/indic._no_222_-_criacao_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1461/indic._no_233_-_limpeza_e_terraplanagem_r._fca._vieira_coelho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1489/indic._no_248_-_manutencao_parquinhos_publicos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1494/indic._no_253_-_transmissao_de_sessoes_on-line.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1495/indic._no_254_-_equatorial_plano_economico_peq._me.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1516/indic._no_261_-_equatorial_plano_economicos_igrejas_evangelicas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1538/indic._no_277_-_quebra_molas_r._edson_chaves.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1552/indic._no_284_-_material_esportivo_baixinha_-_junior_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1553/indic._no_285_-_iluminacao_campo_de_futebol_localidade_bom_fim.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1213/pdl_no_001_-_luis_carlos_a._da_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1445/pdl_no_002_-_felipe_souza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1463/pdl_no_003_-_maria_das_neves_c._gomes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1464/pdl_no_004_-_derick_kawan_soares_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1465/pdl_no_005_-_des._oliveira_-_tj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1466/pdl_no_006_-_dep._federal_merlong_solano.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1542/pdl_no_019_-_adriano_promotor.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1316/plo_no_11_-_nomeia_rua_na_loc._mocos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1470/plo_no_29_-_denomina_praca_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1532/plo_no_36_-_institui_data_com._no_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1543/plo_no_39_-_nomeia_estrada_acesso_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1259/req._no_5_-_informacoes_equatorial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1314/req._no_6_-_comparec._procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1391/req._no_7_-_comparec._diretor_hejh.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1467/req._no_10_-_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1468/req._no_11_-_informacoes_sobre_veiculos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1469/req._no_12_-_infor._adesao_previne_brasil.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1208/indic._no_21_-_ampliacao_serv._coleta_de_lixo_z._rural.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1211/indic._no_24_-_letreiro_entrada_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1214/indic._no_25_-_cemiterio_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1217/indic._no_28_-_mocambo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1225/indic._no_36_-_cx._postal_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1260/indic._no_65_-_desapropriacao_terreno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1262/indic._no_67_-_quadra_11_bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1267/indic._no_070_-_pede_mocao_de_condolencias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1271/indic._no_74_-_sala_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1279/indic._no_82_-_equatorial_maior_presteza_no_atendimento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1280/indic._no_83_-_consrtucao_de_ubs_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1285/indic._no_88_-_inst._banheiros_quimicos_pc._cemiterio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1286/indic._no_89_-_balanca_digital_no_matadouro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1288/indic._no_91_-_limpeza_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1305/indic._no_107_-_tomografo_para_hejh.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1307/indic._no_109_-_compra_respiradores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1308/indic._no_110_-_ativacao_setor_neonatal_hejh.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1340/indic._no_133_-_ornamentacao_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1345/indic._no_138_-_clube_do_comerciario_em_esperantina.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1346/indic._no_139_-_estacionamento_da_camara.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1347/indic._no_140_-_construcao_de_campo_de_futebol_baixa_fria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1356/indic._no_148_-_ao_incra_terreno_para_escola.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1361/indic._no_153_-_igreja_dm_lombada_e_faixa_pedestres.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1366/indic._no_158_-_manutencao_do_lixao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1376/indic._no_167_-_acadmia_saude_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1380/indic._no_171_-_equipamentos_futebol.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1385/indic._no_176_-_portao_no_ginasio_da_uejna.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1399/indic._no_185_-_construcao_chafariz_fortaleza_i.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1404/indic._no_190_-_perito_inss_em_esperantina.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1406/indic._no_192_-_area_de_preserv._ambiental_lagoa_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1414/indic._no_200_-_programa_hortas_urbanas_e_rurais.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1415/indic._no_201_-_criacao_conselho_direitos_lgbt.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1447/indic._no_222_-_criacao_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1461/indic._no_233_-_limpeza_e_terraplanagem_r._fca._vieira_coelho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1489/indic._no_248_-_manutencao_parquinhos_publicos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1494/indic._no_253_-_transmissao_de_sessoes_on-line.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1495/indic._no_254_-_equatorial_plano_economico_peq._me.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1516/indic._no_261_-_equatorial_plano_economicos_igrejas_evangelicas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1538/indic._no_277_-_quebra_molas_r._edson_chaves.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1552/indic._no_284_-_material_esportivo_baixinha_-_junior_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1553/indic._no_285_-_iluminacao_campo_de_futebol_localidade_bom_fim.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1213/pdl_no_001_-_luis_carlos_a._da_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1445/pdl_no_002_-_felipe_souza.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1463/pdl_no_003_-_maria_das_neves_c._gomes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1464/pdl_no_004_-_derick_kawan_soares_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1465/pdl_no_005_-_des._oliveira_-_tj.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1466/pdl_no_006_-_dep._federal_merlong_solano.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1542/pdl_no_019_-_adriano_promotor.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1316/plo_no_11_-_nomeia_rua_na_loc._mocos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1470/plo_no_29_-_denomina_praca_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1532/plo_no_36_-_institui_data_com._no_calendario_de_eventos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1543/plo_no_39_-_nomeia_estrada_acesso_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1259/req._no_5_-_informacoes_equatorial.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1314/req._no_6_-_comparec._procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1391/req._no_7_-_comparec._diretor_hejh.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1467/req._no_10_-_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1468/req._no_11_-_informacoes_sobre_veiculos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2021/1469/req._no_12_-_infor._adesao_previne_brasil.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="220" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>