--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -54,734 +54,734 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1583/indic._no_9_-_receperacao_estrada_varzea.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1583/indic._no_9_-_receperacao_estrada_varzea.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina, que realize a manutenção da estrada vicinal que dá acesso a localidade Várzea.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Educação de Esperantina - PI, que investigue a viabilidade da reativação da Escola Municipal Haidee Rêbelo, da localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1641/indic._no_52_-_alterar_nome_do_parque_ecologico_cachoeira_do_urubu.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1641/indic._no_52_-_alterar_nome_do_parque_ecologico_cachoeira_do_urubu.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, deputado estadual pelo Piauí, que providencie a apresentação de projeto de lei dando nova denominação ao Parque Ecológico Cachoeira do Urubu, que passe a ser denominado Parque Ecológico Professor José Luiz Pereira Filho.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1682/indic._no_76_-_solicita_pgto._ajuda_de_custo_professores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1682/indic._no_76_-_solicita_pgto._ajuda_de_custo_professores.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Sra. Prefeita Municipal de Esperantina - Piauí, ouvido o Plenário, que cumpra o disposto no Art. 71, I da Lei Municipal nº 1.100/2009 (Estatuto do Magistério), que concede ajuda de custo para deslocamento de professores lotados na zona rural de Esperantina.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>PARECER TRIBUNAL DE CONTAS DO ESTADO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ - TCE-PI</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1728/p._m._de_esperantina-2015.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1728/p._m._de_esperantina-2015.pdf</t>
   </si>
   <si>
     <t>Prestação de contas. Prática de atos de gestão com grave infração a norma legal.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1734/pdl_no_3_-_contas_exec._2015.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1734/pdl_no_3_-_contas_exec._2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas da Prefeitura Municipal de Esperantina do exercício de 2015.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1575/plc_no_1_-_cria_cargos_de_coordenacao_na_sec._infraestrutura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1575/plc_no_1_-_cria_cargos_de_coordenacao_na_sec._infraestrutura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar nº 1.244/2013 para fins de reorganização da estrutura administrativa do município de Esperantina-PI e criação dos cargos de coordenador de iluminação pública, coordenador de limpeza pública e coordenador de obras e saneamento básico e dá outras disposições.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1576/plc_no_2_-_cria_cons._munic._turismo_e_fundo_munic._turismo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1576/plc_no_2_-_cria_cons._munic._turismo_e_fundo_munic._turismo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Turismo - COMTUR e do Fundo Municipal de Turismo - FUMTUR e dá outras providências.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1601/plc_no_3_-_criacao_conselho_e_fundo_municipal_de_cultura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1601/plc_no_3_-_criacao_conselho_e_fundo_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura - CMC e do Fundo Municipal de Cultura - FMC e dá outras providências.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1564/plo_no_1_-_dispoe_sobre_custeio_de_beneficios_de_aposentadorias_e_pensoes_anteriores_a_lei_no_1.075.2007.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1564/plo_no_1_-_dispoe_sobre_custeio_de_beneficios_de_aposentadorias_e_pensoes_anteriores_a_lei_no_1.075.2007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a administração, gerência e responsabilidade pela manutenção e custeio dos benefícios de aposentadorias e pensões por morte concedidas em data anterior a vigência da Lei Municipal n° 1.075/2007, com fundamento no art. 40, §20 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1578/plo_no_2_-_dispoe_sobre_piso_do_magisterio_pub._municipal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1578/plo_no_2_-_dispoe_sobre_piso_do_magisterio_pub._municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do valor do piso salarial dos professores da rede municipal de educação, consoante a Lei Federal nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1603/plo_no_3_-_incentiva_uso_da_bicicleta.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1603/plo_no_3_-_incentiva_uso_da_bicicleta.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Mobilidade Sustentável e Incentivo ao uso da bicicleta e dá outras providências.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1612/plo_no_4_-_previdencia_complementar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1612/plo_no_4_-_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do município de Esperantina; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefício de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1619/plo_no_6_-_dispoe_sobre_eleicao_de_diretor_escolar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1619/plo_no_6_-_dispoe_sobre_eleicao_de_diretor_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do processo de seleção meritocrática da gestão escolar do Município de Esperantina-PI, na forma que especifica.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1621/plo_no_7_-_ldo_2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1621/plo_no_7_-_ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2023, para o Plano Plurianual do período 2023 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1630/plo_no_8_-_institui_gppb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1630/plo_no_8_-_institui_gppb.pdf</t>
   </si>
   <si>
     <t>Institui no município de Esperantina-PI o incentivo variável por desempenho de metas do componente - Pagamento por desempenho do programa Previne Brasil, que receberá a nomenclatura de Gratificação Programa Previne Brasil - GPPB. Fica revogada a Lei Municipal nº 1.340/2017, de 29 de maio de 2017, que instituiu o incentivo variável por desempenho de metas do Programa Nacional de Melhoria do Acesso e da Qualidade - PMAQ.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1646/plo_no_9_-_nomeia_rua_do_fazendinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1646/plo_no_9_-_nomeia_rua_do_fazendinha.pdf</t>
   </si>
   <si>
     <t>Nomeia de Marina Rebelo a rua projetada 38 do bairro Fazendinha.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1659/plo_no_10_-_dispoe_sobre_criacao_cons._municipal_meio_ambiente_-_comdema.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1659/plo_no_10_-_dispoe_sobre_criacao_cons._municipal_meio_ambiente_-_comdema.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Meio Ambiente de Esperantina - COMDEMA e dá outras providências.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1661/plo_no_12_-_dispoe_sobre_educacao_ambiental_institui_a_politica_de_edc._ambiental_no_municipio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1661/plo_no_12_-_dispoe_sobre_educacao_ambiental_institui_a_politica_de_edc._ambiental_no_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Educação Ambiental, Institui a política municipal de Educação Ambiental no município de Esperantina-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1662/plo_no_13_-_dispoe_sobre_criacao_programa_agenda_21_local_e_forum_21.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1662/plo_no_13_-_dispoe_sobre_criacao_programa_agenda_21_local_e_forum_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Agenda 21 local e o Fórum 21 do município de Esperantina-PI.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1663/plo_no_14_-_institui_fundo_municipal_do_meio_ambiente.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1663/plo_no_14_-_institui_fundo_municipal_do_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Meio Ambiente de Esperantina/PI e dá outras providências.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1664/plo_no_15_-_dispoe_sobre_a_polit._munic._meio_ambiente.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1664/plo_no_15_-_dispoe_sobre_a_polit._munic._meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal de Meio Ambiente do município de Esperantina-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1665/plo_no_16_-_dispoe_sobre_prevencao_de_queimadas_no_ambito_do_perimetro_urbano.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1665/plo_no_16_-_dispoe_sobre_prevencao_de_queimadas_no_ambito_do_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas no âmbito do perímetro urbano do município de Esperantina e dá outras providências.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1666/plo_no_17_-_dispoe_sobre_conservacao_e_parcelamento_do_solo_urbano.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1666/plo_no_17_-_dispoe_sobre_conservacao_e_parcelamento_do_solo_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conservação e parcelamento do solo urbano no município de Esperantina - Piauí.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1667/plo_no_18_-_cria_conselho_municipal_de_desenvolvimento_urbano.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1667/plo_no_18_-_cria_conselho_municipal_de_desenvolvimento_urbano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Urbano da cidade de Esperantina/PI e dá outras providências.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1668/plo_no_19_-_dispoe_sobre_controle_e_combate_a_pol._sonora.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1668/plo_no_19_-_dispoe_sobre_controle_e_combate_a_pol._sonora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle e o combate à poluição sonora no âmbito do município de Esperantina e dá outras providências.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1687/plo_no_21_-_altera_piso_salarial_acs_e_ace.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1687/plo_no_21_-_altera_piso_salarial_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Altera o piso salarial dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias e dá outras providências.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>TOTE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1702/plo_no_22_-_nomeia_avenida_inominada.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1702/plo_no_22_-_nomeia_avenida_inominada.pdf</t>
   </si>
   <si>
     <t>Denomina de Vereador Antônio Aristides de Carvalho (Tote Aristides) a avenida inominada que liga o campo de pouso à BR 222.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1703/plo_no_23_-_denomina_portal_entrada_esperantina_-_morro_do_chapeu.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1703/plo_no_23_-_denomina_portal_entrada_esperantina_-_morro_do_chapeu.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO PORTAL DE ENTRADA DA CIDADE DE ESPERANTINA-PI, LOCALIZADO NA PI-214, ENTRE OS MUNICÍPIOS DE ESPERANTINA-PI E MORRO DO CHAPÉU DO PIAUI - PI.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1704/plo_no_24_-_denomina_corredor_cultural_gervasio_l._rebelo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1704/plo_no_24_-_denomina_corredor_cultural_gervasio_l._rebelo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO DE "CORREDOR CULTURAL CORONEL GERVÁSIO LAGES REBÊLO", LOCALIZADO AO LADO DA PRAÇA LEÔNIDAS MELO, CENTRO, ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_no_25_-_denomina_portal_entrada_esperantina_-_batalha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_no_25_-_denomina_portal_entrada_esperantina_-_batalha.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO PORTAL DE ENTRADA DA CIDADE DE ESPERANTINAPI, LOCALIZADO NA BR-222, NOS LIMITES DOS MUNICÍPIOS DE BATALHA-PI E ESPERANTINA-PI.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1711/plo_no_26_-_rec._utilidade_pub._adote_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1711/plo_no_26_-_rec._utilidade_pub._adote_esperantina.pdf</t>
   </si>
   <si>
     <t>Declara e Reconhece como Entidade de Utilidade Pública Municipal a Associação Adote em Esperantina.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1712/plo_no_27_-_orcamento_2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1712/plo_no_27_-_orcamento_2023.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPERANTINA-PI PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1719/plo_no_28_-_denomina_praca_boa_v._cariocas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1719/plo_no_28_-_denomina_praca_boa_v._cariocas.pdf</t>
   </si>
   <si>
     <t>Denomina de José Alves de Carvalho, a praça inominada localizada na localidade Boa Vista dos Cariocas, neste município.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1720/plo_no_29_-_denom._rua_bernardo_bezerra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1720/plo_no_29_-_denom._rua_bernardo_bezerra.pdf</t>
   </si>
   <si>
     <t>Nomeia de Raimundo Pires de Morais a rua Projetada 127 do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1721/plo_no_30_-_criacao_do_dia_municipal_da_juventude.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1721/plo_no_30_-_criacao_do_dia_municipal_da_juventude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Dia Municipal da Juventude em Esperantina - PI e dá outras providências.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1722/plo_no_31_-_taxa_de_administracao_rpps_-_2022.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1722/plo_no_31_-_taxa_de_administracao_rpps_-_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a taxa de administração do Regime próprio de Previdência Social do município de Esperantina - PI, de acordo com a Portaria MTP nº 1467/2022.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1729/plo_no_32_-_reconhece_ativ._motoboys.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1729/plo_no_32_-_reconhece_ativ._motoboys.pdf</t>
   </si>
   <si>
     <t>Regulamenta o exercício das atividades dos profissionais em entrega de mercadorias e em serviço comunitário de rua, e “motoboy” com o uso de motocicleta, estabelece regras gerais para a regulação deste serviço e dá outras providências.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1730/plo_no_33_-_nomeia_rua_b._palestina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1730/plo_no_33_-_nomeia_rua_b._palestina.pdf</t>
   </si>
   <si>
     <t>Denomina de Rodolfo Barbosa de Carvalho a rua projetada 22 no bairro Palestina.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_no_34_-_rateio_fundeb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_no_34_-_rateio_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o rateio das sobras dos recursos do FUNDEB - Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação, com a aplicação da Lei 14.11312020 e Lei 14.276/221 aos profissionais da educação básica para cumprimento dos limites legais dos 70% da educação básica em efetivo exercício."</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1737/plo_no_35_-_credito_adicional_10_ao_orcamento_2022.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1737/plo_no_35_-_credito_adicional_10_ao_orcamento_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ampliação de 10% (dez por cento) de crédito adicional suplementar ao orçamento de 2022.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1736/plo_no_36_-_dispoe_sobre_politica_municipal_dca_ref._o_cmdca_e_o_cons._tutelar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1736/plo_no_36_-_dispoe_sobre_politica_municipal_dca_ref._o_cmdca_e_o_cons._tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal dos direitos da criança e do adolescente, reforma o conselho municipal dos direitos da criança e do adolescente - CMDCA, o conselho tutelar do município e Esperantina - PI e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1577/pres_no_1_-_reajuste_dos_servidores_da_cme.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1577/pres_no_1_-_reajuste_dos_servidores_da_cme.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor dos vencimentos dos servidores do Poder Legislativo do Município de Esperantina - PI e dá outras providências.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1645/pres_no_2_-_reajuste_dos_servidores_da_cme.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1645/pres_no_2_-_reajuste_dos_servidores_da_cme.pdf</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1709/pres_no_3_-_controle_de_frequencia_dos_servidores_da_cme.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1709/pres_no_3_-_controle_de_frequencia_dos_servidores_da_cme.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A JORNADA DE TRABALHO, E CONTROLE DE FREQUÊNCIA DA CÂMARA MUNICIPAL DE ESPERANTINA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>PERIN</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO REGIMENTO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1710/perin_no_1_-_alteracao_de_horarios.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1710/perin_no_1_-_alteracao_de_horarios.pdf</t>
   </si>
   <si>
     <t>Altera o art. 77 Da Resolução nº 002/1990 – Regimento Interno da Câmara Municipal de Esperantina - PI.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>PES</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1644/pes_no_1_-_suprime_o_art._30_do_pl_no_07-2022_-_loa_para_2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1644/pes_no_1_-_suprime_o_art._30_do_pl_no_07-2022_-_loa_para_2023.pdf</t>
   </si>
   <si>
     <t>Suprime o artigo 30 do Projeto de Lei nº 7/2022, de iniciativa do Executivo Municipal, de 29 de abril de 2022, que dispõe sobre as Diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2023, para o Plano Plurianual do período 2023 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1570/req._no_1_-_pedido_informacoes_pnae.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1570/req._no_1_-_pedido_informacoes_pnae.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Educação do município de Esperantina, Senhor Valdemir Miranda, que informe os valores recebidos do PNAE – Programa Nacional de Alimentação Escolar do ano de 2021, assim como a quantidade investida na entrega de kits escolares e as escolas beneficiadas.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1571/req._no_2_-_convoca_sec._educacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1571/req._no_2_-_convoca_sec._educacao.pdf</t>
   </si>
   <si>
     <t>Convocação do Secretário Municipal de Educação de Esperantina, Sr. Valdemir Miranda, para explicar no Plenário dessa casa sobre o rateio do_x000D_
 FUNDEB, destinado aos professores.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1572/req._no_3.2022_-_solicit_inform._rateio_do_fundeb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1572/req._no_3.2022_-_solicit_inform._rateio_do_fundeb.pdf</t>
   </si>
   <si>
     <t>Solicita da Exma. Sra. Prefeita Municipal que seja enviada a esta Casa INFORMAÇOES detalhadas (resumo das despesas da pasta em 2021, mês a mês e a forma do cálculo) a respeito do RATEIO dos recursos oriundos das sobras do Fundeb, que foram destinados aos servidores e professores da Secretária Municipal de Educação;</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1573/req._no_4.2022_-_inform._prefeitura_sobre_contrato_compra_eletrodomesticos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1573/req._no_4.2022_-_inform._prefeitura_sobre_contrato_compra_eletrodomesticos.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado a Exma. Sra. Prefeita Municipal de Esperantina, requerer o que segue abaixo;_x000D_
 O município de Esperantina celebrou contrato de mais R$ 3.000.000,00 (TRIES MILHOES DE REAIS) para a compra de eletrodomésticos, CONTRATO N° 097/2021 em anexo, no entanto não relacionou o objeto do contrato, fazendo referenda apenas a eletrodomésticos, desta forma solicito:_x000D_
 1 - Que seja informada a relação de produtos a ser adquirida pela prefeitura de Esperantina._x000D_
 2 - Que encaminhe a esta Casa cópia das nota fiscais que já foram emitidas ate a presente data referentes a este contrato.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1581/req._no_5_-_solic._tec._tce_para_explicacoes_sobre_plo_no_1.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1581/req._no_5_-_solic._tec._tce_para_explicacoes_sobre_plo_no_1.pdf</t>
   </si>
   <si>
     <t>Solicita seja oficiado o Tribunal de Contas do Estado do Piauí com convite para designação de um técnico para discutir com os vereadores sobre a legalidade e conveniência da matéria referente ao Fundo de Previdência do município de Esperantina, prestando informações para que os vereadores afim de que os mesmos tenham melhor conhecimento acerca da matéria.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1585/req._no_6_-_solic._pag._piso_em_tempo_habil.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1585/req._no_6_-_solic._pag._piso_em_tempo_habil.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação do Projeto de Lei que regulamenta o piso salarial dos professores com data retroativa a janeiro de 2022, garantindo a todos o direito de receber integralmente o ano em curso.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1596/req._no_08_2022_-_informacoes_prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1596/req._no_08_2022_-_informacoes_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiada a Prefeitura Municipal de Esperantina, solicitando que envie a esta Casa as seguintes informações;_x000D_
 1 – Que encaminhe as informações completas solicitadas através dos Requerimentos nº 01, 02, 03, 04, 08, 10, 11 e 12 todos do ano de 2021, devidamente aprovados por esta Casa, os quais devem por Lei ser encaminhados na sua totalidade, sob pena de descumprimento de mandamento Legal.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>AMES</t>
   </si>
   <si>
     <t>ATO DA MESA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1590/ato_da_mesa_no_1_-_adiar_sessao_ordinaria_de_marco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1590/ato_da_mesa_no_1_-_adiar_sessao_ordinaria_de_marco.pdf</t>
   </si>
   <si>
     <t>Resolve adiar as Sessões previstas para 1 e 3 de março de 2022 para as datas de 8 e 10 de março de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1088,67 +1088,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1583/indic._no_9_-_receperacao_estrada_varzea.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1641/indic._no_52_-_alterar_nome_do_parque_ecologico_cachoeira_do_urubu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1682/indic._no_76_-_solicita_pgto._ajuda_de_custo_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1728/p._m._de_esperantina-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1734/pdl_no_3_-_contas_exec._2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1575/plc_no_1_-_cria_cargos_de_coordenacao_na_sec._infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1576/plc_no_2_-_cria_cons._munic._turismo_e_fundo_munic._turismo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1601/plc_no_3_-_criacao_conselho_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1564/plo_no_1_-_dispoe_sobre_custeio_de_beneficios_de_aposentadorias_e_pensoes_anteriores_a_lei_no_1.075.2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1578/plo_no_2_-_dispoe_sobre_piso_do_magisterio_pub._municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1603/plo_no_3_-_incentiva_uso_da_bicicleta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1612/plo_no_4_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1619/plo_no_6_-_dispoe_sobre_eleicao_de_diretor_escolar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1621/plo_no_7_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1630/plo_no_8_-_institui_gppb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1646/plo_no_9_-_nomeia_rua_do_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1659/plo_no_10_-_dispoe_sobre_criacao_cons._municipal_meio_ambiente_-_comdema.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1661/plo_no_12_-_dispoe_sobre_educacao_ambiental_institui_a_politica_de_edc._ambiental_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1662/plo_no_13_-_dispoe_sobre_criacao_programa_agenda_21_local_e_forum_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1663/plo_no_14_-_institui_fundo_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1664/plo_no_15_-_dispoe_sobre_a_polit._munic._meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1665/plo_no_16_-_dispoe_sobre_prevencao_de_queimadas_no_ambito_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1666/plo_no_17_-_dispoe_sobre_conservacao_e_parcelamento_do_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1667/plo_no_18_-_cria_conselho_municipal_de_desenvolvimento_urbano.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1668/plo_no_19_-_dispoe_sobre_controle_e_combate_a_pol._sonora.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1687/plo_no_21_-_altera_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1702/plo_no_22_-_nomeia_avenida_inominada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1703/plo_no_23_-_denomina_portal_entrada_esperantina_-_morro_do_chapeu.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1704/plo_no_24_-_denomina_corredor_cultural_gervasio_l._rebelo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_no_25_-_denomina_portal_entrada_esperantina_-_batalha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1711/plo_no_26_-_rec._utilidade_pub._adote_esperantina.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1712/plo_no_27_-_orcamento_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1719/plo_no_28_-_denomina_praca_boa_v._cariocas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1720/plo_no_29_-_denom._rua_bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1721/plo_no_30_-_criacao_do_dia_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1722/plo_no_31_-_taxa_de_administracao_rpps_-_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1729/plo_no_32_-_reconhece_ativ._motoboys.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1730/plo_no_33_-_nomeia_rua_b._palestina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_no_34_-_rateio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1737/plo_no_35_-_credito_adicional_10_ao_orcamento_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1736/plo_no_36_-_dispoe_sobre_politica_municipal_dca_ref._o_cmdca_e_o_cons._tutelar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1577/pres_no_1_-_reajuste_dos_servidores_da_cme.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1645/pres_no_2_-_reajuste_dos_servidores_da_cme.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1709/pres_no_3_-_controle_de_frequencia_dos_servidores_da_cme.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1710/perin_no_1_-_alteracao_de_horarios.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1644/pes_no_1_-_suprime_o_art._30_do_pl_no_07-2022_-_loa_para_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1570/req._no_1_-_pedido_informacoes_pnae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1571/req._no_2_-_convoca_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1572/req._no_3.2022_-_solicit_inform._rateio_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1573/req._no_4.2022_-_inform._prefeitura_sobre_contrato_compra_eletrodomesticos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1581/req._no_5_-_solic._tec._tce_para_explicacoes_sobre_plo_no_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1585/req._no_6_-_solic._pag._piso_em_tempo_habil.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1596/req._no_08_2022_-_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1590/ato_da_mesa_no_1_-_adiar_sessao_ordinaria_de_marco.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1583/indic._no_9_-_receperacao_estrada_varzea.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1641/indic._no_52_-_alterar_nome_do_parque_ecologico_cachoeira_do_urubu.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1682/indic._no_76_-_solicita_pgto._ajuda_de_custo_professores.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1728/p._m._de_esperantina-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1734/pdl_no_3_-_contas_exec._2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1575/plc_no_1_-_cria_cargos_de_coordenacao_na_sec._infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1576/plc_no_2_-_cria_cons._munic._turismo_e_fundo_munic._turismo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1601/plc_no_3_-_criacao_conselho_e_fundo_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1564/plo_no_1_-_dispoe_sobre_custeio_de_beneficios_de_aposentadorias_e_pensoes_anteriores_a_lei_no_1.075.2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1578/plo_no_2_-_dispoe_sobre_piso_do_magisterio_pub._municipal.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1603/plo_no_3_-_incentiva_uso_da_bicicleta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1612/plo_no_4_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1619/plo_no_6_-_dispoe_sobre_eleicao_de_diretor_escolar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1621/plo_no_7_-_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1630/plo_no_8_-_institui_gppb.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1646/plo_no_9_-_nomeia_rua_do_fazendinha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1659/plo_no_10_-_dispoe_sobre_criacao_cons._municipal_meio_ambiente_-_comdema.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1661/plo_no_12_-_dispoe_sobre_educacao_ambiental_institui_a_politica_de_edc._ambiental_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1662/plo_no_13_-_dispoe_sobre_criacao_programa_agenda_21_local_e_forum_21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1663/plo_no_14_-_institui_fundo_municipal_do_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1664/plo_no_15_-_dispoe_sobre_a_polit._munic._meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1665/plo_no_16_-_dispoe_sobre_prevencao_de_queimadas_no_ambito_do_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1666/plo_no_17_-_dispoe_sobre_conservacao_e_parcelamento_do_solo_urbano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1667/plo_no_18_-_cria_conselho_municipal_de_desenvolvimento_urbano.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1668/plo_no_19_-_dispoe_sobre_controle_e_combate_a_pol._sonora.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1687/plo_no_21_-_altera_piso_salarial_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1702/plo_no_22_-_nomeia_avenida_inominada.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1703/plo_no_23_-_denomina_portal_entrada_esperantina_-_morro_do_chapeu.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1704/plo_no_24_-_denomina_corredor_cultural_gervasio_l._rebelo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1705/plo_no_25_-_denomina_portal_entrada_esperantina_-_batalha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1711/plo_no_26_-_rec._utilidade_pub._adote_esperantina.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1712/plo_no_27_-_orcamento_2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1719/plo_no_28_-_denomina_praca_boa_v._cariocas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1720/plo_no_29_-_denom._rua_bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1721/plo_no_30_-_criacao_do_dia_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1722/plo_no_31_-_taxa_de_administracao_rpps_-_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1729/plo_no_32_-_reconhece_ativ._motoboys.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1730/plo_no_33_-_nomeia_rua_b._palestina.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1735/plo_no_34_-_rateio_fundeb.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1737/plo_no_35_-_credito_adicional_10_ao_orcamento_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1736/plo_no_36_-_dispoe_sobre_politica_municipal_dca_ref._o_cmdca_e_o_cons._tutelar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1577/pres_no_1_-_reajuste_dos_servidores_da_cme.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1645/pres_no_2_-_reajuste_dos_servidores_da_cme.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1709/pres_no_3_-_controle_de_frequencia_dos_servidores_da_cme.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1710/perin_no_1_-_alteracao_de_horarios.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1644/pes_no_1_-_suprime_o_art._30_do_pl_no_07-2022_-_loa_para_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1570/req._no_1_-_pedido_informacoes_pnae.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1571/req._no_2_-_convoca_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1572/req._no_3.2022_-_solicit_inform._rateio_do_fundeb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1573/req._no_4.2022_-_inform._prefeitura_sobre_contrato_compra_eletrodomesticos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1581/req._no_5_-_solic._tec._tce_para_explicacoes_sobre_plo_no_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1585/req._no_6_-_solic._pag._piso_em_tempo_habil.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1596/req._no_08_2022_-_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1590/ato_da_mesa_no_1_-_adiar_sessao_ordinaria_de_marco.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="179.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="178.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>