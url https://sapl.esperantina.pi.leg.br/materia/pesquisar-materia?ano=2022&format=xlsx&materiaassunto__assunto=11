--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -54,91 +54,91 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1591/indicacao_no_14_-_ao_der_quebra_molas_pi_211.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1591/indicacao_no_14_-_ao_der_quebra_molas_pi_211.pdf</t>
   </si>
   <si>
     <t>Ao Diretor Presidente do DER (Departamento de Estradas e Rodagens do Estado do Piauí), que determine junto ao setor competente do órgão que realize vistoria e caso seja constatada alguma irregularidade, a remoção dos redutores de velocidade, conhecidos também como “quebra-molas”, localizados na PI 211 que liga as cidades de Esperantina a Joaquim Pires, altura do Povoado Lagoa Seca, zona rural de Esperantina. Por fim que sejam tomadas as devidas providências no sentido de colocar redutores de velocidade dentro dos padrões técnicos exigidos.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1610/indic._no_30_-_faixa_pedestre_cel._jose_fortes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1610/indic._no_30_-_faixa_pedestre_cel._jose_fortes.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que seja INSTALADA UMA FAIXA DE PEDESTRES, na Rua Coronel José Fortes, ao lado do número 559, na saída da Galeria Manoelito Chaves, Centro de Esperantina.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1638/indic._no_49_-_ao_der-pi_-_instalacao_quebra-molas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1638/indic._no_49_-_ao_der-pi_-_instalacao_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que providencie instalação de 2 redutores de velocidade, do tipo_x000D_
 “quebra-molas” na PI-213, nas proximidades do Posto Amorim.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1651/indic._no_58_-_quebra-mola_jose_de_sousa_campos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1651/indic._no_58_-_quebra-mola_jose_de_sousa_campos.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a instalação de redutores de velocidade tipo “quebra-molas” nas proximidades do cruzamento da Rua José de Sousa Campos com a Rua Marechal Deodoro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -445,67 +445,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1591/indicacao_no_14_-_ao_der_quebra_molas_pi_211.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1610/indic._no_30_-_faixa_pedestre_cel._jose_fortes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1638/indic._no_49_-_ao_der-pi_-_instalacao_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1651/indic._no_58_-_quebra-mola_jose_de_sousa_campos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1591/indicacao_no_14_-_ao_der_quebra_molas_pi_211.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1610/indic._no_30_-_faixa_pedestre_cel._jose_fortes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1638/indic._no_49_-_ao_der-pi_-_instalacao_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1651/indic._no_58_-_quebra-mola_jose_de_sousa_campos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>