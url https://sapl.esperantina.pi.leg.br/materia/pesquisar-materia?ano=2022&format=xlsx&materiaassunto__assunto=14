--- v0 (2026-02-03)
+++ v1 (2026-05-08)
@@ -51,162 +51,162 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1750/parecer_n._06_-_ccj_plo_no_30.2022_-_dia_da_juventude.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1750/parecer_n._06_-_ccj_plo_no_30.2022_-_dia_da_juventude.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Ordinária nº 30.2022, que dispõe sobre a criação do Dia Municipal da Juventude.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1742/parecer_no_7_-_plo_28.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1742/parecer_no_7_-_plo_28.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Justiça e Redação ao PLO nº 28/2022, que dispõe sobre a nomeação de praça inominada na localidade Boa Vista dos Cariocas.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1743/pccj_no_8_-_plo_32.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1743/pccj_no_8_-_plo_32.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o PLO nº 32/2022 que dispõe sobre o reconhecimento da atividade de motoboy em Esperantina-PI.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1744/pccj_no_9_-_plo_33.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1744/pccj_no_9_-_plo_33.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça ao PLO nº 33/2022, que dispõe sobre a denominação de rua no bairro Palestina.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>CCJF - COMISSÃO CONST. E JUSTIÇA - FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1745/pccj_no_10_-_plo_34.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1745/pccj_no_10_-_plo_34.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição e Justiça ao PLO nº 34/2022, que dispõe sobre o rateio das sobras de recursos do FUNDEB, com a aplicação da Lei nº 14.276/2021 aos profissionais da educação básica para cumprimento dos limites legais dos 70% da educação básica em efetivo exercício.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Parecer ao PLO nº 35/2022 que dispõe sobre a ampliação de 10% (dez por cento) de crédito adicional suplementar ao orçamento de 2022.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>PCF</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1746/pcf_no_7_-_plo_no_34.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1746/pcf_no_7_-_plo_no_34.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças ao PLO nº 34/2022, que dispõe sobre o rateio das sobras dos recursos do FUNDEB, com a aplicação da Lei nº 14.276-2021 aos profissionais da educação básica para cumprimento dos limites legais dos 70% da educação básica em efetivo exercício.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1748/pcf_no_8_-_plo_35.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1748/pcf_no_8_-_plo_35.pdf</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PCCS</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA, COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1749/pccs_no_4_-_plo_no_36.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1749/pccs_no_4_-_plo_no_36.pdf</t>
   </si>
   <si>
     <t>Parecer conjunto da Comissão de Constituição e Justiça e Comissão de Finanças sobre o PLO nº 36/2022, que dispõe sobre a política municipal dos direitos da criança e do adolescente, reforma o conselho municipal dos direitos da criança e do adolescente - CMDCA, o conselho tutelar do município de Esperantina - PI e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -513,67 +513,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1750/parecer_n._06_-_ccj_plo_no_30.2022_-_dia_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1742/parecer_no_7_-_plo_28.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1743/pccj_no_8_-_plo_32.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1744/pccj_no_9_-_plo_33.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1745/pccj_no_10_-_plo_34.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1746/pcf_no_7_-_plo_no_34.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1748/pcf_no_8_-_plo_35.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1749/pccs_no_4_-_plo_no_36.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1750/parecer_n._06_-_ccj_plo_no_30.2022_-_dia_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1742/parecer_no_7_-_plo_28.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1743/pccj_no_8_-_plo_32.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1744/pccj_no_9_-_plo_33.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1745/pccj_no_10_-_plo_34.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1746/pcf_no_7_-_plo_no_34.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1748/pcf_no_8_-_plo_35.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1749/pccs_no_4_-_plo_no_36.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>