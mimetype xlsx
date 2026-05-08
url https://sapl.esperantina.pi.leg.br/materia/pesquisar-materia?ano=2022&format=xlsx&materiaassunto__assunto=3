--- v0 (2026-02-05)
+++ v1 (2026-05-08)
@@ -54,155 +54,155 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1623/indic._no_38_-_trabalho_de_campo_para_monitorar_quantidade_de_moradores_de_rua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1623/indic._no_38_-_trabalho_de_campo_para_monitorar_quantidade_de_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Assistência Social de Esperantina - PI, que faça um trabalho de campo para monitorar a quantidade de pessoas em situação de rua na cidade e o que a secretaria pode fazer para ajudar a diminuir esse problema social.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1626/indic._no_41_-_projeto_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1626/indic._no_41_-_projeto_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que crie lei regulamentando e tornando obrigatório o fornecimento de calçados escolares para os estudantes e creches da rede municipal.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1670/indic._no_65_-_aterramento_com_picarra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1670/indic._no_65_-_aterramento_com_picarra.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, providencie, juntamente ao setor competente da administração, que sejam atendidas, com a maior_x000D_
 brevidade possível, as demandas da população carente que buscam a administração municipal solicitando aterramento com piçarra nas residências suscetíveis a alagamento nos períodos chuvosos.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1683/indic._no_77_-_casa_de_apoio_mulheres.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1683/indic._no_77_-_casa_de_apoio_mulheres.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina - Piauí, por intermédio da Secretaria competente, seja providenciada a disponibilização de uma Casa de Acolhimento para mulheres vítimas de violência doméstica, assegurando-lhes a devida promoção e defesa de seus direitos, como previsto no Art. 160-A da Lei Orgânica do município.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1684/indic._n....micro_onibus.docx</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1684/indic._n....micro_onibus.docx</t>
   </si>
   <si>
     <t>que seja feita a compra de um micro-ônibus para que fique a disposição da secretaria de saúde, transporte esse que servirá para transportar pessoas doentes para que façam exames,consultas e tratamentos na capital Teresina, passando dessa forma a ser ofertado a população de segunda a sexta-feira.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1697/indic._no_90_-_cartao_social.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1697/indic._no_90_-_cartao_social.pdf</t>
   </si>
   <si>
     <t>Indico à Exma.Sra. Prefeita Municipal de Esperantina Ivanária Sampaio , ouvido o Plenário, que viabilize a criação de um programa social municipal que atenda as famílias em vulnerabilidade social através da criação de um cartão magnético.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1724/indic._no_105_-_centro_atendimento_autistas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1724/indic._no_105_-_centro_atendimento_autistas.pdf</t>
   </si>
   <si>
     <t>Exma. Sra. Prefeita Municipal, que realize juntamente aos setores competentes da Administração estudos de viabilidade para a criação de um Centro de_x000D_
 Atendimento Integrado para pessoas com Transtorno Espectro Autista em Esperantina.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1660/plo_no_11_-_dispoe_sobre_concessao_aux._a_estudantes_universitarios.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1660/plo_no_11_-_dispoe_sobre_concessao_aux._a_estudantes_universitarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio a estudantes universitários de Esperantina e dá outras providências'</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -509,67 +509,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1623/indic._no_38_-_trabalho_de_campo_para_monitorar_quantidade_de_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1626/indic._no_41_-_projeto_esperantina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1670/indic._no_65_-_aterramento_com_picarra.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1683/indic._no_77_-_casa_de_apoio_mulheres.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1684/indic._n....micro_onibus.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1697/indic._no_90_-_cartao_social.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1724/indic._no_105_-_centro_atendimento_autistas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1660/plo_no_11_-_dispoe_sobre_concessao_aux._a_estudantes_universitarios.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1623/indic._no_38_-_trabalho_de_campo_para_monitorar_quantidade_de_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1626/indic._no_41_-_projeto_esperantina.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1670/indic._no_65_-_aterramento_com_picarra.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1683/indic._no_77_-_casa_de_apoio_mulheres.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1684/indic._n....micro_onibus.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1697/indic._no_90_-_cartao_social.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1724/indic._no_105_-_centro_atendimento_autistas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1660/plo_no_11_-_dispoe_sobre_concessao_aux._a_estudantes_universitarios.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>