--- v0 (2026-02-05)
+++ v1 (2026-05-08)
@@ -54,176 +54,176 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1580/indic._no_7_-_disponibilizar_testes_de_covid_-_teresinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1580/indic._no_7_-_disponibilizar_testes_de_covid_-_teresinha.pdf</t>
   </si>
   <si>
     <t>Sobre o requerimento para a disponibilização de 1.000 (um mil) testes para detecção de COVID-19 juntamente ao Exmo. Secretário de Saúde Estadual Florentino Neto, via Câmara Municipal de Vereadores de Esperantina para Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1613/indic._no_32_-_sec._de_saude_curso_de_primeiros_socorros_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1613/indic._no_32_-_sec._de_saude_curso_de_primeiros_socorros_-_ruberson.pdf</t>
   </si>
   <si>
     <t>ao Exmo. Sr. Secretário Municipal de Saúde, que providencie a criação de um curso de Primeiros Socorros para Professores de escolas infantis das redes pública e privada do município.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1642/indic._no_53_-_a_sec._saude_-_transporte_de_doentes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1642/indic._no_53_-_a_sec._saude_-_transporte_de_doentes.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, que notifique o Sr. Antônio Anderson Soares Oliveira, responsável pela empresa encarregada do transporte de pacientes renais que são encaminhados para a cidade de Campo Maior, com a finalidade de solicitar melhorias nos veículos.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1674/indic._no_69_-_encaminha_projeto_farmacia_verde.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1674/indic._no_69_-_encaminha_projeto_farmacia_verde.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina - PI, que analise a viabilidade de implantação do projeto anexo que cria o programa Farmácia Verde no_x000D_
 município de Esperantina.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1685/indic._no_79_-__aquisicao_ambulancia_uti_movel.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1685/indic._no_79_-__aquisicao_ambulancia_uti_movel.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, Ivanária Sampaio, a compra de uma ambulância de UTI móvel para o nosso município.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1716/indic._no_101_-_sec._de_saude_construir_ubs_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1716/indic._no_101_-_sec._de_saude_construir_ubs_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Saúde, que providencie a construção de uma Unidade Básica de Saúde (UBS) na localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1717/indic._no_102_-_exames_nas_ubs.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1717/indic._no_102_-_exames_nas_ubs.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Saúde, que realize o agendamento, coletas e entregas dos exames de Análises Clínicas nas UBS da zona rural_x000D_
 e urbana.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>INDICATIVO DE PROJETO DE LEI</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1733/ipl_no_1_-_castracao_animais_de_rua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1733/ipl_no_1_-_castracao_animais_de_rua.pdf</t>
   </si>
   <si>
     <t>Controle, Natalidade, Rua.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1586/req._no_7_-_solic._inform._sobre_epis_na_educacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1586/req._no_7_-_solic._inform._sobre_epis_na_educacao.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre equipamentos de proteção individual para alunos e professores, contra a covid 19.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -530,67 +530,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1580/indic._no_7_-_disponibilizar_testes_de_covid_-_teresinha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1613/indic._no_32_-_sec._de_saude_curso_de_primeiros_socorros_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1642/indic._no_53_-_a_sec._saude_-_transporte_de_doentes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1674/indic._no_69_-_encaminha_projeto_farmacia_verde.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1685/indic._no_79_-__aquisicao_ambulancia_uti_movel.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1716/indic._no_101_-_sec._de_saude_construir_ubs_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1717/indic._no_102_-_exames_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1733/ipl_no_1_-_castracao_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1586/req._no_7_-_solic._inform._sobre_epis_na_educacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1580/indic._no_7_-_disponibilizar_testes_de_covid_-_teresinha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1613/indic._no_32_-_sec._de_saude_curso_de_primeiros_socorros_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1642/indic._no_53_-_a_sec._saude_-_transporte_de_doentes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1674/indic._no_69_-_encaminha_projeto_farmacia_verde.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1685/indic._no_79_-__aquisicao_ambulancia_uti_movel.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1716/indic._no_101_-_sec._de_saude_construir_ubs_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1717/indic._no_102_-_exames_nas_ubs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1733/ipl_no_1_-_castracao_animais_de_rua.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1586/req._no_7_-_solic._inform._sobre_epis_na_educacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="143.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="142.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>