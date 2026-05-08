--- v0 (2026-02-05)
+++ v1 (2026-05-08)
@@ -54,1024 +54,1024 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1565/indic._no_1_-_ciclovia_cachoeira_e_joaquim_pires_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1565/indic._no_1_-_ciclovia_cachoeira_e_joaquim_pires_-_ruberson.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que realize a construção de ciclovias:_x000D_
  uma na estrada até a entrada do Parque Ecológico Cachoeira do Urubu;_x000D_
  e outra da saída de Esperantina até a divisa com Joaquim Pires.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1566/indic._no_2_-_equatorial_iluminacao_estrada_alecrim_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1566/indic._no_2_-_equatorial_iluminacao_estrada_alecrim_-_ruberson.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que providencie iluminação pública da saída da cidade até a entrada do Residencial Alecrim.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1567/indic._no_3_-_problemas_abastecimento_bernado_rego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1567/indic._no_3_-_problemas_abastecimento_bernado_rego.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Genival Brito de Carvalho, Diretor-Presidente da Agespisa, que verifique a situação do abastecimento de água no Residencial Bernardo Rêgo.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1568/indic._no_4_-_calcamento_norte_racoes_-_ruberson.docx.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1568/indic._no_4_-_calcamento_norte_racoes_-_ruberson.docx.pdf</t>
   </si>
   <si>
     <t>À exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie a realização de obras de pavimentação no cruzamento da Rua Patriotino Lages com a Rua Domingos Moreira.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1579/indic._no_6_-_quadra_de_volei_praca_da_biblioteca_-_teresinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1579/indic._no_6_-_quadra_de_volei_praca_da_biblioteca_-_teresinha.pdf</t>
   </si>
   <si>
     <t>Sobre a revitalização da quadra de areia para a prática de vôlei, localizada na Praça da Biblioteca, ao lado da Secretaria Municipal de Educação, via Secretaria de Cultura de Esperantina.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1582/indic._no_8_-_recuperacao_estrada_olho_dagua_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1582/indic._no_8_-_recuperacao_estrada_olho_dagua_da_palmeira.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina, que realize a manutenção da estrada vicinal que dá acesso a localidade Olho d’Água da Palmeira.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1584/indic._no_10_-_const._de_pc._jacare_da_vermelha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1584/indic._no_10_-_const._de_pc._jacare_da_vermelha.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina, que viabilize a construção de uma praça na localidade Jacaré da Vermelha, precisamente em frente à capela da comunidade.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1588/indic._no_11_-_const._calcamento_fortaleza_iii_-_luis_dionizio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1588/indic._no_11_-_const._calcamento_fortaleza_iii_-_luis_dionizio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que realize a pavimentação poliédrica de ruas e a melhoria na iluminação pública com instalação de lâmpadas de LED no assentamento Fortaleza III.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1589/indic._no_12_-_receperacao_estrada_bangues-vila_pedras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1589/indic._no_12_-_receperacao_estrada_bangues-vila_pedras.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina, que realize a manutenção da estrada vicinal que liga as localidades Banguês e Vila Pedras.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1587/indic._no_13_-_recup._angelim_a_buriti_dos_britos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1587/indic._no_13_-_recup._angelim_a_buriti_dos_britos.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura, que tome providências para a revitalização da estrada que liga as comunidades Angelim e Buriti dos Britos.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1592/indic._no_15_-_mob._urbana_novo_horizonte.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1592/indic._no_15_-_mob._urbana_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. prefeita municipal, que viabilize junto à secretaria de infraestrutura melhorias na mobilidade urbana e a criação de um espaço de lazer esportivo no bairro Novo horizonte, como também veja a possibilidade junto à secretaria de educação da reabertura do colégio do referido bairro.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1593/indic._no_16_-_lombada_independencia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1593/indic._no_16_-_lombada_independencia.pdf</t>
   </si>
   <si>
     <t>Requer uma equipe para a instalação de uma lombada na rua da Independência, em frente à casa do finado Sr. Raulino, na altura da saída para São João do Arraial.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1594/indic._no_17_-_terraplanagem_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1594/indic._no_17_-_terraplanagem_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>Solicita uma equipe de limpeza e terraplanagem para a localidade Canto da Palmeira, iniciando o processo na via de acesso à comunidade até o cemitério do povoado supracitado, numa extensão de quinhentos metros.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1595/indic._no_18_-_terraplanagem_barreira_branca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1595/indic._no_18_-_terraplanagem_barreira_branca.pdf</t>
   </si>
   <si>
     <t>Requer uma equipe de limpeza e terraplanagem para a estrada que liga as localidades Barreira Branca, Angelim e Mocós, desde a ponte do Bebedouro, ainda na zona urbana de Esperantina, até a pavimentação asfáltica que a via encontra na saída para a Cachoeira do Urubu.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1597/indic._no_19_-_canaleta_na_r._luis_gonzaga_da_cunha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1597/indic._no_19_-_canaleta_na_r._luis_gonzaga_da_cunha.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Secretário Municipal de Infraestrutura e Transportes, que realize a construção de canaleta no cruzamento da Rua Luís Gonzaga da Cunha com a Rua Raimundo Romão da Silva, ambas no bairro rural.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1598/indic._no_20_-_chafariz_caixa_dagua_estado_da_paraiba.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1598/indic._no_20_-_chafariz_caixa_dagua_estado_da_paraiba.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que realize a reforma e ampliação do chafariz localizado no encontro da Av. Morro da Chapadinha com a Rua Landri Sales, do lado da Escola Estado da Paraíba.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1599/indic._no_21_-_calcada_cemiterio_sao_joao_batista.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1599/indic._no_21_-_calcada_cemiterio_sao_joao_batista.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que autorize juntamente ao setor competente da Administração, seja construída uma calçada ao redor do Cemitério São João Batista, no centro da cidade.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1600/indic._no_22_-_saneamento_basico_esperantina_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1600/indic._no_22_-_saneamento_basico_esperantina_-_ruberson.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Secretário Nacional de Saneamento que, providencie saneamento básico para a cidade de Esperantina, com prioridades para o bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1604/indic._no_23_-_equatorial_poste_santos_dumont_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1604/indic._no_23_-_equatorial_poste_santos_dumont_-_ruberson.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que proceda com a substituição de um poste danificado na Rua Santos Dumont, na esquina com a Rua Francisco Alves.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1602/indic._no_24_-_sec._de_saude_adquirir_gerador.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1602/indic._no_24_-_sec._de_saude_adquirir_gerador.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, que providencie a compra de um gerador de energia para conservação de medicamentos no prédio da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1605/indic._no_25_-_calcamento_francisco_das_chagas_nazion_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1605/indic._no_25_-_calcamento_francisco_das_chagas_nazion_-_ruberson.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a realização de obras de pavimentação na Rua Francisco das Chagas Mendonça Nazion.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1606/indic._no_26_-_recup._iluminacao_pub._r._inacio_da_nobrega.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1606/indic._no_26_-_recup._iluminacao_pub._r._inacio_da_nobrega.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a troca de lâmpadas na Rua Inácio da Nóbrega: uma na altura do número 1050; e a outra, na esquina com a Rua José Sales Dias.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1607/indic._no_27_-_roco_av._manoel_franco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1607/indic._no_27_-_roco_av._manoel_franco.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que viabilize o roço da vegetação que margeia a avenida Manoel Franco.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1608/indic._no_28_-_recup._estrada_tabuleirinho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1608/indic._no_28_-_recup._estrada_tabuleirinho.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que seja realizada a recuperação da estrada do Tabuleirinho com o acesso a localidade Mocós.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1611/indic._no_31_-_equatorial_poste_reginaldo_araujo_bezerra_-_bebe.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1611/indic._no_31_-_equatorial_poste_reginaldo_araujo_bezerra_-_bebe.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que proceda com a instalação de um poste de iluminação</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1614/indic._no_33_-_aquisicao_de_onibus_escolares_-_ruberson.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1614/indic._no_33_-_aquisicao_de_onibus_escolares_-_ruberson.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Ciro Nogueira, Ministro-Chefe da Casa Civil que, interceda junto ao Ministério da Educação para disponibilização de recursos para aquisição de cinco ônibus escolares para o município de Esperantina - Piauí.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1615/indic._no_34_-_piaui_conectado_cachoeira_do_urubu.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1615/indic._no_34_-_piaui_conectado_cachoeira_do_urubu.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Diretor Geral da Agência de Tecnologia do Estado do Piauí - ATI, que proceda com a instalação de um Ponto de Acesso Público – PAP no Parque Ecológico Cachoeira do Urubu.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1616/indic._no_35_-_piaui_conectado_olho_dagua_dos_negros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1616/indic._no_35_-_piaui_conectado_olho_dagua_dos_negros.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Diretor Geral da Agência de Tecnologia do Estado do Piauí - ATI, que proceda com a instalação de um Ponto de Acesso Público – PAP na comunidade quilombola Olho D’água dos Negros.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1622/indic._no_37_-_mirante_cachoeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1622/indic._no_37_-_mirante_cachoeira.pdf</t>
   </si>
   <si>
     <t>Ao excelentíssimo Secretário de Estado do Turismo, que proceda com a construção de um mirante no Parque Ecológico Cachoeira do Urubu.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1624/indic._no_39_-_usina_de_asfalto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1624/indic._no_39_-_usina_de_asfalto.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que adquira uma mini-usina de asfalto para este município.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1631/indic._no_42_-_recuperacao_estrada_barreira_dos_cocos_a_chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1631/indic._no_42_-_recuperacao_estrada_barreira_dos_cocos_a_chapadinha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal de Esperantina - PI, que providencie, juntamente ao setor competente da Administração, a recuperação da estrada vicinal que liga a Localidade Barreiro dos Cocós a Localidade Chapadinha.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1632/indic._no_43_-_abastecimento_residencial_barreiro_dos_cocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1632/indic._no_43_-_abastecimento_residencial_barreiro_dos_cocos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal de Esperantina - PI, que providencie, juntamente ao setor competente da Administração, que seja implantado sistema de_x000D_
 abastecimento de água residencial na localidade Barreiro dos Cocós.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1633/indic._no_44_-_problemas_abastecimento_da_cidade_de_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1633/indic._no_44_-_problemas_abastecimento_da_cidade_de_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Gerente do Escritório da Agespisa em Esperantina - PI, que verifique a situação do abastecimento de água no município de Esperantina para corrigir possíveis falhas.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1634/indic._no_45_-_estudo_para_o_lago_da_pedreira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1634/indic._no_45_-_estudo_para_o_lago_da_pedreira.pdf</t>
   </si>
   <si>
     <t>Ao excelentíssimo Secretário de Estado do Turismo, que proceda com um estudo de viabilidade do uso para turismo do lago da Pedreira no centro da cidade de Esperantina.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1635/indic._no_46_-_revisao_das_estradas_vicinais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1635/indic._no_46_-_revisao_das_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que seja realizada a revisão das estradas vicinais do município de Esperantina.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1636/indic._no_47_-_ilum._publica_cemit._malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1636/indic._no_47_-_ilum._publica_cemit._malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que determine ao setor competente que sejam providenciados 4 postes, com luminárias, para a iluminação pública do cemitério da localidade Malhada do Meio, neste município.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1637/indic._no_48_-_sec._de_esporte_cultura_e_lazer_quadra_de_areia_mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1637/indic._no_48_-_sec._de_esporte_cultura_e_lazer_quadra_de_areia_mocos.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Esporte, Cultura e Lazer, que providencie a construção de uma quadra de areia para prática de esportes na localidade_x000D_
 Mocós.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1640/indic._no_51_-_escoamento_das_aguas_da_rua_professor_joao_paulo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1640/indic._no_51_-_escoamento_das_aguas_da_rua_professor_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando que providencie o escoamento das águas na Rua Professor João Paulo, no_x000D_
 bairro Nova Esperança.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1647/indic._no_54_-_construcao_de_calcadas_em_terrenos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1647/indic._no_54_-_construcao_de_calcadas_em_terrenos.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina, que faça cumprir por meio das secretarias competentes o Código de Posturas do Município, mais_x000D_
 especificamente o disposto nos Art. 9º e 10º, que tratam da conservação e limpeza de terrenos urbanos não edificados por onde passa pavimentação.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1653/indic._no_60_-_revisao_do_sistema_de_iluminacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1653/indic._no_60_-_revisao_do_sistema_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que seja realizada a revisão da rede de iluminação pública do município de Esperantina.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1654/indic._no_61_-_limpeza_lixo_no_lago_pedreira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1654/indic._no_61_-_limpeza_lixo_no_lago_pedreira.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a limpeza da orla do lago da pedreira.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1655/indic._no_62_-_limpeza_av._manoel_franco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1655/indic._no_62_-_limpeza_av._manoel_franco.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a limpeza e a iluminação da Avenida Manoel Franco.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1658/indic._no_64_-_recup._estrada_v._anacletos_a_chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1658/indic._no_64_-_recup._estrada_v._anacletos_a_chapadinha.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação do trecho da estrada que liga Vereda dos Anacletos até a Chapadinha, o referido trecho se encontra intrafegável o ônibus que os alunos não conseguem mais trafegar.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1671/indic._no_66_-_estudo_calcamento_patriotino_lages.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1671/indic._no_66_-_estudo_calcamento_patriotino_lages.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que realize um estudo de viabilidade para recuperação da pavimentação da Rua Cel. Patriotino Lages_x000D_
 Rebelo, no trecho entre a Rua Francisco Fortes e a Rua Professor João Paulo.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1672/indic._no_67_-_calcamento_rua_francisco_lustosa_de_carvalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1672/indic._no_67_-_calcamento_rua_francisco_lustosa_de_carvalho.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie a realização de conserto de pavimentação da Rua Vereador Francisco Lustosa de Carvalho.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1673/indic._no_68_-_calcamento_rua_espirito_santo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1673/indic._no_68_-_calcamento_rua_espirito_santo.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a realização de obras de pavimentação na Rua Espírito Santo, no Bairro Canto da Velha.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1675/indic._no_70_-_construcao_capela_cemiterio_sjb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1675/indic._no_70_-_construcao_capela_cemiterio_sjb.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que providencie a construção de uma capela na sobra de terra que existe ao lado do cemitério São Joao Batista, na rua Landri Sales, cruzamento com a rua Coronel José Fortes.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1676/indic._no_71_-_revitalizacao_de_pracas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1676/indic._no_71_-_revitalizacao_de_pracas.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que providencie juntamente ao setor competente da Administração, sejam revitalizadas as praças da zona urbana de Esperantina, em especial a praça Rejane Castelo Branco, em frente ao cemitério São João Batista, no centro da cidade.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1677/indic._no_72_-_reposicao_lampadas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1677/indic._no_72_-_reposicao_lampadas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie com a máxima brevidade possível a reposição de lâmpadas do sistema de iluminação pública das localidades Malhada do Meio, Tabocas, Jacaré da Vermelha e Patis.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1678/indic._no_73_-_revitalizacao_calcadao_cais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1678/indic._no_73_-_revitalizacao_calcadao_cais.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que providencie a revitalização do centro da cidade de Esperantina, em especial do cais, lugar de intensa circulação de pessoas.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1679/indic._no_74_-_roco_estrada_cachoeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1679/indic._no_74_-_roco_estrada_cachoeira.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie o roço e limpeza da PI 213 no entroncamento com a PI 211, na entrada para o povoado Lagoa Seca e ainda na mesma PI 213, na entrada para o parque ecológico cachoeira do urubu.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1680/indic._no_75_-_revisao_rede_eletrica_urbana.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1680/indic._no_75_-_revisao_rede_eletrica_urbana.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie seja revisada mensalmente a rede elétrica nos bairros para que seja realizada a reposição de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1688/indic._no_81_-_complexo_esportivo_noeme_lages.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1688/indic._no_81_-_complexo_esportivo_noeme_lages.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que providencie estudo de viabilidade para construção de um mini complexo esportivo no local da antiga_x000D_
 quadra Noeme Lages, no centro e outros nos principais bairros da cidade, com os seguintes itens:_x000D_
 - 1 quadra de areia;_x000D_
 - 1 quadra de futsal;_x000D_
 - 1 área de lazer, com brinquedos.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1689/indic._no_82_-_calcamento_loc._prazeres.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1689/indic._no_82_-_calcamento_loc._prazeres.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a pavimentação em paralelepípedos (calçamento) da rua principal da_x000D_
 localidade Prazeres.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ, AIRTON VEÍCULOS, EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1690/indic._no_83_-_troca_de_postes_av._b._bezerra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1690/indic._no_83_-_troca_de_postes_av._b._bezerra.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina - PI, que providencie juntamente aos setores competentes da administração seja providenciada a mudança dos postes e iluminação pública das laterais da avenida Bernardo Bezerra para o canteiro central.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1691/indic._no_84_-_construcao_praca_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1691/indic._no_84_-_construcao_praca_alecrim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de uma praça na entrada do residencial Alecrim, na área localizada às margens da PI 213.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1692/indic._no_85_-_construcao_rotatoria_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1692/indic._no_85_-_construcao_rotatoria_alecrim.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que providencie a realização de estudo de viabilidade para construção de rotatória na PI 213, em frente à entrada do Residencial Alecrim.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1693/indic._no_86_-_complexo_esportivo_apae.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1693/indic._no_86_-_complexo_esportivo_apae.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Ministro da Cidadania, para que realize um estudo de viabilidade a fim de que seja construído um complexo esportivo para a Associação de Pais e Amigos dos Excepcionais – APAE de Esperantina, nos moldes de outros já idealizados e construídos pelo país.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1694/indic._no_87_-_calcamento_rua_projetada_tulipas_vermelhas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1694/indic._no_87_-_calcamento_rua_projetada_tulipas_vermelhas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a pavimentação em paralelepípedos (calçamento) da rua Projetada Tulipas Vermelhas, no Bairro Morro da Chapadinha Norte.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1695/indic._no_88_-_ponto_de_atendimento_a_saude_jacare_da_vermelha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1695/indic._no_88_-_ponto_de_atendimento_a_saude_jacare_da_vermelha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita de Esperantina Ivanária Sampaio, que seja feito, na localidade Jacaré da Vermelha, um ponto de apoio da saúde, para poder prestar um melhor atendimento às famílias que residem tanto na localidade como nas comunidades mais próximas.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1696/indic._no_89_-_ilum_loc._mirante.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1696/indic._no_89_-_ilum_loc._mirante.pdf</t>
   </si>
   <si>
     <t>Indico à Exma. Sra. Prefeita Municipal de Esperantina Ivanária Sampaio, que viabilize a reposição de iluminação pública do povoado Mirante.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1698/indic._no_91_-_construcao_praca_sitio_do_alegre.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1698/indic._no_91_-_construcao_praca_sitio_do_alegre.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de uma praça e uma academia aberta no final da avenida principal da localidade Sítio do Alegre.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1699/indic._no_92_-_recuperacao_avenida_do_sitio_do_alegre.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1699/indic._no_92_-_recuperacao_avenida_do_sitio_do_alegre.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a recuperação do canteiro central da avenida principal da localidade Sítio do Alegre.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1706/indic._no_95_-_terraplanagem_barreira_branca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1706/indic._no_95_-_terraplanagem_barreira_branca.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, via Secretaria de Infraestrutura, a construção de duas lombadas na comunidade Canto da Palmeira, uma na altura do posto de saúde e outra próxima à escola do governo do Estado, Maria do Amparo Oliveira, sediados na localidade em questão.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1707/indic._no_96_-_terraplanagem_barreira_branca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1707/indic._no_96_-_terraplanagem_barreira_branca.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, via Secretaria de Infraestrutura, a feitura de terraplanagem de 1km (um quilômetro) de extensão na via principal da localidade Canto do Hélio.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1708/indic._no_97_-_iluminacao_rotatoria_saida_arraial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1708/indic._no_97_-_iluminacao_rotatoria_saida_arraial.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que providencie a iluminação da rotatória na PI-222, no balão localizado na estrada de saída para São João do Arraial.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1713/indic._no_98_-_recuperacao_caixa_dagua_escola_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1713/indic._no_98_-_recuperacao_caixa_dagua_escola_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que realize a recuperação das caixas d’água das escolas municipais, em especial da Escola Municipal Haidee Rêbelo.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1714/indic._no_99_-_conserto_caixa_dagua_chafariz_morro_da_chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1714/indic._no_99_-_conserto_caixa_dagua_chafariz_morro_da_chapadinha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que realize o conserto da caixa d’água do chafariz do Morro da Chapadinha.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1715/indic._no_100_-_revitalizacao_praca_nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1715/indic._no_100_-_revitalizacao_praca_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que realize uma revitalização da praça do Nova Esperança.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1718/indic._no_103_-_fonte_na_praca_forum.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1718/indic._no_103_-_fonte_na_praca_forum.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que realize a instalação de uma fonte luminosa na praça Poeta Antônio Sampaio.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1723/indic._no_104_-_recup._ponte_bananal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1723/indic._no_104_-_recup._ponte_bananal.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que providencie juntamente ao setor competente de sua administração seja realizada a recuperação de uma passagem molhada localizada entre as localidades Bananal e Vila Mirante.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1725/indic._no_106_-_abertura_rua_prox._caixa_dagua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1725/indic._no_106_-_abertura_rua_prox._caixa_dagua.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que autorize a finalização da rua Raimundo Lira, para que esta seja interligada à rua Landri Sales, no bairro Morro da_x000D_
 Chapadinha Norte.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1726/indic._no_107_-_brinquedo_praca1.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1726/indic._no_107_-_brinquedo_praca1.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra Prefeita Municipal de Esperantina Ivanária Sampaio, que viabilize a construção de uma brinquedo-praça, na Praça João Batista, localizada na Avenida Bernardo Bezerra, popularmente conhecida como Avenida São José.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1727/indic._no_108_-_poco_tubular_vila_baia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1727/indic._no_108_-_poco_tubular_vila_baia.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina Ivanária Sampaio, que seja feito um poço tubular na localidade Vila Baia.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1732/indic._no_109_-_interligacao_pca_l._melo_-_corredor_g._lages.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1732/indic._no_109_-_interligacao_pca_l._melo_-_corredor_g._lages.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita de Esperantina Ivanária Sampaio, que estude a viabilidade de interligar a praça Leônidas Melo com a praça Coronel Gervásio Lages, onde recentemente foi inaugurado o corredor cultural.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>TOTE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1738/indic._no_110_-_ilum._publica_junco.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1738/indic._no_110_-_ilum._publica_junco.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a instalação/recuperação da iluminação pública da localidade Junco.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1739/indic._no_111_-_quebra-mola_escola_sitio_do_alegre.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1739/indic._no_111_-_quebra-mola_escola_sitio_do_alegre.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a instalação de redutores de velocidade tipo “quebra-molas” na rua em frente a Escola Municipal Estevam Ferreira da Costa, na localidade Sítio do Alegre.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1740/indic._no_112_-_quebra_molas_r._edson_chaves.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1740/indic._no_112_-_quebra_molas_r._edson_chaves.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de 2 (dois) redutores de velocidade, do tipo quebra-molas, na rua Edson Chaves, nas proximidades da residência de nº 1764, bairro Morro da Chapadinha Norte.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1378,67 +1378,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1565/indic._no_1_-_ciclovia_cachoeira_e_joaquim_pires_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1566/indic._no_2_-_equatorial_iluminacao_estrada_alecrim_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1567/indic._no_3_-_problemas_abastecimento_bernado_rego.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1568/indic._no_4_-_calcamento_norte_racoes_-_ruberson.docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1579/indic._no_6_-_quadra_de_volei_praca_da_biblioteca_-_teresinha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1582/indic._no_8_-_recuperacao_estrada_olho_dagua_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1584/indic._no_10_-_const._de_pc._jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1588/indic._no_11_-_const._calcamento_fortaleza_iii_-_luis_dionizio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1589/indic._no_12_-_receperacao_estrada_bangues-vila_pedras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1587/indic._no_13_-_recup._angelim_a_buriti_dos_britos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1592/indic._no_15_-_mob._urbana_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1593/indic._no_16_-_lombada_independencia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1594/indic._no_17_-_terraplanagem_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1595/indic._no_18_-_terraplanagem_barreira_branca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1597/indic._no_19_-_canaleta_na_r._luis_gonzaga_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1598/indic._no_20_-_chafariz_caixa_dagua_estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1599/indic._no_21_-_calcada_cemiterio_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1600/indic._no_22_-_saneamento_basico_esperantina_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1604/indic._no_23_-_equatorial_poste_santos_dumont_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1602/indic._no_24_-_sec._de_saude_adquirir_gerador.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1605/indic._no_25_-_calcamento_francisco_das_chagas_nazion_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1606/indic._no_26_-_recup._iluminacao_pub._r._inacio_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1607/indic._no_27_-_roco_av._manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1608/indic._no_28_-_recup._estrada_tabuleirinho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1611/indic._no_31_-_equatorial_poste_reginaldo_araujo_bezerra_-_bebe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1614/indic._no_33_-_aquisicao_de_onibus_escolares_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1615/indic._no_34_-_piaui_conectado_cachoeira_do_urubu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1616/indic._no_35_-_piaui_conectado_olho_dagua_dos_negros.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1622/indic._no_37_-_mirante_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1624/indic._no_39_-_usina_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1631/indic._no_42_-_recuperacao_estrada_barreira_dos_cocos_a_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1632/indic._no_43_-_abastecimento_residencial_barreiro_dos_cocos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1633/indic._no_44_-_problemas_abastecimento_da_cidade_de_esperantina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1634/indic._no_45_-_estudo_para_o_lago_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1635/indic._no_46_-_revisao_das_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1636/indic._no_47_-_ilum._publica_cemit._malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1637/indic._no_48_-_sec._de_esporte_cultura_e_lazer_quadra_de_areia_mocos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1640/indic._no_51_-_escoamento_das_aguas_da_rua_professor_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1647/indic._no_54_-_construcao_de_calcadas_em_terrenos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1653/indic._no_60_-_revisao_do_sistema_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1654/indic._no_61_-_limpeza_lixo_no_lago_pedreira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1655/indic._no_62_-_limpeza_av._manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1658/indic._no_64_-_recup._estrada_v._anacletos_a_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1671/indic._no_66_-_estudo_calcamento_patriotino_lages.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1672/indic._no_67_-_calcamento_rua_francisco_lustosa_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1673/indic._no_68_-_calcamento_rua_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1675/indic._no_70_-_construcao_capela_cemiterio_sjb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1676/indic._no_71_-_revitalizacao_de_pracas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1677/indic._no_72_-_reposicao_lampadas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1678/indic._no_73_-_revitalizacao_calcadao_cais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1679/indic._no_74_-_roco_estrada_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1680/indic._no_75_-_revisao_rede_eletrica_urbana.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1688/indic._no_81_-_complexo_esportivo_noeme_lages.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1689/indic._no_82_-_calcamento_loc._prazeres.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1690/indic._no_83_-_troca_de_postes_av._b._bezerra.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1691/indic._no_84_-_construcao_praca_alecrim.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1692/indic._no_85_-_construcao_rotatoria_alecrim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1693/indic._no_86_-_complexo_esportivo_apae.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1694/indic._no_87_-_calcamento_rua_projetada_tulipas_vermelhas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1695/indic._no_88_-_ponto_de_atendimento_a_saude_jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1696/indic._no_89_-_ilum_loc._mirante.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1698/indic._no_91_-_construcao_praca_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1699/indic._no_92_-_recuperacao_avenida_do_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1706/indic._no_95_-_terraplanagem_barreira_branca.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1707/indic._no_96_-_terraplanagem_barreira_branca.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1708/indic._no_97_-_iluminacao_rotatoria_saida_arraial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1713/indic._no_98_-_recuperacao_caixa_dagua_escola_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1714/indic._no_99_-_conserto_caixa_dagua_chafariz_morro_da_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1715/indic._no_100_-_revitalizacao_praca_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1718/indic._no_103_-_fonte_na_praca_forum.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1723/indic._no_104_-_recup._ponte_bananal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1725/indic._no_106_-_abertura_rua_prox._caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1726/indic._no_107_-_brinquedo_praca1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1727/indic._no_108_-_poco_tubular_vila_baia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1732/indic._no_109_-_interligacao_pca_l._melo_-_corredor_g._lages.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1738/indic._no_110_-_ilum._publica_junco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1739/indic._no_111_-_quebra-mola_escola_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1740/indic._no_112_-_quebra_molas_r._edson_chaves.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1565/indic._no_1_-_ciclovia_cachoeira_e_joaquim_pires_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1566/indic._no_2_-_equatorial_iluminacao_estrada_alecrim_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1567/indic._no_3_-_problemas_abastecimento_bernado_rego.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1568/indic._no_4_-_calcamento_norte_racoes_-_ruberson.docx.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1579/indic._no_6_-_quadra_de_volei_praca_da_biblioteca_-_teresinha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1582/indic._no_8_-_recuperacao_estrada_olho_dagua_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1584/indic._no_10_-_const._de_pc._jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1588/indic._no_11_-_const._calcamento_fortaleza_iii_-_luis_dionizio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1589/indic._no_12_-_receperacao_estrada_bangues-vila_pedras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1587/indic._no_13_-_recup._angelim_a_buriti_dos_britos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1592/indic._no_15_-_mob._urbana_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1593/indic._no_16_-_lombada_independencia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1594/indic._no_17_-_terraplanagem_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1595/indic._no_18_-_terraplanagem_barreira_branca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1597/indic._no_19_-_canaleta_na_r._luis_gonzaga_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1598/indic._no_20_-_chafariz_caixa_dagua_estado_da_paraiba.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1599/indic._no_21_-_calcada_cemiterio_sao_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1600/indic._no_22_-_saneamento_basico_esperantina_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1604/indic._no_23_-_equatorial_poste_santos_dumont_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1602/indic._no_24_-_sec._de_saude_adquirir_gerador.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1605/indic._no_25_-_calcamento_francisco_das_chagas_nazion_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1606/indic._no_26_-_recup._iluminacao_pub._r._inacio_da_nobrega.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1607/indic._no_27_-_roco_av._manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1608/indic._no_28_-_recup._estrada_tabuleirinho.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1611/indic._no_31_-_equatorial_poste_reginaldo_araujo_bezerra_-_bebe.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1614/indic._no_33_-_aquisicao_de_onibus_escolares_-_ruberson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1615/indic._no_34_-_piaui_conectado_cachoeira_do_urubu.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1616/indic._no_35_-_piaui_conectado_olho_dagua_dos_negros.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1622/indic._no_37_-_mirante_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1624/indic._no_39_-_usina_de_asfalto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1631/indic._no_42_-_recuperacao_estrada_barreira_dos_cocos_a_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1632/indic._no_43_-_abastecimento_residencial_barreiro_dos_cocos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1633/indic._no_44_-_problemas_abastecimento_da_cidade_de_esperantina.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1634/indic._no_45_-_estudo_para_o_lago_da_pedreira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1635/indic._no_46_-_revisao_das_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1636/indic._no_47_-_ilum._publica_cemit._malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1637/indic._no_48_-_sec._de_esporte_cultura_e_lazer_quadra_de_areia_mocos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1640/indic._no_51_-_escoamento_das_aguas_da_rua_professor_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1647/indic._no_54_-_construcao_de_calcadas_em_terrenos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1653/indic._no_60_-_revisao_do_sistema_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1654/indic._no_61_-_limpeza_lixo_no_lago_pedreira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1655/indic._no_62_-_limpeza_av._manoel_franco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1658/indic._no_64_-_recup._estrada_v._anacletos_a_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1671/indic._no_66_-_estudo_calcamento_patriotino_lages.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1672/indic._no_67_-_calcamento_rua_francisco_lustosa_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1673/indic._no_68_-_calcamento_rua_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1675/indic._no_70_-_construcao_capela_cemiterio_sjb.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1676/indic._no_71_-_revitalizacao_de_pracas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1677/indic._no_72_-_reposicao_lampadas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1678/indic._no_73_-_revitalizacao_calcadao_cais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1679/indic._no_74_-_roco_estrada_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1680/indic._no_75_-_revisao_rede_eletrica_urbana.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1688/indic._no_81_-_complexo_esportivo_noeme_lages.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1689/indic._no_82_-_calcamento_loc._prazeres.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1690/indic._no_83_-_troca_de_postes_av._b._bezerra.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1691/indic._no_84_-_construcao_praca_alecrim.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1692/indic._no_85_-_construcao_rotatoria_alecrim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1693/indic._no_86_-_complexo_esportivo_apae.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1694/indic._no_87_-_calcamento_rua_projetada_tulipas_vermelhas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1695/indic._no_88_-_ponto_de_atendimento_a_saude_jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1696/indic._no_89_-_ilum_loc._mirante.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1698/indic._no_91_-_construcao_praca_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1699/indic._no_92_-_recuperacao_avenida_do_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1706/indic._no_95_-_terraplanagem_barreira_branca.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1707/indic._no_96_-_terraplanagem_barreira_branca.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1708/indic._no_97_-_iluminacao_rotatoria_saida_arraial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1713/indic._no_98_-_recuperacao_caixa_dagua_escola_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1714/indic._no_99_-_conserto_caixa_dagua_chafariz_morro_da_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1715/indic._no_100_-_revitalizacao_praca_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1718/indic._no_103_-_fonte_na_praca_forum.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1723/indic._no_104_-_recup._ponte_bananal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1725/indic._no_106_-_abertura_rua_prox._caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1726/indic._no_107_-_brinquedo_praca1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1727/indic._no_108_-_poco_tubular_vila_baia.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1732/indic._no_109_-_interligacao_pca_l._melo_-_corredor_g._lages.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1738/indic._no_110_-_ilum._publica_junco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1739/indic._no_111_-_quebra-mola_escola_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1740/indic._no_112_-_quebra_molas_r._edson_chaves.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>