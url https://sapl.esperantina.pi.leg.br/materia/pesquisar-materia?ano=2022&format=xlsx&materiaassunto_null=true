--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,211 +54,211 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1618/indic._no_36_-_preifeitura_itinerante.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1618/indic._no_36_-_preifeitura_itinerante.pdf</t>
   </si>
   <si>
     <t>Indica à prefeitura municipal que desenvolva ações de Prefeitura Itinerante, que terão por base, o desenvolvimento de ações que envolvam todas as secretarias do município, com o objetivo de levar a nossa população o direito à informação, saúde, cultura, esporte, lazer, infraestrutura, cidadania e outros serviços essenciais à qualidade de vida da população.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1648/indic._no_55_-_troca_de_caixas_eletronicos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1648/indic._no_55_-_troca_de_caixas_eletronicos.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Superintendente da Caixa Econômica Federal – CEF no estado do Piauí, que providencie a substituição dos caixas eletrônicos da agência CEF de Esperantina.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1649/indic._no_56_-_revisao_dos_chafarizes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1649/indic._no_56_-_revisao_dos_chafarizes.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que seja realizada a revisão dos chafarizes do município de Esperantina.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1650/indic._no_57_-_caixa_dagua_escola_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1650/indic._no_57_-_caixa_dagua_escola_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que substitua a caixa d’água da Escola Municipal Haidee Rêbelo, da_x000D_
 localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1652/indic._no_59_-_substituicao_neem.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1652/indic._no_59_-_substituicao_neem.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Meio Ambiente, que providencie a substituição das árvores da espécie NEEM (nim) existentes em vias públicas, praças e entorno de órgãos públicos municipais de Esperantina, por espécies nativas da região.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1656/indic._no_63_-_construcao_de_canal_av._juarez_tavora.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1656/indic._no_63_-_construcao_de_canal_av._juarez_tavora.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, solicitando a abertura de um canal de escoamento da água na Av. Juarez Távora.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1686/indic._no_80_-_casa_de_apoio_teresina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1686/indic._no_80_-_casa_de_apoio_teresina.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, Ivanária Sampaio, que viabilize a instalação de uma casa de apoio na capital Teresina, com alimentação e com profissionais na área da saúde (técnico em enfermagem ou um enfermeiro) e com um espaço apropriado para crianças recém nascidas.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1700/indic._no_93_-_caixa_eletronico_delegacia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1700/indic._no_93_-_caixa_eletronico_delegacia.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que solicite a instalação de um caixa eletrônico 24 horas na Avenida Petrônio Portela, na frente da delegacia de polícia.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1701/indic._no_94_-_doacao_de_terreno.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1701/indic._no_94_-_doacao_de_terreno.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Superintendente da Caixa Econômica Federal – CEF no estado do Piauí, que realize a doação do terreno que se localiza as margens da estrada PI-213, na frente do Conjunto Alecrim.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1741/indic._no_113_-_quebra_molas_v._sao_bernardo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1741/indic._no_113_-_quebra_molas_v._sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a construção de redutores de velocidade, do tipo quebra-molas, na vila São Bernardo, na rua que se encontra em processo de pavimentação poliédrica.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA, JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1609/moc._no_1_-_pede_mocao_de_condolencias_almir_rebelo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1609/moc._no_1_-_pede_mocao_de_condolencias_almir_rebelo.pdf</t>
   </si>
   <si>
     <t>Solicita a V. Exª., ouvido o Plenário, que seja expedida MOÇÃO DE CONDOLÊNCIAS aos familiares do Sr. ALMIR ALVES REBÊLO, que veio a óbito na data de 20 de março de 2022.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1643/req._no_9_-_comparec._gerente_bnb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1643/req._no_9_-_comparec._gerente_bnb.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Ilustríssimo Senhor Gerente da Agência do Banco do Nordeste do Brasil – BNB em Esperantina - PI, para que compareça a esta Câmara a fim de apresentar projetos e/ou programas de financiamento destinados a população.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -565,67 +565,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1618/indic._no_36_-_preifeitura_itinerante.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1648/indic._no_55_-_troca_de_caixas_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1649/indic._no_56_-_revisao_dos_chafarizes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1650/indic._no_57_-_caixa_dagua_escola_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1652/indic._no_59_-_substituicao_neem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1656/indic._no_63_-_construcao_de_canal_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1686/indic._no_80_-_casa_de_apoio_teresina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1700/indic._no_93_-_caixa_eletronico_delegacia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1701/indic._no_94_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1741/indic._no_113_-_quebra_molas_v._sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1609/moc._no_1_-_pede_mocao_de_condolencias_almir_rebelo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1643/req._no_9_-_comparec._gerente_bnb.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1618/indic._no_36_-_preifeitura_itinerante.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1648/indic._no_55_-_troca_de_caixas_eletronicos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1649/indic._no_56_-_revisao_dos_chafarizes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1650/indic._no_57_-_caixa_dagua_escola_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1652/indic._no_59_-_substituicao_neem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1656/indic._no_63_-_construcao_de_canal_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1686/indic._no_80_-_casa_de_apoio_teresina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1700/indic._no_93_-_caixa_eletronico_delegacia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1701/indic._no_94_-_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1741/indic._no_113_-_quebra_molas_v._sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1609/moc._no_1_-_pede_mocao_de_condolencias_almir_rebelo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2022/1643/req._no_9_-_comparec._gerente_bnb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>