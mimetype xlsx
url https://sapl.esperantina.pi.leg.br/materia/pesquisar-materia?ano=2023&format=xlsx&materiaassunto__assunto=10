--- v0 (2026-02-03)
+++ v1 (2026-05-08)
@@ -54,1274 +54,1274 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1773/indic._no_012_-_sede_da_receita_federal_em_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1773/indic._no_012_-_sede_da_receita_federal_em_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Superintendente da 3ª Região Fiscal da Receita Federal, que instale uma agência da Receita Federal na cidade de Esperantina.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1786/indic._no_021_-_balancetes_digitais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1786/indic._no_021_-_balancetes_digitais.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que envide esforços juntamente ao setor competente da Administração para que a prefeitura e demais secretarias a ela vinculados passem a enviar os balancetes mensais de prestação de contas em arquivos digitalizados, no formato pesquisável, a partir do balancete do mês de janeiro de 2023.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CASTRO, AIRTON VEÍCULOS, BEBÉ VITÓRIA, EPAMINONDAS ALBUQUERQUE, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1817/indic._32_-_desapropria_terras_para_conjunto_hab..pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1817/indic._32_-_desapropria_terras_para_conjunto_hab..pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritos indicam à Exma. Sra. Prefeita Municipal, que providencie juntamente à Procuradoria Geral do Município a realização de estudo de viabilidade para desapropriação de área a ser destinada a construção de conjunto habitacional para pessoas de baixa renda, cadastradas nos programas sociais do governo federal e ainda para criação de horta comunitária.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1811/indic._no_37_-_pedido_pccs.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1811/indic._no_37_-_pedido_pccs.pdf</t>
   </si>
   <si>
     <t>À Exma. Prefeita Municipal de Esperantina-PI, que tão logo seja possível, envie para apreciação e deliberação desta Casa o Plano de Cargos, Carreira e_x000D_
 Remuneração dos Servidores Civis do Município de Esperantina-PI.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1870/indic._no_63_-_reposicao_salarial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1870/indic._no_63_-_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>À  Exma. Sra. Prefeita Municipal de Esperantina-PI, que encaminhe a esta Casa Projeto de Lei para conceder aos servidores públicos municipais reposição salarial referente as perdas inflacionárias dos vencimentos dos servidores públicos do município de Esperantina.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1906/indic._no_84_-_placas_de_identificacao_das_ruas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1906/indic._no_84_-_placas_de_identificacao_das_ruas.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a instalação placas com identificação dos nomes das ruas da cidade de Esperantina.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES, AIRTON VEÍCULOS, BEBÉ VITÓRIA, CASTRO, DELEGADO MAURO, DOMINGOS LUIZ, EPAMINONDAS ALBUQUERQUE, LUIZ DIONÍZIO, ROBERTO DENIS, RUBERSON MARATAOAN, TERESINHA DA EMEL, TOTE FILHO, ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1917/indic._no_91_-_bnb_ampliar_pessoal_no_atendimento.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1917/indic._no_91_-_bnb_ampliar_pessoal_no_atendimento.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Superintendente do Banco do Nordeste do Brasil – BNB no estado do Piauí, que avalie a possibilidade de ampliar a quantidade de atendentes no expediente da agência BNB de Esperantina.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1918/indic._no_92_-_terapeutas_na_escola.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1918/indic._no_92_-_terapeutas_na_escola.pdf</t>
   </si>
   <si>
     <t>À Ilma. Prefeita de Esperantina, que envie a esta Casa projeto de lei visando a criação do cargo de TERAPEUTA OCUPACIONAL MULTIDISCIPLINAR, junto a_x000D_
 categoria de servidores públicos municipais.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Indico à Exma. Sra. Prefeita de Esperantina Ivanária Sampaio, ouvido o Plenário, que providencie a execução da a lei 1.462 / 2022 que dispõe sobre a proibição de queimadas no âmbito do perímetro urbano no município de Esperantina-PI.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>PARECER TRIBUNAL DE CONTAS DO ESTADO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ - TCE-PI</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1909/parpre_214.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1909/parpre_214.pdf</t>
   </si>
   <si>
     <t>DESPESA. DESPESAS COM PESSOAL DO PODER EXECUTIVO ACIMA DO LIMITE LEGAL. REPROVAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1919/pdl_no_01.2023_-_contas_de_governo_prefeitura_2016.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1919/pdl_no_01.2023_-_contas_de_governo_prefeitura_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas da Prefeitura Municipal de Esperantina do exercício de 2016._x000D_
 A Câmara Municipal de Esperantina, Estado do Piauí, usando de suas atribuições legais, Regimentais e Constitucionais, faz saber que aprova o seguinte Decreto Legislativo:_x000D_
 Art. 1° Fica aprovado o Parecer Prévio do Tribunal de Contas do Estado do Piauí, favorável à REPROVAÇÃO das Contas da Prefeitura Municipal de Esperantina, Estado do Piauí, referente ao Exercício Financeiro de 2016, de responsabilidade da Prefeito Municipal, VILMA CARVALHO AMORIM.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1952/pdl_no_002_-_contas_2017.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1952/pdl_no_002_-_contas_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das Contas da Prefeitura Municipal de Esperantina do exercício de 2017. A Câmara Municipal de Esperantina, Estado do Piauí, usando de suas atribuições legais, Regimentais e Constitucionais, faz saber que aprova o presente Decreto Legislativo.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1778/plo_no_4_-_reajusta_salarios_magisterio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1778/plo_no_4_-_reajusta_salarios_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do piso salarial dos profissionais do magistério público do Município de Esperantina – PI, na forma que especifica.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1768/plc_no_2_-_cria_cargos_diretor_e_remuneracoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1768/plc_no_2_-_cria_cargos_diretor_e_remuneracoes.pdf</t>
   </si>
   <si>
     <t>Cria os cargos em comissão de Diretor Escolar e a função gratificada de Diretor Escolar, nos termos da Lei Municipal nº 1.452/2022 (Lei da escolha meritocrática) e Lei Federal nº 14.113/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1780/plc_no_3_-_reorganiza_estrutura_adm._e_cria_cargos_na_sec._meio_ambiente.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1780/plc_no_3_-_reorganiza_estrutura_adm._e_cria_cargos_na_sec._meio_ambiente.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 1.244/2013 PARA FINS DE REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE ESPERANTINA-PI E CRIAÇÃO DOS CARGOS DE COORDENADORIA DE MEIO AMBIENTE, RECURSOS HÍDRICOS E NATURAIS; ANALISTA DE FISCALIZAÇÃO, MONITORAMENTO E LICENCIAMENTO AMBIENTAL; COORDENAÇÃO DE EDUCAÇÃO AMBIENTAL; COORDENAÇÃO ADMINISTRATIVA E FINANCEIRA, DIRETORIA DE DEPARTAMENTO TÉCNICA, FISCAL AMBIENTAL E ASSESSORIA JURÍDICA, JUNTO À ESTRUTURA DA SECRETARIA MUNICIPAL DO MEIO AMBIENTE, E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1831/plo_no_13_-_reajuste_salarial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1831/plo_no_13_-_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste no salário base de servidores públicos municipais.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1882/plc_05.2023_-_reorganiza_estrutura_adm._e_cria_cargos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1882/plc_05.2023_-_reorganiza_estrutura_adm._e_cria_cargos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 1.244/2013 PARA FINS DE REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE ESPERANTINA-PI E CRIAÇÃO DOS CARGOS DE COORDENADOR TRIBUTÁRIO; COORDENADOR DA RODOVIÁRIA MUNICIPAL; COORDENADOR DO _x000D_
 MATADOURO PÚBLICO MUNICIPAL; COORDENADOR DO MERCADO PÚBLICO MUNICIPAL; FISCAL DE CONTRATOS E TESOUREIRO, JUNTO À ESTRUTURA _x000D_
 ADMINISTRATIVA DO MUNICÍPIO DE ESPERANTINA_x0002_PI, E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1911/plc_no_6_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1911/plc_no_6_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional nº 127/2022.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1756/plo_no_1_-_isencao_taxa_a_doadores_de_sangue.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1756/plo_no_1_-_isencao_taxa_a_doadores_de_sangue.pdf</t>
   </si>
   <si>
     <t>Concede isenção das taxas de inscrição em concursos públicos, no Município de Esperantina-PI, ao doador regular de sangue e/ou medula óssea.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1784/plo_no_4_-_prevencao_maus_tratos_a_animais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1784/plo_no_4_-_prevencao_maus_tratos_a_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos responsáveis por estabelecimentos de atendimento veterinário, que constataram indícios de maus tratos aos animais atendidos, de comunicar imediatamente o fato à Polícia Civil do Estado.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1794/plo_no_5_-_dia_do_evangelico.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1794/plo_no_5_-_dia_do_evangelico.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.127/2011, que estabelece o Dia do Evangélico, no Município de Esperantina - Piauí.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1795/plo_no_6_-_taxa_licenca_ambiental_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1795/plo_no_6_-_taxa_licenca_ambiental_esperantina.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A TAXA DE LICENCIAMENTO AMBIENTAL DO MUNICÍPIO DE ESPERANTINA-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1801/projeto_de_lei_no_7_-_poluicao_visual_-_esperantina-pi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1801/projeto_de_lei_no_7_-_poluicao_visual_-_esperantina-pi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORDENAÇÃO DOS ELEMENTOS QUE COMPÕEM A PAISAGEM URBANA DO MUNICÍPIO DE ESPERANTINA-PI E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1802/projeto_de_lei_no_8_-_poluicao_atmosferica_-_esperantina-pi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1802/projeto_de_lei_no_8_-_poluicao_atmosferica_-_esperantina-pi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATIVIDADES PERTINENTES AO CONTROLE DA POLUIÇÃO ATMOSFÉRICA, PADRÕES E GESTÃO DA QUALIDADE DO AR NO MUNICÍPIO DE ESPERANTINA-PI, CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1804/pl_no_10_-_iptu_premiado.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1804/pl_no_10_-_iptu_premiado.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a promover campanha de estímulo à arrecadação do imposto sobre a propriedade predial e territorial urbana - IPTU, intitulada por “IPTU PAGO DÁ PRÊMIOS”, mediante realização de sorteios de prêmios, como meio de auxiliar a fiscalização e melhorar a arrecadação de tributos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1805/pl_no_11_-_esperantina_-_refis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1805/pl_no_11_-_esperantina_-_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Regulariza Esperantina - 2023 – PPRE 2023 - e dá outras providências.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
     <t>Denomina de Francisca Borges de Carvalho a rua projetada 113 no bairro Morro da Chapadinha Norte.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1838/plo_no_14_-_nomeia_rua_chichico_lages.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1838/plo_no_14_-_nomeia_rua_chichico_lages.pdf</t>
   </si>
   <si>
     <t>Denomina de Francisco das Chagas Lages Rebelo (Chichico Lages) a rua projetada IX no conjunto habitacional Alecrim.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1845/plo_no_15_-_responsabilidade__dos_proprietarios_de_animais_.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1845/plo_no_15_-_responsabilidade__dos_proprietarios_de_animais_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade dos proprietários de animais soltos nas ruas e estradas e logradouros públicos do município de Esperantina-PI.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1846/projeto_ldo_2024_-_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1846/projeto_ldo_2024_-_esperantina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2024, para o Plano Plurianual do período de 2024 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1847/projeto_de_lei_no_17_-_altera_inciso_da_lei_1.476_2022.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1847/projeto_de_lei_no_17_-_altera_inciso_da_lei_1.476_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do inciso III do art.40, alterações dos incisos VI e VIII do art.40, art. 41, inciso II do art.45 e inciso XI do art.76 da Lei nº 1.476/2022, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, reforma o Conselho Municipal dos Direitos da Criança e do_x000D_
 Adolescente – CMDCA, o Conselho Tutelar do Município de Esperantina- PI e dá outras providências.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1850/plo_no_18_-_nomeia_rua_josias_de_castro_filho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1850/plo_no_18_-_nomeia_rua_josias_de_castro_filho.pdf</t>
   </si>
   <si>
     <t>Denomina de Josias de Castro Filho a rua projetada VIII no bairro Novo Milênio.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1856/plo_no_19_-_rec._utilidade_pub._proj._carta_viva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1856/plo_no_19_-_rec._utilidade_pub._proj._carta_viva.pdf</t>
   </si>
   <si>
     <t>Declara e Reconhece como Entidade de Utilidade Pública a Associação Beneficente Carta Viva.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1867/plo_no_20_-_nomeia_rua_jose_pedro_de_oliveira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1867/plo_no_20_-_nomeia_rua_jose_pedro_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Denomina de José Pedro de Oliveira a rua projetada 28 (vinte e oito) no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>CASTRO, AIRTON VEÍCULOS, BEBÉ VITÓRIA, DELEGADO MAURO, DOMINGOS LUIZ, EPAMINONDAS ALBUQUERQUE, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, ROBERTO DENIS, RUBERSON MARATAOAN, TERESINHA DA EMEL, TOTE FILHO, ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1879/plo_no_21_-_atendimento_preferencial_advogados.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1879/plo_no_21_-_atendimento_preferencial_advogados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário aos advogados e advogadas nas agências bancárias, serventias extrajudiciais e demais órgãos da Administração Pública do Município de Esperantina-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1881/projeto_de_lei_23_-_cessao_de_uso_de_imovel_para_sesc_senac.2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1881/projeto_de_lei_23_-_cessao_de_uso_de_imovel_para_sesc_senac.2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR OU REALIZAR A CESSÃO DE USO DE BEM IMÓVEL PÚBLICO PARA A FEDERAÇÃO DO COMERCIO DE _x000D_
 BENS, SERVIÇOS E TURISMO DO ESTADO DO PIAUÍ PARA INSTALAÇÃO DO SESC/SENAC NA FORMA ABAIXO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1883/projeto_de_lei_24.2023_-_estabelece_normas_para_instalacao_licenciamento_e_funcionamento_de_atividades_economicas_no_municipio_de_esperantina-pi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1883/projeto_de_lei_24.2023_-_estabelece_normas_para_instalacao_licenciamento_e_funcionamento_de_atividades_economicas_no_municipio_de_esperantina-pi.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para instalação, licenciamento e funcionamento de atividades econômicas no Município de Esperantina-Pi e dispõe sobre os procedimentos  para classificação de risco das atividades econômicas, inclusive as de baixo risco, para os fins da Lei Federal nº 13.874, de 20 de setembro de 2019.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1884/plo_25.2023_-_dispoe_sobre_o_sim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1884/plo_25.2023_-_dispoe_sobre_o_sim.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL - S.I.M PARA PRODUTOS DE ORIGEM ANIMAL E VEGETAL DESTINADOS AO CONSUMO HUMANO NO MUNICÍPIO DE ESPERANTINA-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1922/plo_no_27.2023_-_dia_sao_benedito.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1922/plo_no_27.2023_-_dia_sao_benedito.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de São Benedito e dá outras providências.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1924/plo_no_28_-_denomina_joao_do_bom_jesus_amorim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1924/plo_no_28_-_denomina_joao_do_bom_jesus_amorim.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente o Ginásio Poliesportivo da Escola Municipal “João Batista de Amorim”, neste Município, localizado na Localidade “Mundo Novo dos Amorins” e dá outras providências.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1936/plo_no_30_-_credito_suplementar_e_outros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1936/plo_no_30_-_credito_suplementar_e_outros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Adicional Especial no orçamento vigente, no valor de R$ 355.581,89 (trezentos e cinquenta e cinco mil, quinhentos e oitenta e um reais e oitenta e nove centavos), e a criar fonte de recurso em elemento de receita e um programa de trabalho para viabilizar a execução para o fim a que se destina e dá outras providências.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1948/plo_no_31_-_eleicao_indireta_conselho_tutelar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1948/plo_no_31_-_eleicao_indireta_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o processo suplementar para escolha de suplentes do Conselho Tutelar de forma indireta do município de Esperantina - PI.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1949/plo_no_32_-_lei_previne_saude_bucal_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1949/plo_no_32_-_lei_previne_saude_bucal_esperantina.pdf</t>
   </si>
   <si>
     <t>INSTITUI E AUTORIZA O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, A REALIZAR O PAGAMENTO DE GRATIFICAÇÃO POR DESEMPENHO AOS PROFISSIONAIS DE SAÚDE BUCAL E DÁ OUTRAS PROVIDÊNCIAS”, junto ao programa nacional PREVINE BRASIL.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1960/plo_no_33.2023_-_denomina_academia_da_saude_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1960/plo_no_33.2023_-_denomina_academia_da_saude_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente a Academia da Saúde da localidade Canto da Palmeira.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1961/plo_no_34_-_denom._rua_bairro_santa_luzia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1961/plo_no_34_-_denom._rua_bairro_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Nomeia de Francisco Pereira Veras a Rua Projetada 3 do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1962/plo_no_35_-_denomina_rua_no_novo_horizonte.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1962/plo_no_35_-_denomina_rua_no_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>Nomeia de Bernardo Machado de Sirqueira a Rua M no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1971/plo_no_36_-_direito_na_escola.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1971/plo_no_36_-_direito_na_escola.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Esperantina, o “Programa Municipal Direito na Escola”, a ser implementado nas escolas das redes pública e privada de ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1972/plo_no_37_-_sistema_de_garantia_a_escuta_especializada.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1972/plo_no_37_-_sistema_de_garantia_a_escuta_especializada.pdf</t>
   </si>
   <si>
     <t>Fica assegurado a aplicação no Município de Esperantina às disposições da Lei Federal n° 13.431, de 4 de abril de 2017, que estabelece o Sistema de Garantia a Escuta Especializada e ao Depoimento Especial sem danos à criança e adolescente, vítima ou testemunha de violência.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1973/plo_no_38_-_cria_cae.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1973/plo_no_38_-_cria_cae.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho de Alimentação Escolar - CAE no âmbito do Município de Esperantina-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1980/plo_no_39_-_rateio_de_recursos_fundeb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1980/plo_no_39_-_rateio_de_recursos_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda ao artigo 3º da Lei Municipal n° 1.475/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1759/pres_no_1_-_reajuste_subsidio_vereadores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1759/pres_no_1_-_reajuste_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor dos subsídios de Vereador e do Vereador-Presidente da Câmara Municipal de Esperantina, Estado do Piauí, para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1760/pres_no_2_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1760/pres_no_2_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor dos vencimentos dos servidores do Poder Legislativo do Município de Esperantina - PI e dá outras providências.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1761/pres_no_3_-_reajuste_diarias.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1761/pres_no_3_-_reajuste_diarias.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor das diárias a vereadores e servidores do Poder Legislativo do Município de Esperantina-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1764/pres_no_4_-_alt._art._88.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1764/pres_no_4_-_alt._art._88.pdf</t>
   </si>
   <si>
     <t>Altera o art. 88 Da Resolução nº 002/1990 – Regimento Interno da Câmara Municipal de Esperantina - PI.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1765/pres_no_5_-_fim_do_voto_secreto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1765/pres_no_5_-_fim_do_voto_secreto.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.7º, O ART. 8º, O ART. 51, §8º, O ART.148, O ART 149, §5º, PARA EXTINGUIR O VOTO SECRETO NOS CASOS QUE ESPECIFICA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1835/pres_no_6_-_criacao_funcao_comissionada.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1835/pres_no_6_-_criacao_funcao_comissionada.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>PEA</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1890/pea_no_1.2023_-_ao_plc_no_5.2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1890/pea_no_1.2023_-_ao_plc_no_5.2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta a expressão “XXXXXXX” à redação do inciso ...., do artigo ...., do Projeto de Lei Complementar nº 05/2023, de autoria do Executivo Municipal, de 10 de agosto de 2023, que dispõe sobre alteração de Lei Complementar nº 1.244/2013 para fins de reorganização da estrutura administrativa do município de Esperantina - PI e criação dos caros de Coordenador Tributário; Coordenador da Rodoviária Municipal; Coordenador do Matadouro Público Municipal; Coordenador do Mercado Público Municipal; Fiscal de Contratos e Tesoureiro, junto à estrutura administrativa do município de Esperantina - PI, e dá outras providências.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1981/proposta_de_emenda_aditiva_no_2_ao_plo_no_39_-_rateio_fundeb_2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1981/proposta_de_emenda_aditiva_no_2_ao_plo_no_39_-_rateio_fundeb_2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Projeto de Lei n° 39/2023 de 11 de dezembro de 2023, que dispõe sobre alteração da Lei Municipal n° 1.475/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1766/pelom_no_1_-_fim_do_voto_secreto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1766/pelom_no_1_-_fim_do_voto_secreto.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 24, O ART. 41, § 2º, O ART. 51, §1º E 4º DA LEI ORGÂNICA, PARA EXTINGUIR O VOTO SECRETO NOS CASOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>PEMOD</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1829/emenda_mod._ao_plo_no_13.2023_-_mauro_andre_miranda_de_carvalho_reajuste_salarial_2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1829/emenda_mod._ao_plo_no_13.2023_-_mauro_andre_miranda_de_carvalho_reajuste_salarial_2023.pdf</t>
   </si>
   <si>
     <t>Modifica o art. 1º do Projeto de Lei nº 13/2023 que dispõe sobre reajuste no salário base de servidores públicos municipais.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1788/req._no_1_-_inform._prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1788/req._no_1_-_inform._prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita da Prefeitura que encaminhe informações a esta Casa sobre: - A contratação de serviços terceirizados  e nomeação de cargos em comissão na prefeitura municipal de Esperantina a partir de 1º de janeiro de 2023, com as seguintes informações:_x000D_
 a - nome do servidor contratado e terceirizado nomeado pela administração municipal;_x000D_
 b - carga horária e função a ser desempenhada.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1818/req._no_2_-_informacoes_prefeitura_contrato_ilum._publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1818/req._no_2_-_informacoes_prefeitura_contrato_ilum._publica.pdf</t>
   </si>
   <si>
     <t>Requer que após a tramitação legal do presente, seja oficiada a Prefeitura Municipal de Esperantina, solicitando que envie a esta Casa as seguintes informações:_x000D_
 1 – Que encaminhe a esta Casa Legislativa cópia integral do processo licitatório e contratos realizado com a empresa responsável pela manutenção dos serviços de iluminação pública do município de Esperantina.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1841/req._no_3_-_informacoes_prefeitura_obras_paradas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1841/req._no_3_-_informacoes_prefeitura_obras_paradas.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiada a Prefeitura Municipal de Esperantina, solicitando que envie a esta Casa as seguintes informações;_x000D_
 1 – Qual a situação atualizada a respeito do andamento das seguintes obras no município de Esperantina;_x000D_
 a)	Obra de Saneamento Básico do município de Esperantina_x000D_
 b)	Obra paralisada de uma CRECHE no bairro batista de Amorim, onde antes havia o campo do Bezerrão_x000D_
 c)	Obra paralisada de uma CRECHE no conjunto Bernardo Rego_x000D_
 d)	Obras de construção de duas Escolas nas localidades KM 07 e Fortaleza._x000D_
 As informações devem constar os motivos da paralização, os valores que já foram disponibilizados e quais as fontes desses recursos, entre outras informações que julgar necessárias.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1947/req._no_4_-_comparec._procurador_municipal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1947/req._no_4_-_comparec._procurador_municipal.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Ilustríssimo Senhor Procurador Municipal, para que compareça a esta Câmara a fim de prestar informações acerca de assuntos da administração pública municipal.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1963/req._no_5_-_comparec._sec._municipal_de_financas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1963/req._no_5_-_comparec._sec._municipal_de_financas.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado o Ilustríssimo Senhor Secretário Municipal de Finanças, para que compareça a esta Câmara a fim de prestar informações_x000D_
 acerca de assuntos da administração pública municipal.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>ATO DA MESA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1891/ato_da_mesa_no_2_-_adia_sessoes_de_agosto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1891/ato_da_mesa_no_2_-_adia_sessoes_de_agosto.pdf</t>
   </si>
   <si>
     <t>Adia as sessões previstas para os dias 18 e 19 de agosto para as datas de 25 e 26 de agosto de 2023.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1787/parecer_n._10_-_ccj_plo_no_3.2023_-_dia_do_ciganinho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1787/parecer_n._10_-_ccj_plo_no_3.2023_-_dia_do_ciganinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia do Ciganinho milagroso, no município de Esperantina - Piauí.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1819/parecer_ccj_-_plo_no_5.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1819/parecer_ccj_-_plo_no_5.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.127/2011, que estabelece o Dia do Evangélico, no Município de Esperantina - Piauí" Conclusão: Parecer FAVORÁVEL à tramitação, discussão e votação do presente projeto de lei.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1821/parecer_ccj_-_plo_no_7.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1821/parecer_ccj_-_plo_no_7.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ORDENAÇÃO DOS ELEMENTOS QUE COMPÕEM A PAISAGEM URBANA DO MUNICÍPIO DE ESPERANTINA-PI E DÁ OUTRAS PROVIDÊNCIAS" Conclusão: Parecer FAVORÁVEL à tramitação, discussão e votação do presente projeto de lei.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ATIVIDADES PERTINENTES AO CONTROLE DA POLUIÇÃO ATMOSFÉRICA, PADRÕES E GESTÃO DA QUALIDADE DO AR NO MUNICÍPIO_x000D_
 DE ESPERANTINA-PI, CONFORME ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS. Conclusão: Parecer FAVORÁVEL à tramitação, discussão e votação_x000D_
 do presente projeto de lei.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1823/parecer_ccj_-_plo_no_9.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1823/parecer_ccj_-_plo_no_9.pdf</t>
   </si>
   <si>
     <t>INSTITUI A ASSOCIAÇÃO DA BRIGADA VOLUNTÁRIA DE INCÊNDIO NO MUNICÍPIO DE ESPERANTINA-PI, E DÁ OUTRAS PROVIDÊNCIAS"_x000D_
 Conclusão: Parecer FAVORÁVEL à tramitação, discussão e votação do presente projeto de lei.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>CCJF - COMISSÃO CONST. E JUSTIÇA - FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1839/parecer_n.__-_ccj_plo_no_13_-_nomeia_rua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1839/parecer_n.__-_ccj_plo_no_13_-_nomeia_rua.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei Ordinária nº 13.2023, de 26 de abril de 2023, dispõe sobre a denominação de rua no bairro Morro da Chapadinha Norte, foi analisado e está de conformidade com a técnica legislativa, é constitucional, jurídico e, no mérito o acolhe.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1854/parecer_ccj_no_6_-_ao_plo_no_15.2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1854/parecer_ccj_no_6_-_ao_plo_no_15.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade dos proprietárias de animais soltos nas ruas e estradas e logradouros públicos do município de Esperantina-PI._x000D_
 Conclusão: Parecer CONTRÁRIO à tramitação, discussão e votação do presente projeto de lei.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1855/parecer_ccj_no_17_-_ao_plo_no_17.2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1855/parecer_ccj_no_17_-_ao_plo_no_17.2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça - CCJ opinou pela constitucional idade, juridicidade e técnica legislativa e, no mérito, pela aprovação do Projeto de Lei n° 1712023, de 17 de junho de 2023.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1868/pccj_-_plo_no_18_-_nomeia_rua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1868/pccj_-_plo_no_18_-_nomeia_rua.pdf</t>
   </si>
   <si>
     <t>No que compete a esta Comissão, concluiu-se que o Projeto de Lei está de conformidade com a técnica legislativa, é constitucional, jurídico e, no mérito o acolhe.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1876/parecer_n.__-_ccj_plo_no_19_-_rec._utilid._pub._carta_viva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1876/parecer_n.__-_ccj_plo_no_19_-_rec._utilid._pub._carta_viva.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei Ordinária nº 19/2023, de 15 de Junho de 2023, dispõe sobre  o reconhecimento com Entidade de Utilidade Pública a Associação Beneficente Carta Viva.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1877/parecer_n.__-_ccj_plo_no_20_-_denomina_rua_jose_p._de_oliveira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1877/parecer_n.__-_ccj_plo_no_20_-_denomina_rua_jose_p._de_oliveira.pdf</t>
   </si>
   <si>
     <t>O Projeto de Lei Ordinária nº 20/2023, de 22 de Junho de 2023, dispõe sobre  denominação de rua projetada 28, que passará a denominar-se Rua José Pedro de Oliveira.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1910/pccj_ao_plo_no_21.2023_-_tratamento_prioritario_aos_advs.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1910/pccj_ao_plo_no_21.2023_-_tratamento_prioritario_aos_advs.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça - CCJ optou pela constitucionalidade, juridicidade técnica legislativa e, no mérito, pela aprovação do Projeto de Lei nº 21/2023, de 04 de Agosto/2023.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1925/pccj_no_22_-_plo_27.2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1925/pccj_no_22_-_plo_27.2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça - CCJ opinou pela constitucional idade, juridicidade e técnica legislativa e, no mérito, pela aprovação do Projeto de Lei n° 27/2023, de 22 de setembro de 2023.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1926/pccj_ao_plo_no_28.2023_-_nomeia_poliesportivo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1926/pccj_ao_plo_no_28.2023_-_nomeia_poliesportivo.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça - CCJ opinou pela constitucionalidade, juridicidade e técnica legislativa e, no mérito, pela aprovação do Projeto de Lei n° 28/2023, de 22 de setembro de 2023.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1974/parecer_ccj_ao_plo_no_34.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1974/parecer_ccj_ao_plo_no_34.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça - CCJ opinou pela constitucionalidade, juridicidade e técnica legislativa e, no mérito, pela aprovação do Projeto de Lei n° 34/2023, de 16 de novembro de 2023.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1975/parecer_ccj_ao_pdl_no_3.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1975/parecer_ccj_ao_pdl_no_3.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça - CCJ opinou pela constitucionalidade, juridicidade e técnica legislativa e, no mérito, pela aprovação do Projeto de Decreto Legislativo n° 3/2023, de 16 de novembro de 2023.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1976/parecer_ccj_ao_plo_no_35.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1976/parecer_ccj_ao_plo_no_35.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça - CCJ opinou pela constitucionalidade, juridicidade e técnica legislativa e, no mérito, pela aprovação do Projeto de Lei no 3512023, de 16 de novembro de 2023.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1977/parecer_ccj_ao_plo_no_38.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1977/parecer_ccj_ao_plo_no_38.pdf</t>
   </si>
   <si>
     <t>A CCJ recomenda/aprova a tramitação do Projeto de Lei nº 38/2023 perante esta Câmara Municipal.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1984/parecer_ccj_ao_pea_no_1_-_epaminondas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1984/parecer_ccj_ao_pea_no_1_-_epaminondas.pdf</t>
   </si>
   <si>
     <t>Desse modo, opina a Comissão de Constituição e Justiça FAVORAVELMENTE pela tramitação, discussão e votação do Projeto de Emenda Aditiva à Lei nº 39/2023 ora examinado</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1986/parecer_ccj_ao_plo_no_39_-_prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1986/parecer_ccj_ao_plo_no_39_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Desse modo, opina a Comissão de Constituição e Justiça FAVORAVELMENTE pela tramitação, discussão e votação do projeto de lei n°. 39/2023_x000D_
 ora examinado.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>PCF</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1985/parecer_cf_ao_pea_no_1_-_epaminondas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1985/parecer_cf_ao_pea_no_1_-_epaminondas.pdf</t>
   </si>
   <si>
     <t>Em que pese ser autorizado no referido Texto Legal, que a precificação do valor do abono seja fixada através de Decreto do Poder Executivo Municipal, ressalta-se que por ser tratar de um valor a ser obtido pela Contabilidade do Município e que será disponibilizado de forma pública, poderá ser oportunamente auditado, não se verifica nenhuma ilegalidade nesse aspecto. Desta maneira, respeitadas as normas constitucionais e legais aplicáveis, a comissão que este subscreve vota FAVORAVELMENTE à discussão e aprovação do referido Projeto em Plenário.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1987/parecer_cf_ao_plo_no_39_-_prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1987/parecer_cf_ao_plo_no_39_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Em que pese ser autorizado no referido Texto Legal, que a precificação do valor do abono seja fixada através de Decreto do Poder Executivo Municipal, ressalta-se que por ser tratar de um valor a ser obtido pela Contabilidade do Município e que será disponibilizado de forma pública, poderá ser oportunamente auditado, não se verifica Desta maneira, respeitadas as normas constitucionais e legais aplicáveis, a comissão que este subscreve vota FAVORAVELMENTE à discussão e aprovação da presente emenda ao projeto de Lei nº 39/2023.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>PCCS</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1789/parecer_conjunto_ccj_-_cf.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1789/parecer_conjunto_ccj_-_cf.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o Projeto de Lei Complementar n° 0312023 que "DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N. 9 1.24412013 PARA FINS DE REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE ESPERANTINA-PI E CRIAÇÃO DOS CARGOS DE COORDENADORIA DE MEIO AMBIENTE, RECURSOS HÍDRICOS E NATURAIS; ANALISTA DE FISCALIZAÇÃO, MONITORAMENTO E LICENCIAMENTO AMBIENTAL; COORDENAÇÃO DE EDUCAÇÃO AMBIENTAL; COORDENAÇÃO ADMINISTRATIVA E FINANCEIRA, DIRETORIA DE DEPARTAMENTO TÉCNICA, FISCAL AMBIENTAL E ASSESSORIA JURÍDICA, JUNTO À ESTRUTURA DA SECRETARIA MUNICIPAL DO MEIO AMBIENTE, E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1820/parecer_ccj_-_cf_-_plo_no_6.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1820/parecer_ccj_-_cf_-_plo_no_6.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Ordinária n° 06/2023 que "INSTITUI E REGULAMENTA A TAXA DE LICENCIAMENTO AMBIENTAL DO MUNICíPIO DE ESPERANTINA-PI, E DÁ OUTRAS PROVIDÊNCIAS" emitem este parecer.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1824/parecer_ccj_-_plo_no_10.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1824/parecer_ccj_-_plo_no_10.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o projeto que "Autoriza o poder executivo municipal a promover campanha de estímulo à arrecadação do imposto sobre a propriedade predial e territorial urbana - IPTU, intitulada por "IPTU PAGO DÁ PRÊMIOS", mediante realização de sorteios de prêmios, como meio de auxiliar a fiscalização e melhorar a arrecadação de tributos municipais e dá outras providências" opinam pela sua aprovação.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1825/parecer_ccj_-_cf_-_plo_no_11.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1825/parecer_ccj_-_cf_-_plo_no_11.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes reunidas para analisar e emitir parecer sobre o Projeto de Lei n o 013/2023 que 'Institui o Programa de Parcelamento Regulariza Esperantina - 2023 - PPRE 2023 - e dá outras providências", opinam pela sua aprovação.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1827/parecer_conjunto_ccj_-_cf_-_plo_no_12.23.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1827/parecer_conjunto_ccj_-_cf_-_plo_no_12.23.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Ordinária n° 1212023 que «Autoriza o Poder Executivo Municipal a doar bens imóveis de sua propriedade para habitação de interesse social, às famílias de baixa renda, e dá outras providências" emitem Parecer.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1840/parecer_ccj_e_cf_lei_complementar_04_2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1840/parecer_ccj_e_cf_lei_complementar_04_2023.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes reunidas analisaram e emitiram parecer sobre o Projeto de Lei Complementar nº 04/2023 que “Dispõe sobre reajuste no salário base de servidores públicos municipais”, emitem Parecer Favorável.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1869/pccs_-_plo_no_16_-_ldo_2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1869/pccs_-_plo_no_16_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o projeto de lei que “Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária Anual – LOA, para o exercício financeiro de 2024, para o Plano Plurianual do período 2024 a 2025 e dá outras providências” opinam pela sua aprovação, desde com a emenda supressiva ao Art. 30.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1885/parecer_ccj.cf_ao_pl_no_22.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1885/parecer_ccj.cf_ao_pl_no_22.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Ordinária nº 22/2023 que  “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CESSÃO DE USO DE BEM IMÓVEL COM A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DO PIAUÍ, E DÁ OUTRAS DISPOSIÇÕES”.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1886/parecer_ccj.cf_no_9_ao_plo_no_23.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1886/parecer_ccj.cf_no_9_ao_plo_no_23.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Ordinária nº 23/2023 que  “AUTORIZA O PODER EXECUTIVO A EFETUAR OU REALIZAR A CESSÃO DE USO DE BEM IMÓVEL PÚBLICO PARA A FEDERAÇÃO DO COMERCIO DE BENS, SERVIÇOS E TURISMO DO ESTADO DO PIAUÍ PARA INSTALAÇÃO DO SESC/SENAC NA FORMA ABAIXO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1887/parecer_ccj.cf_no_10_ao_plo_n_24.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1887/parecer_ccj.cf_no_10_ao_plo_n_24.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Ordinária nº 24/2023 que “DISPÕE SOBRE NORMAS PARA INSTALAÇÃO, LICENCIAMENTO E FUNCIONAMENTO DE ATIVIDADES ECONÔMICAS NO MUNICÍPIO DE ESPERANTINA-PI E DISPÕE SOBRE OS PROCEDIMENTOS PARA CLASSIFICAÇÃO DE RISCO DAS ATIVIDADES ECONÔMICAS, INCLUSIVE AS DE BAIXO RISCO, PARA OS FINS DA LEI FEDERAL Nº 13.874, DE 20 DE SETEMBRO DE  2019”.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1888/parecer_ccj.cf_no_11_ao_plo_no_25.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1888/parecer_ccj.cf_no_11_ao_plo_no_25.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Ordinária nº 25/2023 que “DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL - S.I.M PARA PRODUTOS DE ORIGEM ANIMAL E VEGETAL DESTINADOS AO CONSUMO HUMANO NO MUNICÍPIO DE ESPERANTINA-PI E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1889/parecer_ccj.cf_no_12_ao_plc_no_5.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1889/parecer_ccj.cf_no_12_ao_plc_no_5.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Complementar nº 05/2023 que “DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 1.244/2013 PARA FINS DE REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE ESPERANTINA-PI E CRIAÇÃO DOS CARGOS DE COORDENADOR TRIBUTÁRIO; COORDENADOR DA RODOVIÁRIA MUNICIPAL; COORDENADOR DO MATADOURO PÚBLICO MUNICIPAL; COORDENADOR DO MERCADO PÚBLICO MUNICIPAL; FISCAL DE CONTRATOS E TESOUREIRO, JUNTO À ESTRUTURA_x000D_
 ADMINISTRATIVA DO MUNICÍPIO DE ESPERANTINAPI, E DÁ OUTRAS DISPOSIÇÕES”.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1937/pccj_13_ao_plo_no_30.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1937/pccj_13_ao_plo_no_30.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Ordinária n° 3012023 que "AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, NO VALOR DE R$ 355.581,89 (TREZENTOS E CINQUENTA E CINCO MIL, QUINHENTOS E OITENTA E UM REAIS E OITENTA E NOVE CENTAVOS), E A CRIAR FONTE DE RECURSO EM ELEMENTO DE RECEITA E UM PROGRAMA DE TRABALHO PARA VIABILIZAR A EXECUÇÃO PARA O FIM A QUE SE DESTINA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1946/pccs_no_14_-_loa_2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1946/pccs_no_14_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o projeto de lei que “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPERANTINA-PI PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS" opinam pela sua aprovação.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1978/parecer_conjunto_no_16_ao_plo_no_36.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1978/parecer_conjunto_no_16_ao_plo_no_36.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça (CCJ) e Comissão de Finanças (CF) recomenda/a prova a tramitação do Projeto de Lei n° 36/2023 perante esta Câmara Municipal.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1979/parecer_conjunto_no_17_ao_plo_no_37.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1979/parecer_conjunto_no_17_ao_plo_no_37.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça e Comissão de Finanças opinam favoravelmente pela tramitação, discussão e votação do projeto de Lei nº 37/2023 ora examinado.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>RFIN</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>CREF - COMISSÃO DE REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_no_39_-_rateio_de_recursos_fundeb_com_emenda_-_cref.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_no_39_-_rateio_de_recursos_fundeb_com_emenda_-_cref.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos ao Projeto de Lei n° 39/2023 de 11 de dezembro de 2023, que dispõe sobre alteração da Lei Municipal n° 1.475/2022 e dá outras providências"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1628,67 +1628,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1773/indic._no_012_-_sede_da_receita_federal_em_esperantina.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1786/indic._no_021_-_balancetes_digitais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1817/indic._32_-_desapropria_terras_para_conjunto_hab..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1811/indic._no_37_-_pedido_pccs.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1870/indic._no_63_-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1906/indic._no_84_-_placas_de_identificacao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1917/indic._no_91_-_bnb_ampliar_pessoal_no_atendimento.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1918/indic._no_92_-_terapeutas_na_escola.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1909/parpre_214.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1919/pdl_no_01.2023_-_contas_de_governo_prefeitura_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1952/pdl_no_002_-_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1778/plo_no_4_-_reajusta_salarios_magisterio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1768/plc_no_2_-_cria_cargos_diretor_e_remuneracoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1780/plc_no_3_-_reorganiza_estrutura_adm._e_cria_cargos_na_sec._meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1831/plo_no_13_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1882/plc_05.2023_-_reorganiza_estrutura_adm._e_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1911/plc_no_6_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1756/plo_no_1_-_isencao_taxa_a_doadores_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1784/plo_no_4_-_prevencao_maus_tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1794/plo_no_5_-_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1795/plo_no_6_-_taxa_licenca_ambiental_esperantina.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1801/projeto_de_lei_no_7_-_poluicao_visual_-_esperantina-pi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1802/projeto_de_lei_no_8_-_poluicao_atmosferica_-_esperantina-pi.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1804/pl_no_10_-_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1805/pl_no_11_-_esperantina_-_refis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1838/plo_no_14_-_nomeia_rua_chichico_lages.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1845/plo_no_15_-_responsabilidade__dos_proprietarios_de_animais_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1846/projeto_ldo_2024_-_esperantina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1847/projeto_de_lei_no_17_-_altera_inciso_da_lei_1.476_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1850/plo_no_18_-_nomeia_rua_josias_de_castro_filho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1856/plo_no_19_-_rec._utilidade_pub._proj._carta_viva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1867/plo_no_20_-_nomeia_rua_jose_pedro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1879/plo_no_21_-_atendimento_preferencial_advogados.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1881/projeto_de_lei_23_-_cessao_de_uso_de_imovel_para_sesc_senac.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1883/projeto_de_lei_24.2023_-_estabelece_normas_para_instalacao_licenciamento_e_funcionamento_de_atividades_economicas_no_municipio_de_esperantina-pi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1884/plo_25.2023_-_dispoe_sobre_o_sim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1922/plo_no_27.2023_-_dia_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1924/plo_no_28_-_denomina_joao_do_bom_jesus_amorim.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1936/plo_no_30_-_credito_suplementar_e_outros.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1948/plo_no_31_-_eleicao_indireta_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1949/plo_no_32_-_lei_previne_saude_bucal_esperantina.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1960/plo_no_33.2023_-_denomina_academia_da_saude_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1961/plo_no_34_-_denom._rua_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1962/plo_no_35_-_denomina_rua_no_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1971/plo_no_36_-_direito_na_escola.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1972/plo_no_37_-_sistema_de_garantia_a_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1973/plo_no_38_-_cria_cae.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1980/plo_no_39_-_rateio_de_recursos_fundeb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1759/pres_no_1_-_reajuste_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1760/pres_no_2_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1761/pres_no_3_-_reajuste_diarias.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1764/pres_no_4_-_alt._art._88.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1765/pres_no_5_-_fim_do_voto_secreto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1835/pres_no_6_-_criacao_funcao_comissionada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1890/pea_no_1.2023_-_ao_plc_no_5.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1981/proposta_de_emenda_aditiva_no_2_ao_plo_no_39_-_rateio_fundeb_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1766/pelom_no_1_-_fim_do_voto_secreto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1829/emenda_mod._ao_plo_no_13.2023_-_mauro_andre_miranda_de_carvalho_reajuste_salarial_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1788/req._no_1_-_inform._prefeitura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1818/req._no_2_-_informacoes_prefeitura_contrato_ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1841/req._no_3_-_informacoes_prefeitura_obras_paradas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1947/req._no_4_-_comparec._procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1963/req._no_5_-_comparec._sec._municipal_de_financas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1891/ato_da_mesa_no_2_-_adia_sessoes_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1787/parecer_n._10_-_ccj_plo_no_3.2023_-_dia_do_ciganinho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1819/parecer_ccj_-_plo_no_5.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1821/parecer_ccj_-_plo_no_7.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1823/parecer_ccj_-_plo_no_9.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1839/parecer_n.__-_ccj_plo_no_13_-_nomeia_rua.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1854/parecer_ccj_no_6_-_ao_plo_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1855/parecer_ccj_no_17_-_ao_plo_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1868/pccj_-_plo_no_18_-_nomeia_rua.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1876/parecer_n.__-_ccj_plo_no_19_-_rec._utilid._pub._carta_viva.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1877/parecer_n.__-_ccj_plo_no_20_-_denomina_rua_jose_p._de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1910/pccj_ao_plo_no_21.2023_-_tratamento_prioritario_aos_advs.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1925/pccj_no_22_-_plo_27.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1926/pccj_ao_plo_no_28.2023_-_nomeia_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1974/parecer_ccj_ao_plo_no_34.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1975/parecer_ccj_ao_pdl_no_3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1976/parecer_ccj_ao_plo_no_35.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1977/parecer_ccj_ao_plo_no_38.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1984/parecer_ccj_ao_pea_no_1_-_epaminondas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1986/parecer_ccj_ao_plo_no_39_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1985/parecer_cf_ao_pea_no_1_-_epaminondas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1987/parecer_cf_ao_plo_no_39_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1789/parecer_conjunto_ccj_-_cf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1820/parecer_ccj_-_cf_-_plo_no_6.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1824/parecer_ccj_-_plo_no_10.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1825/parecer_ccj_-_cf_-_plo_no_11.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1827/parecer_conjunto_ccj_-_cf_-_plo_no_12.23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1840/parecer_ccj_e_cf_lei_complementar_04_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1869/pccs_-_plo_no_16_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1885/parecer_ccj.cf_ao_pl_no_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1886/parecer_ccj.cf_no_9_ao_plo_no_23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1887/parecer_ccj.cf_no_10_ao_plo_n_24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1888/parecer_ccj.cf_no_11_ao_plo_no_25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1889/parecer_ccj.cf_no_12_ao_plc_no_5.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1937/pccj_13_ao_plo_no_30.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1946/pccs_no_14_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1978/parecer_conjunto_no_16_ao_plo_no_36.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1979/parecer_conjunto_no_17_ao_plo_no_37.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_no_39_-_rateio_de_recursos_fundeb_com_emenda_-_cref.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1773/indic._no_012_-_sede_da_receita_federal_em_esperantina.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1786/indic._no_021_-_balancetes_digitais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1817/indic._32_-_desapropria_terras_para_conjunto_hab..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1811/indic._no_37_-_pedido_pccs.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1870/indic._no_63_-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1906/indic._no_84_-_placas_de_identificacao_das_ruas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1917/indic._no_91_-_bnb_ampliar_pessoal_no_atendimento.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1918/indic._no_92_-_terapeutas_na_escola.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1909/parpre_214.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1919/pdl_no_01.2023_-_contas_de_governo_prefeitura_2016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1952/pdl_no_002_-_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1778/plo_no_4_-_reajusta_salarios_magisterio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1768/plc_no_2_-_cria_cargos_diretor_e_remuneracoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1780/plc_no_3_-_reorganiza_estrutura_adm._e_cria_cargos_na_sec._meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1831/plo_no_13_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1882/plc_05.2023_-_reorganiza_estrutura_adm._e_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1911/plc_no_6_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1756/plo_no_1_-_isencao_taxa_a_doadores_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1784/plo_no_4_-_prevencao_maus_tratos_a_animais.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1794/plo_no_5_-_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1795/plo_no_6_-_taxa_licenca_ambiental_esperantina.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1801/projeto_de_lei_no_7_-_poluicao_visual_-_esperantina-pi.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1802/projeto_de_lei_no_8_-_poluicao_atmosferica_-_esperantina-pi.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1804/pl_no_10_-_iptu_premiado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1805/pl_no_11_-_esperantina_-_refis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1838/plo_no_14_-_nomeia_rua_chichico_lages.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1845/plo_no_15_-_responsabilidade__dos_proprietarios_de_animais_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1846/projeto_ldo_2024_-_esperantina.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1847/projeto_de_lei_no_17_-_altera_inciso_da_lei_1.476_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1850/plo_no_18_-_nomeia_rua_josias_de_castro_filho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1856/plo_no_19_-_rec._utilidade_pub._proj._carta_viva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1867/plo_no_20_-_nomeia_rua_jose_pedro_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1879/plo_no_21_-_atendimento_preferencial_advogados.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1881/projeto_de_lei_23_-_cessao_de_uso_de_imovel_para_sesc_senac.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1883/projeto_de_lei_24.2023_-_estabelece_normas_para_instalacao_licenciamento_e_funcionamento_de_atividades_economicas_no_municipio_de_esperantina-pi.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1884/plo_25.2023_-_dispoe_sobre_o_sim.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1922/plo_no_27.2023_-_dia_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1924/plo_no_28_-_denomina_joao_do_bom_jesus_amorim.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1936/plo_no_30_-_credito_suplementar_e_outros.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1948/plo_no_31_-_eleicao_indireta_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1949/plo_no_32_-_lei_previne_saude_bucal_esperantina.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1960/plo_no_33.2023_-_denomina_academia_da_saude_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1961/plo_no_34_-_denom._rua_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1962/plo_no_35_-_denomina_rua_no_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1971/plo_no_36_-_direito_na_escola.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1972/plo_no_37_-_sistema_de_garantia_a_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1973/plo_no_38_-_cria_cae.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1980/plo_no_39_-_rateio_de_recursos_fundeb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1759/pres_no_1_-_reajuste_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1760/pres_no_2_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1761/pres_no_3_-_reajuste_diarias.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1764/pres_no_4_-_alt._art._88.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1765/pres_no_5_-_fim_do_voto_secreto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1835/pres_no_6_-_criacao_funcao_comissionada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1890/pea_no_1.2023_-_ao_plc_no_5.2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1981/proposta_de_emenda_aditiva_no_2_ao_plo_no_39_-_rateio_fundeb_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1766/pelom_no_1_-_fim_do_voto_secreto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1829/emenda_mod._ao_plo_no_13.2023_-_mauro_andre_miranda_de_carvalho_reajuste_salarial_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1788/req._no_1_-_inform._prefeitura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1818/req._no_2_-_informacoes_prefeitura_contrato_ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1841/req._no_3_-_informacoes_prefeitura_obras_paradas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1947/req._no_4_-_comparec._procurador_municipal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1963/req._no_5_-_comparec._sec._municipal_de_financas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1891/ato_da_mesa_no_2_-_adia_sessoes_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1787/parecer_n._10_-_ccj_plo_no_3.2023_-_dia_do_ciganinho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1819/parecer_ccj_-_plo_no_5.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1821/parecer_ccj_-_plo_no_7.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1823/parecer_ccj_-_plo_no_9.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1839/parecer_n.__-_ccj_plo_no_13_-_nomeia_rua.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1854/parecer_ccj_no_6_-_ao_plo_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1855/parecer_ccj_no_17_-_ao_plo_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1868/pccj_-_plo_no_18_-_nomeia_rua.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1876/parecer_n.__-_ccj_plo_no_19_-_rec._utilid._pub._carta_viva.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1877/parecer_n.__-_ccj_plo_no_20_-_denomina_rua_jose_p._de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1910/pccj_ao_plo_no_21.2023_-_tratamento_prioritario_aos_advs.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1925/pccj_no_22_-_plo_27.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1926/pccj_ao_plo_no_28.2023_-_nomeia_poliesportivo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1974/parecer_ccj_ao_plo_no_34.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1975/parecer_ccj_ao_pdl_no_3.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1976/parecer_ccj_ao_plo_no_35.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1977/parecer_ccj_ao_plo_no_38.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1984/parecer_ccj_ao_pea_no_1_-_epaminondas.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1986/parecer_ccj_ao_plo_no_39_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1985/parecer_cf_ao_pea_no_1_-_epaminondas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1987/parecer_cf_ao_plo_no_39_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1789/parecer_conjunto_ccj_-_cf.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1820/parecer_ccj_-_cf_-_plo_no_6.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1824/parecer_ccj_-_plo_no_10.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1825/parecer_ccj_-_cf_-_plo_no_11.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1827/parecer_conjunto_ccj_-_cf_-_plo_no_12.23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1840/parecer_ccj_e_cf_lei_complementar_04_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1869/pccs_-_plo_no_16_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1885/parecer_ccj.cf_ao_pl_no_22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1886/parecer_ccj.cf_no_9_ao_plo_no_23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1887/parecer_ccj.cf_no_10_ao_plo_n_24.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1888/parecer_ccj.cf_no_11_ao_plo_no_25.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1889/parecer_ccj.cf_no_12_ao_plc_no_5.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1937/pccj_13_ao_plo_no_30.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1946/pccs_no_14_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1978/parecer_conjunto_no_16_ao_plo_no_36.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1979/parecer_conjunto_no_17_ao_plo_no_37.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1983/plo_no_39_-_rateio_de_recursos_fundeb_com_emenda_-_cref.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="217.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>