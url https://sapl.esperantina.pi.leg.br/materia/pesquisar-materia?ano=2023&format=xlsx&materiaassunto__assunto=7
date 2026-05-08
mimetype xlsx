--- v0 (2026-02-06)
+++ v1 (2026-05-08)
@@ -54,246 +54,246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1752/indic._no_2_-_convenio_hemopi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1752/indic._no_2_-_convenio_hemopi.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Secretário de Estado da Saúde, que envide esforços no sentido de renovar convênio com o município de Esperantina, com vistas a manter neste ano, como já realizado em ano anteriores, a vinda de Unidade Móvel do Centro de Hematologia e Hemoterapia (Hemopi), visando incentivar a doação de sangue e medula óssea.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1753/indic._no_3_-_respiradores_para_o_hejh.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1753/indic._no_3_-_respiradores_para_o_hejh.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Saúde, solicitando a aquisição de, pelo menos, 5 respiradores para o Hospital Estadual Júlio Hartman.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1754/indic._no_4_-_sec._de_saude_preparar_profissionais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1754/indic._no_4_-_sec._de_saude_preparar_profissionais.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Saúde, que prepare as equipes dos Postos de Saúde, das Unidades Básicas de Saúde e da Maternidade para o grande número de atendimentos devido ao período do inverno, quando aumentam consideravelmente os casos de gripes.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1755/indic._no_5_-_diretor_hospital_julio_hartman.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1755/indic._no_5_-_diretor_hospital_julio_hartman.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Diretor do Hospital Estadual Júlio Hartman, para preparar equipes de plantão para o grande número de atendimentos de pessoas acometidas por gripe, devido ao período do inverno.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1769/indic._no_008_-_carro_fumace.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1769/indic._no_008_-_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Saúde, que providencie o carro borrifador (carro fumacê) de combate ao mosquito da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1781/indic._no_017_-_maquina_de_hemodialise_e_ultrassom.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1781/indic._no_017_-_maquina_de_hemodialise_e_ultrassom.pdf</t>
   </si>
   <si>
     <t>Solicita ao governo do estado que providencie uma máquina de hemodiálise e uma máquina de ultrassonografia para o Hospital Estadual Júlio Hartman.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1785/indic._no_020_-_unidade_de_coleta_de_sangue.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1785/indic._no_020_-_unidade_de_coleta_de_sangue.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor do Hemopi - PI, que providencie uma unidade de coleta e armazenamento de sangue para o município de Esperantina – PI.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1791/indic._no_023_-_unidade_regional_de_coleta_de_sangue.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1791/indic._no_023_-_unidade_regional_de_coleta_de_sangue.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor do Hemopi - PI, que estude a viabilidade para instalação de uma Unidade Regional do Hemopi no município de Esperantina – PI.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1793/indic._no_25_-_solicitar_motos_para_atendimento_do_samu.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1793/indic._no_25_-_solicitar_motos_para_atendimento_do_samu.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Saúde, que envide esforços no sentido de viabilizar a ampliação do atendimento do SAMU por meio de motocicletas, devidamente preparadas de acordo com a legislação pertinente, visando dar celeridade aos atendimentos de urgência, principalmente em locais mais congestionados e de difícil acesso.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1844/indic._no_48_-_solicitar_gabinete_odontologico_pra_ubs_do_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1844/indic._no_48_-_solicitar_gabinete_odontologico_pra_ubs_do_alecrim.pdf</t>
   </si>
   <si>
     <t>A Exmo. Sr. Secretário Municipal de Saúde, que instale um gabinete odontológico para a Unidade Básica de Saúde (UBS) do Bairro Alecrim.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1859/indic._no_055_-_setor_especializado_pra_atendimento_dos_garis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1859/indic._no_055_-_setor_especializado_pra_atendimento_dos_garis.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Saúde, que crie um setor de atendimento especializado aos garis, com exames, medicamentos e atendimentos_x000D_
 médicos.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1934/indic._no_101_-_semana_de_prevencao_glicemia_pressao_alta.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1934/indic._no_101_-_semana_de_prevencao_glicemia_pressao_alta.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Saúde, que providencie seja criada uma semana dedicada a cuidados e prevenção de doenças crônicas como pressão alta e glicemia no município de Esperantina.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1943/indic._no_107_-_solic._sec._est._de_assistencia_social_-_um_centro_de_reabilitacao_de_dependentes_quimicos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1943/indic._no_107_-_solic._sec._est._de_assistencia_social_-_um_centro_de_reabilitacao_de_dependentes_quimicos.pdf</t>
   </si>
   <si>
     <t>À Ilma. Sr.ª Secretária da Secretaria de Estado da Assistência Social, Trabalho e Direitos Humanos (SASC), que providencie a instalação de um centro de_x000D_
 reabilitação de dependentes químicos na cidade de Esperantina.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1944/indic._no_108_-_academia_saude_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1944/indic._no_108_-_academia_saude_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina-PI, que providencie a instalação de uma Academia da Saúde no povoado Lagoa Seca.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1945/indic._no_109_-_transporte_campo_maior.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1945/indic._no_109_-_transporte_campo_maior.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina Ivanária Sampaio, que viabilize um transporte, com o objetivo de levar pessoas que fazem tratamento de_x000D_
 hemodiálise na cidade de Campo Maior no Estado do Piauí.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1954/indic._no_113_-_instalacao_de_academia_de_saude_no_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1954/indic._no_113_-_instalacao_de_academia_de_saude_no_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie juntamente ao setor competente da Administração seja instalada uma Academia da Saúde ao lado do Posto de Saúde do Canto da Palmeira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -600,67 +600,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1752/indic._no_2_-_convenio_hemopi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1753/indic._no_3_-_respiradores_para_o_hejh.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1754/indic._no_4_-_sec._de_saude_preparar_profissionais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1755/indic._no_5_-_diretor_hospital_julio_hartman.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1769/indic._no_008_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1781/indic._no_017_-_maquina_de_hemodialise_e_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1785/indic._no_020_-_unidade_de_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1791/indic._no_023_-_unidade_regional_de_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1793/indic._no_25_-_solicitar_motos_para_atendimento_do_samu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1844/indic._no_48_-_solicitar_gabinete_odontologico_pra_ubs_do_alecrim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1859/indic._no_055_-_setor_especializado_pra_atendimento_dos_garis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1934/indic._no_101_-_semana_de_prevencao_glicemia_pressao_alta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1943/indic._no_107_-_solic._sec._est._de_assistencia_social_-_um_centro_de_reabilitacao_de_dependentes_quimicos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1944/indic._no_108_-_academia_saude_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1945/indic._no_109_-_transporte_campo_maior.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1954/indic._no_113_-_instalacao_de_academia_de_saude_no_canto_da_palmeira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1752/indic._no_2_-_convenio_hemopi.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1753/indic._no_3_-_respiradores_para_o_hejh.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1754/indic._no_4_-_sec._de_saude_preparar_profissionais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1755/indic._no_5_-_diretor_hospital_julio_hartman.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1769/indic._no_008_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1781/indic._no_017_-_maquina_de_hemodialise_e_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1785/indic._no_020_-_unidade_de_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1791/indic._no_023_-_unidade_regional_de_coleta_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1793/indic._no_25_-_solicitar_motos_para_atendimento_do_samu.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1844/indic._no_48_-_solicitar_gabinete_odontologico_pra_ubs_do_alecrim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1859/indic._no_055_-_setor_especializado_pra_atendimento_dos_garis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1934/indic._no_101_-_semana_de_prevencao_glicemia_pressao_alta.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1943/indic._no_107_-_solic._sec._est._de_assistencia_social_-_um_centro_de_reabilitacao_de_dependentes_quimicos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1944/indic._no_108_-_academia_saude_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1945/indic._no_109_-_transporte_campo_maior.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1954/indic._no_113_-_instalacao_de_academia_de_saude_no_canto_da_palmeira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>