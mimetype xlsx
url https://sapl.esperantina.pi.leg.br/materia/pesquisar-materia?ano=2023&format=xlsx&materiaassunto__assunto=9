--- v0 (2026-02-03)
+++ v1 (2026-05-07)
@@ -54,888 +54,888 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1762/indic._no_06_-_ponte_entre_alto_vermelho_e_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1762/indic._no_06_-_ponte_entre_alto_vermelho_e_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário de Estado do Desenvolvimento Regional, Abastecimento, Mineração e Energias Renováveis, que providencie a construção de ponte_x000D_
 entre as localidades Alto Vermelho e Malhada no Meio, localizadas entre os municípios de Esperantina e Batalha.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1763/indic._no_07_-_caminhao_para_remover_entulhos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1763/indic._no_07_-_caminhao_para_remover_entulhos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a disponibilização de um caminhão para recolhimento de material proveniente das podas de árvores e_x000D_
 entulho das residências de pessoas de baixa renda.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1770/indic._no_009_-_calcamento_rua_antonio_dos_santos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1770/indic._no_009_-_calcamento_rua_antonio_dos_santos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Antônio dos Santos, sentido Beira Rio, com início na Avenida Juarez Távora até próximo a Beira Rio.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1771/indic._no_010_-_calcamento_rua_projetada_10_bairro_novo_milenio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1771/indic._no_010_-_calcamento_rua_projetada_10_bairro_novo_milenio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Projetada 10, Quadra 08, no Bairro Novo Milênio, próximo ao cemitério.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1775/indic._no_14_-_abertura_de_estrada_aracas_boi_velho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1775/indic._no_14_-_abertura_de_estrada_aracas_boi_velho.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a abertura de estrada vicinal, no lado oposto a via de entrada das localidades Araçás e Boi Velho,_x000D_
 próximo a residência do senhor Antônio André, até o cemitério do Ciganinho.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1776/indic._no_15_-_tres_quebra-molas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1776/indic._no_15_-_tres_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie um estudo para instalação de redutores de velocidade tipo “quebra-molas” nas seguintes localizações:_x000D_
  Rua Edison Chaves, em frente a oficina do Luiz Carlos;_x000D_
  Rua José de Sousa Campos, nas proximidades da oficina R Bikes e Motos;_x000D_
  Rua Coronel José Fortes, em frente ao Banco do Nordeste.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1777/indic._no_16_-_ubs_bairro_santa_luzia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1777/indic._no_16_-_ubs_bairro_santa_luzia.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita municipal de Esperantina, que seja aberta uma UBS (Unidade Básica de Saúde) no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1782/indic._no_018_-_limpeza_e_reforma_do_chafariz_do_morro_da_chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1782/indic._no_018_-_limpeza_e_reforma_do_chafariz_do_morro_da_chapadinha.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que realize uma limpeza e providencie uma melhora na estrutura do chafariz do Morro da Chapadinha Norte.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1790/indic._no_22_-_recup._estrada_amargosa_-_boi_velho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1790/indic._no_22_-_recup._estrada_amargosa_-_boi_velho.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação da estrada vicinal que interliga as localidades Amargosa e Boi Velho.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1792/indic._no_024_-_quebra-mola_em_frente_ao_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1792/indic._no_024_-_quebra-mola_em_frente_ao_alecrim.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-Geral do Departamento de Estradas de Rodagem do Piauí – DER-PI, que providencie a instalação de 2 redutores de velocidade tipo “quebra-molas” nas proximidades do Matadouro Público Municipal de Esperantina, na rodovia PI-213.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1796/indic._no_026_-_iluminacao_cemiterio_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1796/indic._no_026_-_iluminacao_cemiterio_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a iluminação do cemitério da localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1798/indic._no_028_-_recuperacao_da_rua_principal_localidade_mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1798/indic._no_028_-_recuperacao_da_rua_principal_localidade_mocos.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a recuperação da Avenida Jordenia Magalhães Borges na localidade Mocós.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1799/indic._no_029_-_recuperacao_da_rua_alzira_castro_de_menezes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1799/indic._no_029_-_recuperacao_da_rua_alzira_castro_de_menezes.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a recuperação da rua Alzira Castro de Menezes.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>CASTRO, AIRTON VEÍCULOS, BEBÉ VITÓRIA, EPAMINONDAS ALBUQUERQUE, LUIZ DIONÍZIO, PROF. JÚNIOR RODRIGUES, ROBERTO DENIS, RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1806/indic._no_30_-_desapropriacao_terreno_-_frente_teatro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1806/indic._no_30_-_desapropriacao_terreno_-_frente_teatro.pdf</t>
   </si>
   <si>
     <t>Os vereadores indicam à Exma. Sra. Prefeita Municipal, que providencie juntamente à Procuradoria Geral do Município a realização de estudo de viabilidade para desapropriação de área a ser destinada a construção de equipamento público comunitário (praça com estacionamento), visando o bem comum aos cidadãos esperantinenses.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1807/indic._no_033_-_poco_artesiano_localidade_prazeres.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1807/indic._no_033_-_poco_artesiano_localidade_prazeres.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Francisco Lima, Deputado Estadual, que providencie a perfuração de um poço artesiano para a Localidade Prazeres, município de Esperantina – PI.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1808/indic._no_034_-_poco_artesiano_quilometro_7.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1808/indic._no_034_-_poco_artesiano_quilometro_7.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Francisco Lima, Deputado Estadual, que providencie a perfuração de um poço artesiano para a Localidade Quilômetro 7, município de Esperantina – PI.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1809/indic._no_035_-_poco_artesiano_tinguizal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1809/indic._no_035_-_poco_artesiano_tinguizal.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Francisco Limma, Deputado Estadual, que providencie a perfuração de um poço artesiano para a Localidade Tinguizal, município de Esperantina – PI.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1832/indic._no_042_-_calcamento_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1832/indic._no_042_-_calcamento_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie o calçamento da rua principal da localidade Malhada do Meio.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>TOTE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1833/indic._no_043_-_recuperacao_da_parede_do_acude_da_vassouras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1833/indic._no_043_-_recuperacao_da_parede_do_acude_da_vassouras.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a recuperação da parede do açude da localidade_x000D_
 Vassouras com urgência.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1842/indic._no_46_-_calcamento_rua_meire_fernandes_de_carvalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1842/indic._no_46_-_calcamento_rua_meire_fernandes_de_carvalho.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Prof. Meire Fernandes de Carvalho até a altura da Av. Manoel Franco.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1843/indic._no_47_-_reabertura_da_rua_professor_joao_paulo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1843/indic._no_47_-_reabertura_da_rua_professor_joao_paulo.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a desobstrução da Rua Professor João Paulo, no trecho localizado entre as ruas Floriano Peixoto e Cel. Patriotino Lages; e da Rua José Gomes da Costa, no trecho localizado entre as ruas Treze de Junho e Cel. Patriotino Lages.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1848/indic._no_49_-_grades_de_protecao_no_cais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1848/indic._no_49_-_grades_de_protecao_no_cais.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a instalação de grades de proteção na avenida Dep. Themístocles de Sampaio Pereira, à margem do Cais do Rio Longá.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1849/indic._no_50_-_calcamento_rua_projetada_8_novo_milenio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1849/indic._no_50_-_calcamento_rua_projetada_8_novo_milenio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Projetada 8, no Bairro Novo Milênio.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1851/indic._no_51_-_terraplanagem_km_7_-_mirante_-_sada.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1851/indic._no_51_-_terraplanagem_km_7_-_mirante_-_sada.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Assistência Técnica e Defesa Agropecuária (Sada), que providencie serviços de terraplanagem na estrada que interliga a localidade Km 7 ao assentamento Mirante, passando pela localidade Prazeres.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1852/indic._no_52_-_terraplanagem_km_7_-_mirante_-_saf.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1852/indic._no_52_-_terraplanagem_km_7_-_mirante_-_saf.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Secretária de Estado da Agricultura Familiar (SAF), que providencie serviços de terraplanagem na estrada que interliga a localidade Km 7 ao_x000D_
 assentamento Mirante, passando pela localidade Prazeres.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1853/indic._no_53_-_terraplanagem_km_7_-_mirante_-_seminf.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1853/indic._no_53_-_terraplanagem_km_7_-_mirante_-_seminf.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie serviços de terraplanagem na estrada que interliga a localidade Km 7 ao assentamento Mirante, passando pela localidade Prazeres.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1858/indic._no_054_-_calcamento_rua_projetada_20_mao_santa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1858/indic._no_054_-_calcamento_rua_projetada_20_mao_santa.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Projetada 20 (próximo a Igreja Adventista), no Bairro Mão Santa.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a limpeza das bocas de lobo (bueiros) e construir_x000D_
 canaletas no meio-fio das ruas.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1862/indic._no_58_-_quebra-molas_estrada_l._caicara_-_tinguis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1862/indic._no_58_-_quebra-molas_estrada_l._caicara_-_tinguis.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a construção de redutor de velocidade tipo “quebra-molas” na estrada vicinal que interliga as localidades Lagoa da Caiçara e Tinguis.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1864/indic._no_60_-_galeria_na_rua_maria_de_jesus_amorim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1864/indic._no_60_-_galeria_na_rua_maria_de_jesus_amorim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, que providencie estudo de viabilidade para a construção de galeria na rua Maria de Jesus Amorim.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1866/indic._no_62_-_calcamento_furna_da_onca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1866/indic._no_62_-_calcamento_furna_da_onca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina-PI, que providencie juntamente à secretaria responsável seja construída pavimentação poliédrica (calçamento) na localidade Furna da Onça.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1871/indic._no_064_-_calcamento_rua_divino_espirito_santo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1871/indic._no_064_-_calcamento_rua_divino_espirito_santo.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Divino Espírito Santo, no Bairro Novo Milênio, divisa com o Conjunto Palestina, cruzamento com a Rua Abraão Gomes.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1872/indic._no_065_-_instalacao_cx._eletronico_2o_pavimento_do_mercado.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1872/indic._no_065_-_instalacao_cx._eletronico_2o_pavimento_do_mercado.pdf</t>
   </si>
   <si>
     <t>Aos Ilustríssimos Senhores Superintendentes do Banco do Brasil – BB e Caixa Econômica Federal – CEF no Estado do Piauí, que envidem estudo de viabilidade para a instalação de caixas eletrônicos no mercado público municipal de Esperantina - PI.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1875/indic._no_068_-_complexo_esportivo_veneza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1875/indic._no_068_-_complexo_esportivo_veneza.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie a realização de estudo para a construção de um centro cultural, de esporte e lazer no antigo clube Veneza, no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1894/indic._no_70_-_recuperacao_asfaltica_rua_raimundo_gomes_de_sousa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1894/indic._no_70_-_recuperacao_asfaltica_rua_raimundo_gomes_de_sousa.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, ouvido o Plenário, que providencie a recuperação asfáltica da Rua Raimundo Gomes de Sousa.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1895/indic._no_71_-_poco_tubular_e_caixa_dagua_pra_fortaleza_i_e_vii.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1895/indic._no_71_-_poco_tubular_e_caixa_dagua_pra_fortaleza_i_e_vii.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, ouvido o Plenário, que providencie a perfuração de poços tubulares e instalação de caixa d’água de 10 mil litros, um na comunidade Fortaleza I e um na comunidade Fortaleza VII.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1896/indic._no_72_-_recuperacao_estrada_lagoa_dos_macacos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1896/indic._no_72_-_recuperacao_estrada_lagoa_dos_macacos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, ouvido o Plenário, que providencie a recuperação da estrada da Lagoa dos Macacos, no trecho que liga a Chácara do Nazareno, passando em frente do Seu Arnoldo Ibiapina, até chegar ao Chico Lagoa.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1893/indic._no_73_-_melhorias_no_transito.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1893/indic._no_73_-_melhorias_no_transito.pdf</t>
   </si>
   <si>
     <t>Indico à Exma. Sra. Prefeita municipal de Esperantina, ouvido o Plenário, várias sugestões onde irão revitalizar e melhorar o trânsito na cidade de Esperantina ao disponibilizar espaços para o estacionamento de veículos.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1897/indic._no_75_-_perfuracao_poco_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1897/indic._no_75_-_perfuracao_poco_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a perfuração de um poço tubular na localidade Lagoa Seca. Além disso, instalar uma caixa d’água e uma_x000D_
 bomba para completar o sistema.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1899/indic._no_77_-_quebra-molas_taboquinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1899/indic._no_77_-_quebra-molas_taboquinha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de 02 (dois) redutores de velocidade tipo “quebra-molas” na localidade Taboquinha, depois da localidade Capote, em frente à residência do senhor James Luís Machado Costa.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1900/indic._no_78_-_quebra-molas_lagoa_do_tabuleiro_ii.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1900/indic._no_78_-_quebra-molas_lagoa_do_tabuleiro_ii.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de 02 (dois) redutores de velocidade tipo “quebra-molas” na localidade Lagoa do Tabuleiro II, antes e depois da casa do senhor Luiz Elias.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1903/indic._no_81_-_quebra-mola_rua_luzia_rodrigues_fontinele.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1903/indic._no_81_-_quebra-mola_rua_luzia_rodrigues_fontinele.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a instalação de redutores de velocidade tipo “quebra-molas” na Rua Luzia Rodrigues Fontenele, próximo a casa do Chico Grispim.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1904/indic._no_82_-_calcamento_rua_divino_espirito_santo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1904/indic._no_82_-_calcamento_rua_divino_espirito_santo.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Divino Espírito Santo, no Bairro Novo Milênio,_x000D_
 cruzando com a Rua Oito e Rua Sete.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1907/indic._no_85-_quebra-molas_rua_antonio_florencio_ramos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1907/indic._no_85-_quebra-molas_rua_antonio_florencio_ramos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de 04 (quatro) redutores de velocidade tipo “quebra-molas” em toda a extensão da Rua Antônio Florêncio Ramos.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1913/indic._no_88_-_solic._tecnicos_agespisa_para_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1913/indic._no_88_-_solic._tecnicos_agespisa_para_alecrim.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor Presidente da AGESPISA, que envie equipe técnica para a cidade de Esperantina, mais especificamente para dar solução à situação_x000D_
 do abastecimento de água do conjunto Alecrim, que há muito é penalizado pelo precário abastecimento de água residencial.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1921/indic._poco_localidade_bananal.docx</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1921/indic._poco_localidade_bananal.docx</t>
   </si>
   <si>
     <t>Indico ao Exmo. Sr. Governador do Estado do Piauí, ouvido o Plenário, que viabilize a_x000D_
 perfuração de um poço tubular na localidade Bananal município de Esperantina-PI .</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1923/indic._no_95_-_ref._chafariz_novo_horizonte.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1923/indic._no_95_-_ref._chafariz_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>À Exma. Prefeita de Esperantina, que providencie a reforma do chafariz e limpeza da caixa d’água do bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1929/indic._no_96_-_recup._estrada_mirante_a_limpeza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1929/indic._no_96_-_recup._estrada_mirante_a_limpeza.pdf</t>
   </si>
   <si>
     <t>À Exma. Prefeita de Esperantina, que providencie juntamente ao setor competente da Administração a reforma da estrada vicinal que liga as localidades Mirante a Chapada da Limpeza.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1931/indic._no_98_-_ciclovias_na_rodovia_do_leite.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1931/indic._no_98_-_ciclovias_na_rodovia_do_leite.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vice-Governador do Estado do Piauí, que interceda junto ao Departamento de Estradas de Rodagem – DER-PI para que sejam implantadas ciclovias na Rodovia do Leite, no trecho compreendido entre no limite urbanizado da cidade de Esperantina estendendo-se até o limite com o município de Batalha, como forma de incentivar e oferecer segurança à prática do ciclismo.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1932/indic._no_99_-_criacao_parque_de_exposicoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1932/indic._no_99_-_criacao_parque_de_exposicoes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que providencie a criação de um parque de exposições de animais neste município, com a finalidade de expor o rebanho de caprinos, ovinos, suínos, etc. com o objetivo de incentivar a melhoria genética dos rebanhos e o comércio de animais.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1938/indic._no_102_-_fonte_luminosa_no_corredor_cultural.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1938/indic._no_102_-_fonte_luminosa_no_corredor_cultural.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que analise juntamente ao setor competente da administração, a possibilidade construir uma Fonte Luminosa no corredor cultural Coronel Gervásio Lages.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1939/indic._no_103_-_recuperacao_estrada_alecrim_ao_liberato.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1939/indic._no_103_-_recuperacao_estrada_alecrim_ao_liberato.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie recuperação da estrada entre o Alecrim e o Liberato.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1940/indic._no_104_-_quebra-molas_vassouras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1940/indic._no_104_-_quebra-molas_vassouras.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de um redutor de velocidade tipo “quebra-molas” na Rua do Meio, em frente a casa da Dona Rosário, na localidade Vassouras.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1941/indic._no_105_-_quebra-molas_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1941/indic._no_105_-_quebra-molas_alecrim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de um redutor de velocidade tipo “quebra-molas” no Residencial Alecrim, em frente a casa da Dona Joelma.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1942/indic._no_106_-_quebra-molas_malhada_de_pedra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1942/indic._no_106_-_quebra-molas_malhada_de_pedra.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de 05 (cinco) redutores de velocidade tipo “quebra-molas” na localidade Buriti dos Britos.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1950/indic._no_110_-_calcamento_morro_da_onca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1950/indic._no_110_-_calcamento_morro_da_onca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Reginaldo Araújo de Bezerra, no Bairro Morro da Onça, ao lado da Paróquia São Benedito.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1953/indic._no_112_-_calcamento_lagoa_seca_ao_encanto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1953/indic._no_112_-_calcamento_lagoa_seca_ao_encanto.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vice-Governador do Estado do Piauí, que providencie a pavimentação poliédrica (calçamento) da estrada vicinal que liga o povoado Lagoa Seca ao cemitério da localidade Encanto.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1955/indic._no_114_-_placas_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1955/indic._no_114_-_placas_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a instalação de placas de sinalização com identificação da localidade Canto da Palmeira.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1956/indic._no_115_-_calcamento_no_novo_horizonte.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1956/indic._no_115_-_calcamento_no_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Santa Teresinha, no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1957/indic._no_116_-_iluminacao_pub._crescer_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1957/indic._no_116_-_iluminacao_pub._crescer_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a implantação da rede de iluminação pública do loteamento Crescer Lagoa Seca, no povoado Lagoa Seca.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1958/indic._no_117_-_calcamento_na_rua_bernardo_sirqueira_no_novo_horizonte.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1958/indic._no_117_-_calcamento_na_rua_bernardo_sirqueira_no_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Bernardo Machado de Sirqueira (antiga rua M), no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1967/indic._no_118_-_gabinetes_para_os_vereadores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1967/indic._no_118_-_gabinetes_para_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Presidente da Câmara de Vereadores de Esperantina, que providencie a reforma e ampliação do prédio da Câmara com a construção de gabinetes para todos os vereadores.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1968/indic._no_119_-_calcamento_na_localidade_vila_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1968/indic._no_119_-_calcamento_na_localidade_vila_palmeira.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Jadyel Alencar, Deputado Federal, que providencie e disponibilize emenda parlamentar para construção de calçamento na rua principal da_x000D_
 localidade Vila Palmeira, em Esperantina-PI.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1969/indic._no_120_-_recup._estrada_vassouras_a_vila_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1969/indic._no_120_-_recup._estrada_vassouras_a_vila_palmeira.pdf</t>
   </si>
   <si>
     <t>À Exma. Prefeita de Esperantina, que providencie a recuperação da estrada que liga o povoado Vassouras à Vila Palmeira, passando pelo Jacaré da Vermelha.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1970/indic._no_121_-_recup._estrada_boa_vista_dos_cariocas_ao_jacare.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1970/indic._no_121_-_recup._estrada_boa_vista_dos_cariocas_ao_jacare.pdf</t>
   </si>
   <si>
     <t>À Exma. Prefeita de Esperantina, que providencie a recuperação da estrada que liga a localidade Boa Vista dos Cariocas ao Jacaré da Vermelha, passando_x000D_
 pelo Saquinho.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1826/plo_no_12_-_doacao_-_minha_casa_minha_vida_-_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1826/plo_no_12_-_doacao_-_minha_casa_minha_vida_-_esperantina.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar bens imóveis de sua propriedade para habitação de interesse social, às famílias de baixa renda, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1242,67 +1242,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1762/indic._no_06_-_ponte_entre_alto_vermelho_e_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1763/indic._no_07_-_caminhao_para_remover_entulhos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1770/indic._no_009_-_calcamento_rua_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1771/indic._no_010_-_calcamento_rua_projetada_10_bairro_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1775/indic._no_14_-_abertura_de_estrada_aracas_boi_velho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1776/indic._no_15_-_tres_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1777/indic._no_16_-_ubs_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1782/indic._no_018_-_limpeza_e_reforma_do_chafariz_do_morro_da_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1790/indic._no_22_-_recup._estrada_amargosa_-_boi_velho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1792/indic._no_024_-_quebra-mola_em_frente_ao_alecrim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1796/indic._no_026_-_iluminacao_cemiterio_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1798/indic._no_028_-_recuperacao_da_rua_principal_localidade_mocos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1799/indic._no_029_-_recuperacao_da_rua_alzira_castro_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1806/indic._no_30_-_desapropriacao_terreno_-_frente_teatro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1807/indic._no_033_-_poco_artesiano_localidade_prazeres.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1808/indic._no_034_-_poco_artesiano_quilometro_7.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1809/indic._no_035_-_poco_artesiano_tinguizal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1832/indic._no_042_-_calcamento_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1833/indic._no_043_-_recuperacao_da_parede_do_acude_da_vassouras.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1842/indic._no_46_-_calcamento_rua_meire_fernandes_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1843/indic._no_47_-_reabertura_da_rua_professor_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1848/indic._no_49_-_grades_de_protecao_no_cais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1849/indic._no_50_-_calcamento_rua_projetada_8_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1851/indic._no_51_-_terraplanagem_km_7_-_mirante_-_sada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1852/indic._no_52_-_terraplanagem_km_7_-_mirante_-_saf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1853/indic._no_53_-_terraplanagem_km_7_-_mirante_-_seminf.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1858/indic._no_054_-_calcamento_rua_projetada_20_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1862/indic._no_58_-_quebra-molas_estrada_l._caicara_-_tinguis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1864/indic._no_60_-_galeria_na_rua_maria_de_jesus_amorim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1866/indic._no_62_-_calcamento_furna_da_onca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1871/indic._no_064_-_calcamento_rua_divino_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1872/indic._no_065_-_instalacao_cx._eletronico_2o_pavimento_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1875/indic._no_068_-_complexo_esportivo_veneza.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1894/indic._no_70_-_recuperacao_asfaltica_rua_raimundo_gomes_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1895/indic._no_71_-_poco_tubular_e_caixa_dagua_pra_fortaleza_i_e_vii.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1896/indic._no_72_-_recuperacao_estrada_lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1893/indic._no_73_-_melhorias_no_transito.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1897/indic._no_75_-_perfuracao_poco_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1899/indic._no_77_-_quebra-molas_taboquinha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1900/indic._no_78_-_quebra-molas_lagoa_do_tabuleiro_ii.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1903/indic._no_81_-_quebra-mola_rua_luzia_rodrigues_fontinele.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1904/indic._no_82_-_calcamento_rua_divino_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1907/indic._no_85-_quebra-molas_rua_antonio_florencio_ramos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1913/indic._no_88_-_solic._tecnicos_agespisa_para_alecrim.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1921/indic._poco_localidade_bananal.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1923/indic._no_95_-_ref._chafariz_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1929/indic._no_96_-_recup._estrada_mirante_a_limpeza.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1931/indic._no_98_-_ciclovias_na_rodovia_do_leite.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1932/indic._no_99_-_criacao_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1938/indic._no_102_-_fonte_luminosa_no_corredor_cultural.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1939/indic._no_103_-_recuperacao_estrada_alecrim_ao_liberato.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1940/indic._no_104_-_quebra-molas_vassouras.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1941/indic._no_105_-_quebra-molas_alecrim.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1942/indic._no_106_-_quebra-molas_malhada_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1950/indic._no_110_-_calcamento_morro_da_onca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1953/indic._no_112_-_calcamento_lagoa_seca_ao_encanto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1955/indic._no_114_-_placas_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1956/indic._no_115_-_calcamento_no_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1957/indic._no_116_-_iluminacao_pub._crescer_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1958/indic._no_117_-_calcamento_na_rua_bernardo_sirqueira_no_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1967/indic._no_118_-_gabinetes_para_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1968/indic._no_119_-_calcamento_na_localidade_vila_palmeira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1969/indic._no_120_-_recup._estrada_vassouras_a_vila_palmeira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1970/indic._no_121_-_recup._estrada_boa_vista_dos_cariocas_ao_jacare.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1826/plo_no_12_-_doacao_-_minha_casa_minha_vida_-_esperantina.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1762/indic._no_06_-_ponte_entre_alto_vermelho_e_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1763/indic._no_07_-_caminhao_para_remover_entulhos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1770/indic._no_009_-_calcamento_rua_antonio_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1771/indic._no_010_-_calcamento_rua_projetada_10_bairro_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1775/indic._no_14_-_abertura_de_estrada_aracas_boi_velho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1776/indic._no_15_-_tres_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1777/indic._no_16_-_ubs_bairro_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1782/indic._no_018_-_limpeza_e_reforma_do_chafariz_do_morro_da_chapadinha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1790/indic._no_22_-_recup._estrada_amargosa_-_boi_velho.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1792/indic._no_024_-_quebra-mola_em_frente_ao_alecrim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1796/indic._no_026_-_iluminacao_cemiterio_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1798/indic._no_028_-_recuperacao_da_rua_principal_localidade_mocos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1799/indic._no_029_-_recuperacao_da_rua_alzira_castro_de_menezes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1806/indic._no_30_-_desapropriacao_terreno_-_frente_teatro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1807/indic._no_033_-_poco_artesiano_localidade_prazeres.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1808/indic._no_034_-_poco_artesiano_quilometro_7.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1809/indic._no_035_-_poco_artesiano_tinguizal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1832/indic._no_042_-_calcamento_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1833/indic._no_043_-_recuperacao_da_parede_do_acude_da_vassouras.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1842/indic._no_46_-_calcamento_rua_meire_fernandes_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1843/indic._no_47_-_reabertura_da_rua_professor_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1848/indic._no_49_-_grades_de_protecao_no_cais.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1849/indic._no_50_-_calcamento_rua_projetada_8_novo_milenio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1851/indic._no_51_-_terraplanagem_km_7_-_mirante_-_sada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1852/indic._no_52_-_terraplanagem_km_7_-_mirante_-_saf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1853/indic._no_53_-_terraplanagem_km_7_-_mirante_-_seminf.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1858/indic._no_054_-_calcamento_rua_projetada_20_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1862/indic._no_58_-_quebra-molas_estrada_l._caicara_-_tinguis.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1864/indic._no_60_-_galeria_na_rua_maria_de_jesus_amorim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1866/indic._no_62_-_calcamento_furna_da_onca.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1871/indic._no_064_-_calcamento_rua_divino_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1872/indic._no_065_-_instalacao_cx._eletronico_2o_pavimento_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1875/indic._no_068_-_complexo_esportivo_veneza.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1894/indic._no_70_-_recuperacao_asfaltica_rua_raimundo_gomes_de_sousa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1895/indic._no_71_-_poco_tubular_e_caixa_dagua_pra_fortaleza_i_e_vii.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1896/indic._no_72_-_recuperacao_estrada_lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1893/indic._no_73_-_melhorias_no_transito.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1897/indic._no_75_-_perfuracao_poco_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1899/indic._no_77_-_quebra-molas_taboquinha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1900/indic._no_78_-_quebra-molas_lagoa_do_tabuleiro_ii.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1903/indic._no_81_-_quebra-mola_rua_luzia_rodrigues_fontinele.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1904/indic._no_82_-_calcamento_rua_divino_espirito_santo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1907/indic._no_85-_quebra-molas_rua_antonio_florencio_ramos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1913/indic._no_88_-_solic._tecnicos_agespisa_para_alecrim.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1921/indic._poco_localidade_bananal.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1923/indic._no_95_-_ref._chafariz_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1929/indic._no_96_-_recup._estrada_mirante_a_limpeza.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1931/indic._no_98_-_ciclovias_na_rodovia_do_leite.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1932/indic._no_99_-_criacao_parque_de_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1938/indic._no_102_-_fonte_luminosa_no_corredor_cultural.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1939/indic._no_103_-_recuperacao_estrada_alecrim_ao_liberato.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1940/indic._no_104_-_quebra-molas_vassouras.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1941/indic._no_105_-_quebra-molas_alecrim.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1942/indic._no_106_-_quebra-molas_malhada_de_pedra.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1950/indic._no_110_-_calcamento_morro_da_onca.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1953/indic._no_112_-_calcamento_lagoa_seca_ao_encanto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1955/indic._no_114_-_placas_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1956/indic._no_115_-_calcamento_no_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1957/indic._no_116_-_iluminacao_pub._crescer_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1958/indic._no_117_-_calcamento_na_rua_bernardo_sirqueira_no_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1967/indic._no_118_-_gabinetes_para_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1968/indic._no_119_-_calcamento_na_localidade_vila_palmeira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1969/indic._no_120_-_recup._estrada_vassouras_a_vila_palmeira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1970/indic._no_121_-_recup._estrada_boa_vista_dos_cariocas_ao_jacare.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1826/plo_no_12_-_doacao_-_minha_casa_minha_vida_-_esperantina.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="142" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>