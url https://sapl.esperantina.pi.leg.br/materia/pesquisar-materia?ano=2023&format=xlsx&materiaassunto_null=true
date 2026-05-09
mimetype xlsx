--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -54,274 +54,274 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1774/indic._no_13_-_carro_fumace_-_estado.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1774/indic._no_13_-_carro_fumace_-_estado.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado da Saúde, que providencie o carro borrifador (carro fumacê) de combate ao mosquito da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1783/indic._no_19_-_inclusao_rota_turistica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1783/indic._no_19_-_inclusao_rota_turistica.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Secretário de Estado do Turismo, que providencie estudos de viabilidade para inclusão das cachoeiras da região dos cocais, notadamente, de Esperantina e Batalha, no mapa de roteiros turísticos do Estado.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1863/indic._no_59_-_novas_secoes_eleitorais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1863/indic._no_59_-_novas_secoes_eleitorais.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Chefe de Cartório da 41ª Zona Eleitoral, que providencie estudo de viabilidade para a instalação de seções eleitorais com urnas eletrônicas na_x000D_
 Escola Municipal Cleonice Borges, localizada no Residencial Alecrim e no Centro Estadual de Educação Profissional Esperantina – CEEP Leonardo das Dores, no Conjunto Bernardo Rego, para as próximas eleições.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1878/indic._no_069_-_escola_de_transito.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1878/indic._no_069_-_escola_de_transito.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina - PI, que juntamente ao setor competente da gestão, analisem o projeto anexo, que sugere a criação da Escola Pública de Trânsito, nos moldes e padrões estabelecidos pelo CONTRAN .</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1892/indic._no_74_-_lombadas_santa_luzia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1892/indic._no_74_-_lombadas_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Indico à Exma. Senhora. Prefeita municipal de Esperantina, ouvido o Plenário, que viabilize a construção de dois redutores de velocidade (lombadas) no bairro Santa Luzia nas proximidades do Mercadinho Junior.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1898/indic._no_76_-_recuperacao_estrada_massape.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1898/indic._no_76_-_recuperacao_estrada_massape.pdf</t>
   </si>
   <si>
     <t>Exma. Sra. Prefeita Municipal, que providencie a recuperação da estrada da localidade Massapé.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1914/indic._no_89_-_solic._sada_apoio_ao_peq._prod..pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1914/indic._no_89_-_solic._sada_apoio_ao_peq._prod..pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário da Secretaria de Estado da Assistência Técnica e Defesa Agropecuária - SADA, que viabilize apoio aos pequenos e médios agricultores do município de Esperantina através da distribuição de sementes e kits de irrigação.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1836/mocao_no_1_-_aplausos_a_joao_elyo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1836/mocao_no_1_-_aplausos_a_joao_elyo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos, a ser encaminhada ao Ilustríssimo João Elyo Araújo Castro, em virtude de sua atuação como artista plástico esperantinense.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>PARECER TRIBUNAL DE CONTAS DO ESTADO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ - TCE-PI</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1935/acocam_1675.2022.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1935/acocam_1675.2022.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS ANUAL DA PREFEITURA MUNICIPAL DE ESPERANTINA. EXERCÍCIO FINANCEIRO 2017. CONTAS DE GOVERNO. DESPESA COM PESSOAL DO EXECUTIVO BEM ACIMA DO LIMITE LEGAL ESTABELECIDO PELO ART. 20, III, B, DA LRF (RELAÇÃO ENTRE DESPESA DE PESSOAL DO PODER EXECUTIVO E A RECEITA CORRENTE LÍQUIDA DO MUNICÍPIO).</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1916/plo_no_26_-_nomeia_rua_inominada_na_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1916/plo_no_26_-_nomeia_rua_inominada_na_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Denomina de Estevão Angelo de Carvalho a rua principal da localidade Malhada do Meio, neste município.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação do cargo de Auxiliar de Enfermagem em Técnico de Enfermagem e dá outras providências.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1964/parecer_ccj_no_24_ao_plo_no_31.2023.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1964/parecer_ccj_no_24_ao_plo_no_31.2023.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça (CCJ) apresenta seu parecer sobre o Projeto de Lei n° 31/2023, que dispõe sobre o processo suplementar para escolha de suplentes do Conselho Tutelar de forma indireta no município de Esperantina - PI.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1966/pccj_no_25_ao_plo_no_33.2023_-_denominacao_academia_da_saude_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1966/pccj_no_25_ao_plo_no_33.2023_-_denominacao_academia_da_saude_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça - CCJ opinou pela constitucionalidade, juridicidade e técnica legislativa e, no mérito, pela aprovação do Projeto de Lei n° 3312023, de 16 de novembro de 2023.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PCCS</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES</t>
   </si>
   <si>
     <t>CCJF - COMISSÃO CONST. E JUSTIÇA - FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1965/pccs_no_15_ao_plo_no_32.2023_-_gratif._desempenho_saude_bucal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1965/pccs_no_15_ao_plo_no_32.2023_-_gratif._desempenho_saude_bucal.pdf</t>
   </si>
   <si>
     <t>A Comissão de Constituição e Justiça (CCJ) e a Comissão de Finanças (CF) apresentam seu parecer conjunto sobre o Projeto de Lei n° 32/2023, que institui a Gratificação por Desempenho da Saúde Bucal e autoriza o Poder Executivo Municipal de Esperantina-PI a realizá-lo.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>PJUR</t>
   </si>
   <si>
     <t>PARECER JURÍDICO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1779/parecer_juridico_emenda_lom_01_2023_assinado_1.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1779/parecer_juridico_emenda_lom_01_2023_assinado_1.pdf</t>
   </si>
   <si>
     <t>Parecer jurídico à Proposta de Emenda à Lei Orgânica n. 01/2023, que "Altera o art. 24, o art. 41, § 2º, o art. 51, § 1º e 4º da Lei Orgânica, para extinguir  o voto secreto nos casos que especifica e dá outras providências."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -628,67 +628,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1774/indic._no_13_-_carro_fumace_-_estado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1783/indic._no_19_-_inclusao_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1863/indic._no_59_-_novas_secoes_eleitorais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1878/indic._no_069_-_escola_de_transito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1892/indic._no_74_-_lombadas_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1898/indic._no_76_-_recuperacao_estrada_massape.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1914/indic._no_89_-_solic._sada_apoio_ao_peq._prod..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1836/mocao_no_1_-_aplausos_a_joao_elyo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1935/acocam_1675.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1916/plo_no_26_-_nomeia_rua_inominada_na_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1964/parecer_ccj_no_24_ao_plo_no_31.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1966/pccj_no_25_ao_plo_no_33.2023_-_denominacao_academia_da_saude_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1965/pccs_no_15_ao_plo_no_32.2023_-_gratif._desempenho_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1779/parecer_juridico_emenda_lom_01_2023_assinado_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1774/indic._no_13_-_carro_fumace_-_estado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1783/indic._no_19_-_inclusao_rota_turistica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1863/indic._no_59_-_novas_secoes_eleitorais.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1878/indic._no_069_-_escola_de_transito.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1892/indic._no_74_-_lombadas_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1898/indic._no_76_-_recuperacao_estrada_massape.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1914/indic._no_89_-_solic._sada_apoio_ao_peq._prod..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1836/mocao_no_1_-_aplausos_a_joao_elyo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1935/acocam_1675.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1916/plo_no_26_-_nomeia_rua_inominada_na_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1964/parecer_ccj_no_24_ao_plo_no_31.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1966/pccj_no_25_ao_plo_no_33.2023_-_denominacao_academia_da_saude_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1965/pccs_no_15_ao_plo_no_32.2023_-_gratif._desempenho_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2023/1779/parecer_juridico_emenda_lom_01_2023_assinado_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>