--- v0 (2026-02-05)
+++ v1 (2026-05-08)
@@ -54,582 +54,582 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2028/indic._no_030_-_limpeza_e_muros_em_terrenos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2028/indic._no_030_-_limpeza_e_muros_em_terrenos.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita de Esperantina, que faça cumprir por meio das secretarias competentes o Código de Posturas do Município, mais especificamente o disposto nos Arts. 9, 10 e 11.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2055/indic._no_047_-_unidade_de_posto_de_identificacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2055/indic._no_047_-_unidade_de_posto_de_identificacao.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora da Câmara, que avalie a realização de parceria com o Instituto de Identificação da Secretaria de Segurança Pública do estado para realização de mutirão para emissão de Carteira de Identidade - RG a ser realizado nas dependências desta Casa de Leis.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2081/indic._no_056_-_criacao_sec._juventude.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2081/indic._no_056_-_criacao_sec._juventude.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que juntamente ao setor competente da Administração após estudo de viabilidade financeira, seja criada a Secretaria Municipal da Juventude.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2001/plc_no_001_-_altera_piso_salarial_do_magisterio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2001/plc_no_001_-_altera_piso_salarial_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do piso salarial dos profissionais do magistério público do município de Esperantina - PI, na forma que especifica.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2024/plc_no_02_-_cria_cargos_estrut._administrativa_municipal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2024/plc_no_02_-_cria_cargos_estrut._administrativa_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos e dá outras providências.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2044/plc_no_3_-_extingue_cargo_e_reenquadra_servidores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2044/plc_no_3_-_extingue_cargo_e_reenquadra_servidores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a extinguir o cargo de Auxiliar de Enfermagem bem como dispõe sobre o reenquadramento de servidores ao_x000D_
 cargo de Técnico em Enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2057/plc_no_4_-_altera_cod._trib._e_cria_taxa_de_manejo_de_residuos_solidos_-_tmrs.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2057/plc_no_4_-_altera_cod._trib._e_cria_taxa_de_manejo_de_residuos_solidos_-_tmrs.pdf</t>
   </si>
   <si>
     <t>Alteração do Código Tributário do Município de Esperantina - PI e a criação da Taxa de manejo de Resíduos Sólidos - TMRS e dá outras providências.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2065/plc_no_5_-_subs._prefeito_vice_e_secretarios_2025-28.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2065/plc_no_5_-_subs._prefeito_vice_e_secretarios_2025-28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais do Município de Esperantina, Estado do Piauí, para o mandato de 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2092/plc_no_6_-_dispoe_sobre_aplicacao_do_piso_nacional_da_enfermagem.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2092/plc_no_6_-_dispoe_sobre_aplicacao_do_piso_nacional_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do piso nacional da enfermagem definido pela lei federal nº 14.434/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2093/plc_no_7_-_gratificacao_variavel_por_componente_de_qualidade_-_saude.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2093/plc_no_7_-_gratificacao_variavel_por_componente_de_qualidade_-_saude.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Secretaria Municipal de Saúde de Esperantina - PI, a Gratificação Variável por Componente de Qualidade para as equipes de Saúde da Família, equipes de Atenção Primária, equipes de Saúde Bucal, equipes multiprofissionais no âmbito do Sistema Único de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2162/plc_no_8_-_uso_do_solo_taxa_inst._postes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2162/plc_no_8_-_uso_do_solo_taxa_inst._postes.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a fixar e cobrar preço público pela ocupação do espaço do solo em áreas públicas municipais pelo sistema de posteamento de rede de energia elétrica e de iluminação pública, de propriedade da concessionária de energia elétrica que os utiliza, e dá outras providências.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2169/plc_no_9_-_cria_sec._munic._comunicacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2169/plc_no_9_-_cria_sec._munic._comunicacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar nº 1.244/2013 para fins de reorganização da estrutura administrativa do município de Esperantina - PI e criação da Secretaria Municipal de Comunicação, e dá outras disposições.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2170/plc_no_10_-_cria_sec_fundo_e_conselho_munic._defesa_civil.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2170/plc_no_10_-_cria_sec_fundo_e_conselho_munic._defesa_civil.pdf</t>
   </si>
   <si>
     <t>Dispõpe sobre a reorganização da estrutura administrativa do município de Esperantina-PI e criação da Secretaria Municipal de Defesa Civil, Fundo Municipal de Defesa Civil (FUMDEC) e Conselho Municipal de Defesa Civil (COMUDEC) em complementação à Lei Complementar nº 1.244/2023, e dá outras disposições.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2171/plc_no_11_-_cria_cargos_coord._esportes_de_juventude_e_de_inc._pessoa_deficiencia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2171/plc_no_11_-_cria_cargos_coord._esportes_de_juventude_e_de_inc._pessoa_deficiencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar nº 2.144/2013 para fins de reorganização da estrutura administrativa do município de Esperantina-PI e criação dos cargos de Coordenador de Esportes, de Juventude e Inclusão da Pessoa com Deficiência, e dá outras disposições.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2173/plc_no_12_-_novo_codigo_tributario_municipal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2173/plc_no_12_-_novo_codigo_tributario_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código Tributário do Município de Esperantina.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1988/plo_no_001_-_abono_acs_e_ace.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1988/plo_no_001_-_abono_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Regulamenta o repasse do Incentivo Financeiro Adicional - IFA, aos Agentes Comunitários de Saúde - ACS e aos Agentes de Combate às Endemias - ACE e dá outras providências.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2025/plo_no_02_-_nomeia_rua_maria_gorete_c._rego_alves.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2025/plo_no_02_-_nomeia_rua_maria_gorete_c._rego_alves.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria Gorete da Conceição Rego Alves a rua projetada 19 no bairro Santa Luzia.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2090/plo_no_15_-_institui_disciplina_educ._e_cultura_empreendedora.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2090/plo_no_15_-_institui_disciplina_educ._e_cultura_empreendedora.pdf</t>
   </si>
   <si>
     <t>Institui a disciplina de Educação e Cultura Empreendedora, Cooperativista e Financeira na rede municipal de ensino do município de Esperantina-PI, com foco na promoção da cidadania.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2091/plo_no_16_-_criacao_do_conselho_munic._do_idoso.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2091/plo_no_16_-_criacao_do_conselho_munic._do_idoso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Idoso.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2096/plo_no_17_-_cria_o_esporte_na_cidade.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2096/plo_no_17_-_cria_o_esporte_na_cidade.pdf</t>
   </si>
   <si>
     <t>Disciplina o Sistema Municipal de Esporte e Lazer de Esperantina-PI, institui o Sistema Municipal de Informações e Indicadores Esportivos e Recreativos, Institui o Conselho Municipal de Esporte e Lazer, Cria o Fundo Municipal de Esporte e Lazer, Cria o Programa de Apoio ao Desporto Esperantinense (PROADE) e dá outras providências.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2099/plo_no_18_-_doacao_imovel_const._residencial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2099/plo_no_18_-_doacao_imovel_const._residencial.pdf</t>
   </si>
   <si>
     <t>Altera-se o artigo 1º da Lei Municipal nº 1.497/2023 e acresce dispositivos, a qual dispõe sobre a autorização ao Poder Executivo municipal a doar bens imóveis de sua propriedade para habitação de interesse social, às famílias de baixa renda, e dá outras providências.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2111/plo_no_22_-_dia_do_atirador_esportivo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2111/plo_no_22_-_dia_do_atirador_esportivo.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Atirador Desportivo”.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2118/plo_no_23_-_altera_a_lei_1.446_de_2022.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2118/plo_no_23_-_altera_a_lei_1.446_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.446, de 05 de abril de 2022 que dispõe sobre a administração, gerência e responsabilidade pela manutenção e custeio dos benefícios de aposentadorias e pensões por mortes concedidas em data anterior à vigência da Lei Municipal nº 1.075/2007, com fundamento no art. 40, §20 de Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2119/plo_no_24_-_legislacao_municipal_de_uso_e_ocupacao_do_solo_alterado.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2119/plo_no_24_-_legislacao_municipal_de_uso_e_ocupacao_do_solo_alterado.pdf</t>
   </si>
   <si>
     <t>Esta legislação tem como objetivo regular o uso e ocupação do solo no município, visando garantir um desenvolvimento urbano sustentável, ordenado e harmonioso. A emissão da Certidão de Uso e Ocupação do Solo é um instrumento essencial para assegurar a conformidade das atividades urbanas.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2121/plo_no_26_-_lei_municipal_doacao_terreno_conjunto_habitacional.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2121/plo_no_26_-_lei_municipal_doacao_terreno_conjunto_habitacional.pdf</t>
   </si>
   <si>
     <t>ALTERA-SE OS ARTIGOS 1º e 2º da Lei Municipal N.º 1.534/2024, A QUAL DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL A DOAR BENS IMÓVEIS DE SUA PROPRIEDADE PARA HABITAÇÃO DE INTERESSE SOCIAL, ÀS FAMÍLIAS DE BAIXA RENDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2146/plo_no_32_-_alienacao_bens_inserviveis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2146/plo_no_32_-_alienacao_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal alienar bens móveis inservíveis (veículos/materiais diversos) e dá outras providências.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1999/pres_no_001_-_reajuste_subsidio_vereadores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1999/pres_no_001_-_reajuste_subsidio_vereadores.pdf</t>
   </si>
   <si>
     <t>Atualiza o valor dos subsídios de Vereador e do Vereador-Presidente da Câmara Municipal de Esperantina, Estado do Piauí, para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2000/pres_no_002_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2000/pres_no_002_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>Reajusta o valor dos vencimentos dos servidores do Poder Legislativo do Município de Esperantina- PI e dá outras providências.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2066/pres_no_3_-_subs._vereadores_2025-28.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2066/pres_no_3_-_subs._vereadores_2025-28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio de Vereadores para a Legislatura 2025/2028, nos termos dos artigos 38, inciso XIX, da Lei Orgânica do Município e do artigo 29, inciso VI, alínea ‘b’, da Constituição Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2137/pres_no_4_-_equiparacao_diarias.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2137/pres_no_4_-_equiparacao_diarias.pdf</t>
   </si>
   <si>
     <t>Equipara o valor das diárias dos vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>PERIN</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO REGIMENTO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_emenda_ao_reg._interno_no_1.2024_-_cria_comissao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_emenda_ao_reg._interno_no_1.2024_-_cria_comissao.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão de Direitos Humanos e Cidadania. Modifica o caput e acrescenta o inciso V, ao Artigo 33 do Regimento Interno; Acrescenta o artigo 41-A ao Regimento Interno da Câmawra Municipal de Esperantina, estado do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2031/req._no_1_-_comparec._sec._municipal_de_educacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2031/req._no_1_-_comparec._sec._municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Ao secretário municipal de Educação para que compareça a esta Câmara a fim de prestar informações acerca de assuntos referentes a implantação do projeto EDUCAÇÃO EM TEMPO INTEGRAL, no município de Esperantina.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2032/req._no_2_-_comparec._sec._municipal_de_administracao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2032/req._no_2_-_comparec._sec._municipal_de_administracao.pdf</t>
   </si>
   <si>
     <t>Convoca o Senhor Secretário Municipal de Administração, para que compareça a esta Câmara a fim de prestar informações acerca de suposta denúncia na recusa em receber requerimentos protocolados por servidores públicos na Secretária Municipal de Administração.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2039/req._no_3_-_comparec._sec._municipal_de_saude.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2039/req._no_3_-_comparec._sec._municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>Convoca o Ilustríssimo Senhor Secretário Municipal de Saúde, para que compareça a esta Câmara a fim de prestar as seguintes informações:_x000D_
 - Qual a destinação dada aos recursos do Incentivo Financeiro Adicional - IFA recebidos pela Secretaria de Saúde e devidos aos Agentes Comunitários de Saúde - ACS e Agentes de Combate às Endemias - ACE;_x000D_
 - Quando se dará a implantação dos recursos no âmbito da secretaria de saúde para o devido repasse aos ACS e ACE, conforme previsto.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2033/req._no_4_-_informacoes_prefeitura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2033/req._no_4_-_informacoes_prefeitura.pdf</t>
   </si>
   <si>
     <t>Que após a tramitação legal do presente, seja oficiado a administração municipal para que preste as seguintes informações e documentos:_x000D_
 _x000D_
 1 - quais as escolas municipais funcionam no sistema de Educação em Tempo Integral e/ou Escola em Tempo Integral;_x000D_
 2 - quais as atividades desenvolvidas no contra turno escolar e em atividades extras, a fim de preencher os requisitos do programa;_x000D_
 3 - encaminhamento da prestação de contas relativo a despesa realizada para implementação do referido programa;_x000D_
 4 - quais os locais e horários dentro do cronograma para desenvolvimento das atividades relativas ao programa de Educação em Tempo Integral e/ou Escola em Tempo Integral.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2009/parecer_ccj_plc_01_2024_reajuste_professor.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2009/parecer_ccj_plc_01_2024_reajuste_professor.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Constituição e Justiça, Projeto de Lei que “Dispõe sobre alteração do piso salarial dos profissionais do magistério público do Município de Esperantina – PI, na forma que especifica”. As razões para apresentação da proposta foram delineadas na justificativa.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2027/parecer_ccj_plc_02_2024_cria_cargos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2027/parecer_ccj_plc_02_2024_cria_cargos.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Constituição e Justiça, Projeto de Lei que “Dispõe sobre a criação de cargos e dá outras providências”.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>PCF</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2010/parecer_cf_plc_01_2024_reajuste_professor.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2010/parecer_cf_plc_01_2024_reajuste_professor.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Finanças, Projeto de Lei que “Dispõe sobre alteração do piso salarial dos profissionais do magistério público do Município de Esperantina – PI, na forma que especifica”. As razões para apresentação da proposta foram delineadas na justificativa.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2026/parecer_cf_no_02_-_plc_02_2024_cria_cargos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2026/parecer_cf_no_02_-_plc_02_2024_cria_cargos.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Finanças, Projeto de Lei que  “Dispõe sobre a criação de cargos e dá outras providências”.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>PCCS</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES</t>
   </si>
   <si>
     <t>CCJF - COMISSÃO CONST. E JUSTIÇA - FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2008/parecer_conjunto_cf_e_ccj_resolucoes_01_e_02_2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2008/parecer_conjunto_cf_e_ccj_resolucoes_01_e_02_2024.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Constituição e Justiça, Projeto de Lei que “Reajusta o valor do subsídio dos vereadores e vencimentos dos servidores do Poder Legislativo do Município de Esperantina- PI e dá outras providências”. As razões para apresentação da proposta foram delineadas na justificativa.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2144/parecer_conjunto_das_comissoes_no_5_ao_plo_no_18.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2144/parecer_conjunto_das_comissoes_no_5_ao_plo_no_18.2024.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes reunidas para analisar e emitir parecer sobre o Projeto de Lei Ordinária n' 1812024 que "Altera-se o artigo Iº da Lei Municipal n" 1.497/2023 e acresce dispositivos, a qual dispõe sobre a autorização ao Poder Executivo municipal a doar bens imóveis de sua propriedade_x000D_
 para habitação de interesse social, às famílias de baixa renda, e dá outras providências. "</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2172/parecer_ccj_cf_lei_complementar_08_2024_1.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2172/parecer_ccj_cf_lei_complementar_08_2024_1.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído às Comissões, Projeto de Lei que “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIXAR E COBRAR PREÇO PÚBLICO PELA OCUPAÇÃO DO ESPAÇO DO SOLO EM ÁREAS PÚBLICAS MUNICIPAIS PELO SISTEMA DE POSTEAMENTO DE REDE DE ENERGIA ELÉTRICA E DE ILUMINAÇÃO PÚBLICA, DE PROPRIEDADE DA CONCESSIONÁRIA DE ENERGIA ELÉTRICA QUE OS UTILIZA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2168/parecer_ccj_cf_lei_complementar_08_2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2168/parecer_ccj_cf_lei_complementar_08_2024.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto de Lei Complementar nº 08/2024 que “AUTORIZA O PODER EXECUTIVO MUNICIPAL A ÍIXAR E COBRAR PREÇO PÚBLICO PELA OCUPAÇÃO DO ESPAÇO DO SOLO EM ÁREAS PÚBLICAS MUNICIPAIS PELO SISTEMA DE POSTEAMENTO DE REDE DE ENERGIA ELÉTRICA E DE ILUMINAÇÃO PÚBLICA, DE PROPRIEDADE DA CONCESSIONÁRIA DE ENERGIA ELÉTRICA QUE OS UTILIZA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -936,67 +936,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2028/indic._no_030_-_limpeza_e_muros_em_terrenos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2055/indic._no_047_-_unidade_de_posto_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2081/indic._no_056_-_criacao_sec._juventude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2001/plc_no_001_-_altera_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2024/plc_no_02_-_cria_cargos_estrut._administrativa_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2044/plc_no_3_-_extingue_cargo_e_reenquadra_servidores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2057/plc_no_4_-_altera_cod._trib._e_cria_taxa_de_manejo_de_residuos_solidos_-_tmrs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2065/plc_no_5_-_subs._prefeito_vice_e_secretarios_2025-28.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2092/plc_no_6_-_dispoe_sobre_aplicacao_do_piso_nacional_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2093/plc_no_7_-_gratificacao_variavel_por_componente_de_qualidade_-_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2162/plc_no_8_-_uso_do_solo_taxa_inst._postes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2169/plc_no_9_-_cria_sec._munic._comunicacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2170/plc_no_10_-_cria_sec_fundo_e_conselho_munic._defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2171/plc_no_11_-_cria_cargos_coord._esportes_de_juventude_e_de_inc._pessoa_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2173/plc_no_12_-_novo_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1988/plo_no_001_-_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2025/plo_no_02_-_nomeia_rua_maria_gorete_c._rego_alves.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2090/plo_no_15_-_institui_disciplina_educ._e_cultura_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2091/plo_no_16_-_criacao_do_conselho_munic._do_idoso.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2096/plo_no_17_-_cria_o_esporte_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2099/plo_no_18_-_doacao_imovel_const._residencial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2111/plo_no_22_-_dia_do_atirador_esportivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2118/plo_no_23_-_altera_a_lei_1.446_de_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2119/plo_no_24_-_legislacao_municipal_de_uso_e_ocupacao_do_solo_alterado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2121/plo_no_26_-_lei_municipal_doacao_terreno_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2146/plo_no_32_-_alienacao_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1999/pres_no_001_-_reajuste_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2000/pres_no_002_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2066/pres_no_3_-_subs._vereadores_2025-28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2137/pres_no_4_-_equiparacao_diarias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_emenda_ao_reg._interno_no_1.2024_-_cria_comissao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2031/req._no_1_-_comparec._sec._municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2032/req._no_2_-_comparec._sec._municipal_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2039/req._no_3_-_comparec._sec._municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2033/req._no_4_-_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2009/parecer_ccj_plc_01_2024_reajuste_professor.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2027/parecer_ccj_plc_02_2024_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2010/parecer_cf_plc_01_2024_reajuste_professor.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2026/parecer_cf_no_02_-_plc_02_2024_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2008/parecer_conjunto_cf_e_ccj_resolucoes_01_e_02_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2144/parecer_conjunto_das_comissoes_no_5_ao_plo_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2172/parecer_ccj_cf_lei_complementar_08_2024_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2168/parecer_ccj_cf_lei_complementar_08_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2028/indic._no_030_-_limpeza_e_muros_em_terrenos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2055/indic._no_047_-_unidade_de_posto_de_identificacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2081/indic._no_056_-_criacao_sec._juventude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2001/plc_no_001_-_altera_piso_salarial_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2024/plc_no_02_-_cria_cargos_estrut._administrativa_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2044/plc_no_3_-_extingue_cargo_e_reenquadra_servidores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2057/plc_no_4_-_altera_cod._trib._e_cria_taxa_de_manejo_de_residuos_solidos_-_tmrs.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2065/plc_no_5_-_subs._prefeito_vice_e_secretarios_2025-28.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2092/plc_no_6_-_dispoe_sobre_aplicacao_do_piso_nacional_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2093/plc_no_7_-_gratificacao_variavel_por_componente_de_qualidade_-_saude.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2162/plc_no_8_-_uso_do_solo_taxa_inst._postes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2169/plc_no_9_-_cria_sec._munic._comunicacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2170/plc_no_10_-_cria_sec_fundo_e_conselho_munic._defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2171/plc_no_11_-_cria_cargos_coord._esportes_de_juventude_e_de_inc._pessoa_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2173/plc_no_12_-_novo_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1988/plo_no_001_-_abono_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2025/plo_no_02_-_nomeia_rua_maria_gorete_c._rego_alves.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2090/plo_no_15_-_institui_disciplina_educ._e_cultura_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2091/plo_no_16_-_criacao_do_conselho_munic._do_idoso.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2096/plo_no_17_-_cria_o_esporte_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2099/plo_no_18_-_doacao_imovel_const._residencial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2111/plo_no_22_-_dia_do_atirador_esportivo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2118/plo_no_23_-_altera_a_lei_1.446_de_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2119/plo_no_24_-_legislacao_municipal_de_uso_e_ocupacao_do_solo_alterado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2121/plo_no_26_-_lei_municipal_doacao_terreno_conjunto_habitacional.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2146/plo_no_32_-_alienacao_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1999/pres_no_001_-_reajuste_subsidio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2000/pres_no_002_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2066/pres_no_3_-_subs._vereadores_2025-28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2137/pres_no_4_-_equiparacao_diarias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2155/projeto_de_emenda_ao_reg._interno_no_1.2024_-_cria_comissao.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2031/req._no_1_-_comparec._sec._municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2032/req._no_2_-_comparec._sec._municipal_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2039/req._no_3_-_comparec._sec._municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2033/req._no_4_-_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2009/parecer_ccj_plc_01_2024_reajuste_professor.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2027/parecer_ccj_plc_02_2024_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2010/parecer_cf_plc_01_2024_reajuste_professor.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2026/parecer_cf_no_02_-_plc_02_2024_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2008/parecer_conjunto_cf_e_ccj_resolucoes_01_e_02_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2144/parecer_conjunto_das_comissoes_no_5_ao_plo_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2172/parecer_ccj_cf_lei_complementar_08_2024_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2168/parecer_ccj_cf_lei_complementar_08_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>