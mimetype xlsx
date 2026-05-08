--- v0 (2026-02-05)
+++ v1 (2026-05-08)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>RICHARSON MELO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2069/pdl_no_1_-_joao_carlos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2069/pdl_no_1_-_joao_carlos.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. João Carlos Pinto Rocha.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2070/pdl_no_2_-_luciana_c._araujo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2070/pdl_no_2_-_luciana_c._araujo.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Luciana Carvalho Araújo.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2071/pdl_no_3_-_elis_regina_pereira_da_rocha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2071/pdl_no_3_-_elis_regina_pereira_da_rocha.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Srta. Elis Regina Pereira da Rocha.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2072/pdl_no_4_-_alexandre_cristian_de_jesus_noleto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2072/pdl_no_4_-_alexandre_cristian_de_jesus_noleto.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Alexandre Christian de Jesus Nolêto.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2063/pdl_no_5_-_cidadania_francisca_m._n._lago_carvalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2063/pdl_no_5_-_cidadania_francisca_m._n._lago_carvalho.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra, Francisca Maria de Nazaré Lago de Carvalho.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2064/pdl_no_6_-_cidadania_rodrigo_m._cavalcante.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2064/pdl_no_6_-_cidadania_rodrigo_m._cavalcante.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Rodrigo Mourão Cavalcante.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2073/pdl_no_7.2024_-_francisco_campos_de_andrade.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2073/pdl_no_7.2024_-_francisco_campos_de_andrade.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Francisco Campos de Andrade.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2087/pdl_no_9_-_vilma_moraes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2087/pdl_no_9_-_vilma_moraes.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Vilma Rodrigues Batista Moraes.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2088/pdl_no_10_-_madislan_sousa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2088/pdl_no_10_-_madislan_sousa.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Madislan da Silva Sousa.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2089/pdl_no_11_-_auricler_carvalho_costa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2089/pdl_no_11_-_auricler_carvalho_costa.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense a Auricler Carvalho Costa.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2097/pdl_no_12_-_nathalia_de_oliveira_costa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2097/pdl_no_12_-_nathalia_de_oliveira_costa.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense a Nathalia de Oliveira Costa.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2098/pdl_no_13_-_romario_martins.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2098/pdl_no_13_-_romario_martins.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Romário Barbosa Martins.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2100/pdl_no_14_-_nicolas_caballero_cuellar.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2100/pdl_no_14_-_nicolas_caballero_cuellar.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Nicolas Caballero Cuellar.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2101/pdl_no_15_-_bruno_oliveira_do_nascimento.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2101/pdl_no_15_-_bruno_oliveira_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Bruno Oliveira do Nascimento.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2102/pdl_no_16_-_carlos_araujo_lima.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2102/pdl_no_16_-_carlos_araujo_lima.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Carlos Araújo de Sousa Lima.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2103/pdl_no_17_-_jairo_de_sousa_dantas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2103/pdl_no_17_-_jairo_de_sousa_dantas.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Jairo de Sousa Dantas.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2104/pdl_no_18_-_walter_santos_sousa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2104/pdl_no_18_-_walter_santos_sousa.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Walter Santos Sousa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,67 +621,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2069/pdl_no_1_-_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2070/pdl_no_2_-_luciana_c._araujo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2071/pdl_no_3_-_elis_regina_pereira_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2072/pdl_no_4_-_alexandre_cristian_de_jesus_noleto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2063/pdl_no_5_-_cidadania_francisca_m._n._lago_carvalho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2064/pdl_no_6_-_cidadania_rodrigo_m._cavalcante.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2073/pdl_no_7.2024_-_francisco_campos_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2087/pdl_no_9_-_vilma_moraes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2088/pdl_no_10_-_madislan_sousa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2089/pdl_no_11_-_auricler_carvalho_costa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2097/pdl_no_12_-_nathalia_de_oliveira_costa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2098/pdl_no_13_-_romario_martins.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2100/pdl_no_14_-_nicolas_caballero_cuellar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2101/pdl_no_15_-_bruno_oliveira_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2102/pdl_no_16_-_carlos_araujo_lima.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2103/pdl_no_17_-_jairo_de_sousa_dantas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2104/pdl_no_18_-_walter_santos_sousa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2069/pdl_no_1_-_joao_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2070/pdl_no_2_-_luciana_c._araujo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2071/pdl_no_3_-_elis_regina_pereira_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2072/pdl_no_4_-_alexandre_cristian_de_jesus_noleto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2063/pdl_no_5_-_cidadania_francisca_m._n._lago_carvalho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2064/pdl_no_6_-_cidadania_rodrigo_m._cavalcante.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2073/pdl_no_7.2024_-_francisco_campos_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2087/pdl_no_9_-_vilma_moraes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2088/pdl_no_10_-_madislan_sousa.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2089/pdl_no_11_-_auricler_carvalho_costa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2097/pdl_no_12_-_nathalia_de_oliveira_costa.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2098/pdl_no_13_-_romario_martins.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2100/pdl_no_14_-_nicolas_caballero_cuellar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2101/pdl_no_15_-_bruno_oliveira_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2102/pdl_no_16_-_carlos_araujo_lima.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2103/pdl_no_17_-_jairo_de_sousa_dantas.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2104/pdl_no_18_-_walter_santos_sousa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="90.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>