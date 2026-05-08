--- v0 (2026-02-03)
+++ v1 (2026-05-08)
@@ -54,295 +54,295 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2160/indic._no_088_-_sessao_solene_dia_do_evangelico.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2160/indic._no_088_-_sessao_solene_dia_do_evangelico.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. presidente da Câmara, que seja realizada sessão solene pela passagem do dia do evangélico, a ser realizada dia 9 de novembro.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>JOÃO DE DEUS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2041/plo_no_03_-_nome_de_praca_vassouras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2041/plo_no_03_-_nome_de_praca_vassouras.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria Isabel de Sousa a praça inominada da localidade Vassouras, zona rural de Esperantina - PI.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2045/plo_no_4_-_nome_de_ponto_de_apoio_jacare_da_vermelha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2045/plo_no_4_-_nome_de_ponto_de_apoio_jacare_da_vermelha.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria dos Remédios Lira dos Santos o ponto de apoio da localidade Jacaré da Vermelha, integrante da Unidade Básica de Saúde - UBS Mundo Novo dos Amorim, zona rural de Esperantina - PI.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2046/plo_no_5_-_nome_de_ponto_de_apoio_barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2046/plo_no_5_-_nome_de_ponto_de_apoio_barro.pdf</t>
   </si>
   <si>
     <t>Denomina de Odilon Teles de Albuquerque o ponto de apoio da localidade Barro, integrante da Unidade Básica de Saúde - UBS do bairro Santa Luzia em Esperantina - PI.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>RICHARSON MELO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2105/plo_no_6_-_nomeia_ponto_de_apoio_bananal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2105/plo_no_6_-_nomeia_ponto_de_apoio_bananal.pdf</t>
   </si>
   <si>
     <t>Denomina de Leônidas Fernandes da Silva o ponto de apoio da localidade Bananal, integrante da Unidade Básica de Saúde - UBS do bairro Bernardo_x000D_
 Rego em Esperantina - Pl.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2060/plo_no_10_-_dia_do_assistente_social.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2060/plo_no_10_-_dia_do_assistente_social.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Assistente Social no Município de Esperantina – Piauí, a ser comemorado no dia 15 de maio.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2067/plo_no_11_-_denomina_academia_da_saude_jacare_da_vermelha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2067/plo_no_11_-_denomina_academia_da_saude_jacare_da_vermelha.pdf</t>
   </si>
   <si>
     <t>Denomina oficialmente a Academia da Saúde da localidade Jacaré da Vermelha.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2061/plo_no_12_-_denomina_centro_educacional.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2061/plo_no_12_-_denomina_centro_educacional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do CENTRO EDUCACIONAL ESPORTIVO MUNICIPAL - CEEM DR. THEMÍSTOCLES SAMPAIO.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2062/plo_no_13_-_cria_e_nomeia_creche_lei_anne_karolaine.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2062/plo_no_13_-_cria_e_nomeia_creche_lei_anne_karolaine.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e denominação da Creche ANNA KEROLAYNE e dá outras providências.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2068/plo_no_14_-_nomeia_rua_edimar_sampaio_fortes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2068/plo_no_14_-_nomeia_rua_edimar_sampaio_fortes.pdf</t>
   </si>
   <si>
     <t>Denomina de Edimar Sampaio Fortes a rua projetada 18 no bairro Novo Milênio.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2108/plo_no_19_-_denomina_avenida_mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2108/plo_no_19_-_denomina_avenida_mocos.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria do Rosário Rodrigues Machado a avenida principal da localidade Mocós, em Esperantina - PI.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2109/plo_no_20_-_nomeia_rua_no_bairro_coheb.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2109/plo_no_20_-_nomeia_rua_no_bairro_coheb.pdf</t>
   </si>
   <si>
     <t>Denomina de Francisco Rodrigues de Carvalho a rua projetada 1 no bairro Coheb.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2110/plo_no_21_-_nome_de_praca_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2110/plo_no_21_-_nome_de_praca_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>Denomina de Bernardo Benício de Oliveira a praça inominada no povoado Lagoa Seca, zona rural de Esperantina - PI.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2120/plo_no_25_-_nomeia_rua_eliodonio_m._de_sousa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2120/plo_no_25_-_nomeia_rua_eliodonio_m._de_sousa.pdf</t>
   </si>
   <si>
     <t>Denomina de Eliodónio Machado de Sousa a rua projetada 1 no bairro Palestina.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2132/plo_no_27_-_nomeia_rua_antonia_sampaio_de_carvalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2132/plo_no_27_-_nomeia_rua_antonia_sampaio_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Denomina de Antônia Sampaio de Carvalho a rua projetada 40 no bairro Fazendinha.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2133/plo_no_28_-_nomeia_rua_arlindo_de_sousa_conceicao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2133/plo_no_28_-_nomeia_rua_arlindo_de_sousa_conceicao.pdf</t>
   </si>
   <si>
     <t>Denomina de Arlindo de Sousa Conceição a rua projetada 36 no bairro Fazendinha.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2134/plo_no_29_-_nomeia_rua_raimundo_nonato_da_silva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2134/plo_no_29_-_nomeia_rua_raimundo_nonato_da_silva.pdf</t>
   </si>
   <si>
     <t>Denomina de Raimundo Nonato da Silva a rua projetada 35 no bairro Fazendinha.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2161/plo_no_33_-_nomeia_rua_jean_pierre_fontenelle.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2161/plo_no_33_-_nomeia_rua_jean_pierre_fontenelle.pdf</t>
   </si>
   <si>
     <t>Denomina de Jean Pierre Fontenelle a rua projetada 138 no residencial Alecrim.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2167/plo_no_34_-_denomina_praca_no_mundo_novo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2167/plo_no_34_-_denomina_praca_no_mundo_novo.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria das Mercês Amorim a praça inominada da localidade Mundo Novo dos Amorim, zona rural de Esperantina - Pl.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -649,67 +649,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2160/indic._no_088_-_sessao_solene_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2041/plo_no_03_-_nome_de_praca_vassouras.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2045/plo_no_4_-_nome_de_ponto_de_apoio_jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2046/plo_no_5_-_nome_de_ponto_de_apoio_barro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2105/plo_no_6_-_nomeia_ponto_de_apoio_bananal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2060/plo_no_10_-_dia_do_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2067/plo_no_11_-_denomina_academia_da_saude_jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2061/plo_no_12_-_denomina_centro_educacional.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2062/plo_no_13_-_cria_e_nomeia_creche_lei_anne_karolaine.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2068/plo_no_14_-_nomeia_rua_edimar_sampaio_fortes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2108/plo_no_19_-_denomina_avenida_mocos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2109/plo_no_20_-_nomeia_rua_no_bairro_coheb.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2110/plo_no_21_-_nome_de_praca_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2120/plo_no_25_-_nomeia_rua_eliodonio_m._de_sousa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2132/plo_no_27_-_nomeia_rua_antonia_sampaio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2133/plo_no_28_-_nomeia_rua_arlindo_de_sousa_conceicao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2134/plo_no_29_-_nomeia_rua_raimundo_nonato_da_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2161/plo_no_33_-_nomeia_rua_jean_pierre_fontenelle.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2167/plo_no_34_-_denomina_praca_no_mundo_novo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2160/indic._no_088_-_sessao_solene_dia_do_evangelico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2041/plo_no_03_-_nome_de_praca_vassouras.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2045/plo_no_4_-_nome_de_ponto_de_apoio_jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2046/plo_no_5_-_nome_de_ponto_de_apoio_barro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2105/plo_no_6_-_nomeia_ponto_de_apoio_bananal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2060/plo_no_10_-_dia_do_assistente_social.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2067/plo_no_11_-_denomina_academia_da_saude_jacare_da_vermelha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2061/plo_no_12_-_denomina_centro_educacional.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2062/plo_no_13_-_cria_e_nomeia_creche_lei_anne_karolaine.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2068/plo_no_14_-_nomeia_rua_edimar_sampaio_fortes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2108/plo_no_19_-_denomina_avenida_mocos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2109/plo_no_20_-_nomeia_rua_no_bairro_coheb.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2110/plo_no_21_-_nome_de_praca_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2120/plo_no_25_-_nomeia_rua_eliodonio_m._de_sousa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2132/plo_no_27_-_nomeia_rua_antonia_sampaio_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2133/plo_no_28_-_nomeia_rua_arlindo_de_sousa_conceicao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2134/plo_no_29_-_nomeia_rua_raimundo_nonato_da_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2161/plo_no_33_-_nomeia_rua_jean_pierre_fontenelle.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2167/plo_no_34_-_denomina_praca_no_mundo_novo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="137.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="180.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>