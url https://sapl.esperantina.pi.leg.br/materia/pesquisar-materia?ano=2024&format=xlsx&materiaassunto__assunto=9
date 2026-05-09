--- v0 (2026-02-05)
+++ v1 (2026-05-09)
@@ -54,889 +54,889 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1990/indic._no_002_-_praca_e_academia_de_saude_para_a_comunidade_vassouras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1990/indic._no_002_-_praca_e_academia_de_saude_para_a_comunidade_vassouras.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que providencie a construção de uma praça em frente da capela da Localidade Vassouras e uma academia da saúde nessa mesma praça.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1991/indic._no_003_-_academia_de_saude_para_o_tabuleirinho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1991/indic._no_003_-_academia_de_saude_para_o_tabuleirinho.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que providencie a instalação de uma Academia da Saúde na localidade Tabuleirinho.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1992/indic._no_004_-_recuperacao_estrada.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1992/indic._no_004_-_recuperacao_estrada.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que começa na PI-211, na altura da casa do Sr. Júnior Amorim, passando pelas localidades Mundo Novo, Patis, Jacaré da Vermelha, até chegar na localidade Vila Pilões.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1993/indic._no_005_-_recuperacao_estrada_chacara_do_nazareno-lagoa_dos_macacos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1993/indic._no_005_-_recuperacao_estrada_chacara_do_nazareno-lagoa_dos_macacos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada vicinal que inicia na Chácara do Nazareno e se estende até a Lagoa dos Macacos.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1994/indic._no_006_-_equatorial_rede_eletrica_localidade_vila_sao_bernardo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1994/indic._no_006_-_equatorial_rede_eletrica_localidade_vila_sao_bernardo.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Gerente da Agência da Equatorial Energia em Esperantina - PI, que faça a Divisão de Área da Rede Elétrica da Localidade da Vila São Bernardo, zona rural desse município.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1997/indic._no_009_-_informacoes_ref._ginasio_didimo_de_castro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1997/indic._no_009_-_informacoes_ref._ginasio_didimo_de_castro.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Francisco Washington Bandeira Santos Filho, Secretário Estadual de Educação, que agilize os trâmites necessários para conclusão da reforma do ginásio poliesportivo Dídimo de Castro, iniciada no ano de 2021.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2002/indic._no_011_-_praca_e_academia_de_saude_para_a_comunidade_mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2002/indic._no_011_-_praca_e_academia_de_saude_para_a_comunidade_mocos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a construção de uma praça com uma academia de saúde na localidade Mocós, em frente a horta comunitária.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>DOMINGOS LUIZ</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2003/indic._no_012_-_quebra-molas_pi-213.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2003/indic._no_012_-_quebra-molas_pi-213.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Diretor Geral do Departamento de Estradas de Rodagem do Piauí - DER-PI, que providencie a construção de redutores de velocidade tipo “quebra-molas” na PI-213, conhecida como “Rota do Leite”, assim distribuídos:_x000D_
 - 1 (um) antes e outro após a entrada do residencial Alecrim, e_x000D_
 - 1 (um) antes e outro após o posto de gasolina na localidade Varjota.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2004/indic._no_013_-_praca_e_academia_de_saude_para_o_residencial_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2004/indic._no_013_-_praca_e_academia_de_saude_para_o_residencial_alecrim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a construção de uma quadra de esportes e uma academia de saúde no residencial Alecrim.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2005/indic._no_14_-_quadra_de_areia_-_bomfim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2005/indic._no_14_-_quadra_de_areia_-_bomfim.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr.ª Deputado Federal Florentino Neto, que envide esforços no sentido de destinar Emenda Parlamentar para construção de quadra de areia na localidade Bomfim, zona rural de Esperantina - Piauí.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2006/indic._no_15_-_quadra_de_areia_-_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2006/indic._no_15_-_quadra_de_areia_-_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr.ª Deputado Federal Florentino Neto, que envide esforços no sentido de destinar Emenda Parlamentar para construção de quadra de areia na localidade Malhada do Meio, zona rural de Esperantina - Piauí.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário de Estado do Turismo, que providencie a elevação das proteções laterais das passarelas da Cachoeira do Urubu, visando oportunizar maior segurança aos turistas.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>RUBERSON MARATAOAN</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2012/indic._no_018_-_desobstruir_ruas_do_bairro_nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2012/indic._no_018_-_desobstruir_ruas_do_bairro_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a desobstrução das ruas e construção de canaletas de cimento nas seguintes ruas do Bairro Nova Esperança:_x000D_
 - Rua Professor João Paulo;_x000D_
 - Rua Domingos Moreira; e_x000D_
 - Rua José Gomes da Costa.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2013/indic._no_019_-_vistoria_de_ilumnacao_publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2013/indic._no_019_-_vistoria_de_ilumnacao_publica.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, ouvido o Plenário, que designe equipe para realização de vistoria na rede de iluminação pública com o objetivo de registrar os locais onde precisam manutenção e efetivamente resolver o problema, que ocasiona diversos transtornos a moradores e transeuntes.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2014/indic._no_020_-_agilizar_o_funcionamento_do_chafariz_do_nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2014/indic._no_020_-_agilizar_o_funcionamento_do_chafariz_do_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, ouvido o Plenário, que agilize reforma visando o pleno funcionamento do chafariz do bairro Nova Esperança.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2015/indic._no_021_-_limpeza_lixo_no_lago_pedreira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2015/indic._no_021_-_limpeza_lixo_no_lago_pedreira.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a limpeza da orla do lago da pedreira, principalmente no lado_x000D_
 da Avenida São José.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2016/indic._no_022_-_iluminacao_anel_viario.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2016/indic._no_022_-_iluminacao_anel_viario.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal de Esperantina-PI, que providencie a iluminação do Anel Viário, iniciando na rotatória da avenida Bernardo Bezerra e se estendendo até o acesso a Avenida Chagô Rebêlo.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2022/indic._no_027_-_espaco_caminhada_e_ativ._fisicas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2022/indic._no_027_-_espaco_caminhada_e_ativ._fisicas.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a construção de calçadão no entorno da escola em construção no bairro Nova Esperança, bem como sejam instalados equipamentos de academia da saúde.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
     <t>Indico à Exma.  Sra. Prefeita Ivanária Sampaio,  que viabilize a reforma do calçamento da Rua Domingos Moreira no trecho entre as Ruas Inácio Nóbrega e Floriano Peixoto no Bairro Nova Esperança devido a falta de escoamento de água que fica empossado no local.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2023/indic._no_029_-_limpeza_de_poco_e_recup._sist._abastecimento_agua.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2023/indic._no_029_-_limpeza_de_poco_e_recup._sist._abastecimento_agua.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que juntamente ao setor responsável da Administração providencie a limpeza do poço, caixa d’água e chafariz que abastece as localidades Jatobá, Gameleira e Junco e ainda que seja ampliado e melhorado o sistema de abastecimento de água residencial.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2035/indic._no_34_-_restauracao_da_estrada_malhada_do_meio_a_loc._taboca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2035/indic._no_34_-_restauracao_da_estrada_malhada_do_meio_a_loc._taboca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita de Esperantina Ivanária Sampaio, que seja feito, a recuperação da estrada entre as localidades Malhada do Meio e a localidade_x000D_
 Taboca II.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2036/indic._no_35_-_ponto_de_apoio_malhada_do_meio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2036/indic._no_35_-_ponto_de_apoio_malhada_do_meio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita de Esperantina Ivanária Sampaio, que seja feito, na localidade Malhada do Meio, um ponto de apoio da saúde, para prestar um melhor atendimento às famílias que residem tanto na localidade como nas comunidades mais próximas.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2038/indic._no_037_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2038/indic._no_037_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina - PI, que providencie a pavimentação asfáltica da rua projetada 58, localizada entre os bairros Bernardo Rego e Alecrim, com início na rua Sebastião Alves Machado, já parcialmente pavimentada e estendendo-se por um trecho de aproximadamente 1.570m (mil quinhentos e setenta metros) até conjunto Bernardo Rego.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2042/indic._no_038_-_quebra-molas_pi-211.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2042/indic._no_038_-_quebra-molas_pi-211.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Diretor Geral do Departamento de Estradas de Rodagem do Piauí - DER-PI, que providencie a instalação de redutores de velocidade tipo “quebra-molas” na PI-211, entre o povoado Lagoa Seca e a localidade Sítio do Alegre, nas proximidades da residência do Senhor Antônio Velho (Toim do Posto).</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2043/indic._no_039_-_quebra-molas_av._bernardo_bezerra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2043/indic._no_039_-_quebra-molas_av._bernardo_bezerra.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie juntamente ao setor competente da Administração que seja recuperado o quebra-molas da avenida Bernardo Bezerra, em frente à Congregação da Assembléia de Deus.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>TOTE FILHO</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que começa na localidade Vassouras e vai até a localidade Vila Palmeira.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2051/indic._no_042_-_iluminacao_vila_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2051/indic._no_042_-_iluminacao_vila_palmeira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal de Esperantina-PI, que providencie a iluminação na localidade Vila Palmeira.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2052/indic._no_043_-_recuperacao_estrada_pi-211.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2052/indic._no_043_-_recuperacao_estrada_pi-211.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a recuperação da estrada que começa na PI-211 até a Boa Vista dos Cariocas.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2053/indic._no_044_-_recuperacao_passagem_molhada_boa_vista_dos_cariocas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2053/indic._no_044_-_recuperacao_passagem_molhada_boa_vista_dos_cariocas.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes de Esperantina - PI, que providencie a recuperação da passagem molhada da Boa Vista dos Cariocas.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2054/indic._no_045_-_academia_de_saude_para_a_comunidade_boa_vista_dos_cariocas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2054/indic._no_045_-_academia_de_saude_para_a_comunidade_boa_vista_dos_cariocas.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a instalação de uma Academia de Saúde na praça da comunidade Boa Vista dos Cariocas.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2056/indic._no_048_-_construcao_de_praca_frente_equatorial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2056/indic._no_048_-_construcao_de_praca_frente_equatorial.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie o alargamento do canteiro da rua Coronel José Fortes, em frente à Equatorial, para que seja construída uma praça.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2074/indic._no_049_-_recuperacao_estrada_furna_da_onca--barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2074/indic._no_049_-_recuperacao_estrada_furna_da_onca--barro.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, ouvido o Plenário, que providencie a recuperação da estrada da Furna da Onça, passando pelas localidades Junco, Jatobá, Gameleira, Banguês até a localidade Barro.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2075/indic._no_050_-_recuperacao_estrada_tinguis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2075/indic._no_050_-_recuperacao_estrada_tinguis.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, ouvido o Plenário, que providencie a recuperação da estrada de acesso à localidade Tinguis.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2076/indic._no_051_-_recuperacao_estrada_tapuio-_km_7.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2076/indic._no_051_-_recuperacao_estrada_tapuio-_km_7.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada vicinal que inicia no Tapuio, passa pelas localidades Limoeiro, Pedrinhas e Prazeres e termina na localidade Km 7.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2077/indic._no_052_-_recuperacao_estrada_baixinha-bonfim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2077/indic._no_052_-_recuperacao_estrada_baixinha-bonfim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que começa na localidade Baixinha até a localidade Bonfim.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2078/indic._no_053_-_recuperacao_estrada_localidade_bananal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2078/indic._no_053_-_recuperacao_estrada_localidade_bananal.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que interliga a localidade Bananal à PI 214.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2079/indic._no_054_-_recuperacao_estrada_br-222_ate_av._bernardo_rego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2079/indic._no_054_-_recuperacao_estrada_br-222_ate_av._bernardo_rego.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que começa na BR-222, passando pelo Alto Bonito até a Avenida Bernardo Bezerra.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2080/indic._no_055_-_troca_cx_dagua_guabirabas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2080/indic._no_055_-_troca_cx_dagua_guabirabas.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que juntamente ao setor competente da Administração providencie a substituição da caixa de água do bairro Nova Esperantina, para regularização do abastecimento residencial.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2084/indic._no_059_-_construcao_ponto_de_apoio_mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2084/indic._no_059_-_construcao_ponto_de_apoio_mocos.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a construção do Ponto de Apoio de Saúde na localidade Mocós.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2085/indic._no_060_-_calcamento_na_localidade_mocos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2085/indic._no_060_-_calcamento_na_localidade_mocos.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, Vice-Governador do Estado do Piauí, que envide esforços para destinar recursos para construção de calçamento na localidade Mocós, em Esperantina-PI.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2094/indic._no_061_-_recuperacao_estrada_carraspanha_ate_angelim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2094/indic._no_061_-_recuperacao_estrada_carraspanha_ate_angelim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que liga o bairro Carraspanha até a localidade Angelim.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2095/indic._no_062_-_recuperacao_estrada_pi-214_ate_varzea_das_quedas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2095/indic._no_062_-_recuperacao_estrada_pi-214_ate_varzea_das_quedas.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que liga a PI-214 até a localidade Várzea das Quedas.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2112/indic._no_063_-_recuperacao_estrada_vila_palmeira_ate_patis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2112/indic._no_063_-_recuperacao_estrada_vila_palmeira_ate_patis.pdf</t>
   </si>
   <si>
     <t>Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que liga a localidade Vila Palmeira até a localidade Patis.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2113/indic._no_064_-_academia_de_saude_para_a_comunidade_patis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2113/indic._no_064_-_academia_de_saude_para_a_comunidade_patis.pdf</t>
   </si>
   <si>
     <t>Exma. Sr.ª Prefeita Municipal, que providencie a instalação de uma Academia de Saúde na praça da comunidade Patis.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2114/indic._no_065_-_recuperacao_estrada_pereiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2114/indic._no_065_-_recuperacao_estrada_pereiras.pdf</t>
   </si>
   <si>
     <t>À  Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada da localidade Pereiras, desde o local do aterro que receberá asfalto até o ponto onde se liga com a estrada da localidade BomFim.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2115/indic._no_066_-_recuperacao_estrada_olho_dagua_ate_cipo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2115/indic._no_066_-_recuperacao_estrada_olho_dagua_ate_cipo.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a recuperação da estrada que liga a localidade Olho d’Água dos Negros até a localidade Cipó.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2116/indic._no_067_-_quebra-molas_em_estradas_vicinais.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2116/indic._no_067_-_quebra-molas_em_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a instalação de redutores de velocidade do tipo quebra-molas em todas as estradas vicinais recuperadas pela prefeitura.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2117/indic._no_068_-_quebra-molas_na_estrada_bom_fim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2117/indic._no_068_-_quebra-molas_na_estrada_bom_fim.pdf</t>
   </si>
   <si>
     <t>À  Exma. Sr.ª Prefeita Municipal, que providencie a realização de estudos de viabilidade para instalação de redutores de velocidade do tipo quebra-molas na estrada da localidade Bom Fim, que recebe melhorias para implantação de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2122/indic._no_069_-_calcamento_da_pi-211_ate_o_cemiterio_da_lagoa_seca_e_vassoura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2122/indic._no_069_-_calcamento_da_pi-211_ate_o_cemiterio_da_lagoa_seca_e_vassoura.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Felipe Sampaio, Deputado Estadual, que providencie emenda parlamentar destinando recursos para construção de calçamento que liga a PI-211 ao Cemitério da Lagoa Seca e ao Cemitério da localidade Vassouras, na zona rural de Esperantina-PI.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2123/indic._no_070_-_recuperacao_estrada_chapada_da_limpeza--travessao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2123/indic._no_070_-_recuperacao_estrada_chapada_da_limpeza--travessao.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a recuperação da estrada que liga a Chapada da Limpeza até a localidade Travessão.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>RICHARSON MELO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2124/indic._no_071_-_calcamento_fortaleza_3.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2124/indic._no_071_-_calcamento_fortaleza_3.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a construção de calçamento na localidade Fortaleza 3.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2125/indic._no_072_-_const._chafariz_e_poco_cristo_redentor.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2125/indic._no_072_-_const._chafariz_e_poco_cristo_redentor.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie juntamente ao setor competente da Administração, a perfuração de poço artesiano e construção de chafariz no bairro Cristo Redentor, ao lado da capela.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2126/indic._no_073_-_agespisa_melhoramento_abast._bairros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2126/indic._no_073_-_agespisa_melhoramento_abast._bairros.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Diretor Presidente da Agespisa, que providencie estudo de viabilidade para melhorar o abastecimento residencial nos bairros Cristo Redentor, Batista de Amorim, Novo Milênio e outros no município de Esperantina.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2131/indic._no_076_-_praca_da_biblia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2131/indic._no_076_-_praca_da_biblia.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie juntamente ao setor competente da Administração para que sejam realizados estudos de viabilidade técnica e orçamentária para construção da “Praça da Bíblia”, no espaço compreendido entre a avenida Juarez Távora e rua Carvalho e Silva, onde já existe uma academia da saúde, ao lado da quadra Noeme Lages.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2139/indic._no_078_-_praca_para_a_comunidade_sitio_do_alegre.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2139/indic._no_078_-_praca_para_a_comunidade_sitio_do_alegre.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Marcos Aurélio Sampaio, Deputado Federal, que destine recursos de emendas parlamentares para a construção de uma praça na comunidade Sítio do Alegre, no município de Esperantina-PI.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2140/indic._no_079_-_campo_de_futebol_society_para_a_comunidade_vassouras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2140/indic._no_079_-_campo_de_futebol_society_para_a_comunidade_vassouras.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Marcos Aurélio Sampaio, Deputado Federal, que destine recursos de emendas parlamentares para a construção de um campo de futebol society na comunidade Vassouras, no município de Esperantina-PI.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2141/indic._no_080_-_campo_de_futebol_society_para_a_comunidade_mundo_novo_dos_amorim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2141/indic._no_080_-_campo_de_futebol_society_para_a_comunidade_mundo_novo_dos_amorim.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Marcos Aurélio Sampaio, Deputado Federal, que destine recursos de emendas parlamentares para a construção de um campo de futebol society na localidade Mundo Novo dos Amorim, no município de Esperantina-PI.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2142/indic._no_81_-_sala_advogados_na_delegacia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2142/indic._no_81_-_sala_advogados_na_delegacia.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Secretário de Segurança Pública do Estado do Piauí, que avalie a possibilidade de instalação de sala para advogados na Delegacia de Polícia de Esperantina - PI.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2147/indic._no_82_-_recuperacao_estrada_pereiras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2147/indic._no_82_-_recuperacao_estrada_pereiras.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal, que juntamento ao setor competente da administração, providenciem a recuperação da estrada da localidade Pereiras, próximo ao Bom Fim.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal, que juntamento ao setor competente da administração, providenciem a recuperação da estrada vicinal da localidade Encanto II, próximo à localidade Quatrocentas.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2157/indic._no_085_-_calcamento_na_localidade_limoeiro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2157/indic._no_085_-_calcamento_na_localidade_limoeiro.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a construção de calçamento na localidade Limoeiro, em Esperantina-PI.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2158/indic._no_086_-_construcao_praca_na_r._francisco_fortes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2158/indic._no_086_-_construcao_praca_na_r._francisco_fortes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a construção de uma praça no espaço entre as ruas Luzia Rodrigues Fontinele e Francisco Fortes, na saída para a cachoeira do urubu.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2159/indic._no_087_-_asfalto_de_vassouras_a_pi_211.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2159/indic._no_087_-_asfalto_de_vassouras_a_pi_211.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Sr. Themístocles Pereira Sampaio Filho, Vice-Governador do estado do Piauí, , que destine recursos do orçamento do estado para a pavimentação asfáltica da estrada que liga a localidade Vassouras à PI 211, passando pela localidade Arrudiador.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2163/indic._no_89_-_pavimentacao_estrada_pi_214_a_limoeiro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2163/indic._no_89_-_pavimentacao_estrada_pi_214_a_limoeiro.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Sr. Themístocles Pereira Sampaio Filho, Vice- Governador do estado do Piauí, que envide esforços no sentido de destinar recursos do orçamento do estado para a pavimentação asfáltica da estrada que inicia na Pl 214 e se estende até a localidade Limoeiro.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2164/indic._no_90_-_abertura_retorno_av._bernardo_bezerra.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2164/indic._no_90_-_abertura_retorno_av._bernardo_bezerra.pdf</t>
   </si>
   <si>
     <t>À ExcelentÍssima Sra. prefeita municipal de Esperantina, que providencie juntamente ao setor competente da administração a abertura de retorno na avenida Bernardo Bezerra, em frente ao posto de gasolina São Luiz.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2165/indic._no_91_-_recup._estrada_arueral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2165/indic._no_91_-_recup._estrada_arueral.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. prefeita de Esperantia, que seja feita a recuperação da estrada da comunidade Arueral, entre a britadeira os Tinguis, se estendendo até a margem do rio Longá.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2166/indic._no_92_-_poco_tubular_arueral.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2166/indic._no_92_-_poco_tubular_arueral.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. prefeita, que seja feito poço tubular na comunidade Arueral, próximo a localidade Tinguis.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES, AIRTON VEÍCULOS, BEBÉ VITÓRIA, CASTRO, DELEGADO MAURO, DOMINGOS LUIZ, EPAMINONDAS ALBUQUERQUE, LUIZ DIONÍZIO, ROBERTO DENIS, RUBERSON MARATAOAN, TERESINHA DA EMEL, TOTE FILHO, ZÉ GERMANO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2040/req._no_5_-_informacoes_equatorial_sobre_oscilacoes_energia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2040/req._no_5_-_informacoes_equatorial_sobre_oscilacoes_energia.pdf</t>
   </si>
   <si>
     <t>Requer explicações da Diretoria Executiva da empresa Equatorial Energia, solicitando as seguintes informações pormenorizadas: _x000D_
 I – Os motivos das constantes interrupções e/ou oscilações no fornecimento de energia no município de Esperantina;_x000D_
 II – As providências adotadas até o momento para solucionar os problemas relacionados;_x000D_
 III - Quais investimentos e melhorias em curto e longo prazo estão planejados para a infraestrutura elétrica em Esperantina na área urbana e rural.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1246,67 +1246,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1990/indic._no_002_-_praca_e_academia_de_saude_para_a_comunidade_vassouras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1991/indic._no_003_-_academia_de_saude_para_o_tabuleirinho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1992/indic._no_004_-_recuperacao_estrada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1993/indic._no_005_-_recuperacao_estrada_chacara_do_nazareno-lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1994/indic._no_006_-_equatorial_rede_eletrica_localidade_vila_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1997/indic._no_009_-_informacoes_ref._ginasio_didimo_de_castro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2002/indic._no_011_-_praca_e_academia_de_saude_para_a_comunidade_mocos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2003/indic._no_012_-_quebra-molas_pi-213.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2004/indic._no_013_-_praca_e_academia_de_saude_para_o_residencial_alecrim.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2005/indic._no_14_-_quadra_de_areia_-_bomfim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2006/indic._no_15_-_quadra_de_areia_-_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2012/indic._no_018_-_desobstruir_ruas_do_bairro_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2013/indic._no_019_-_vistoria_de_ilumnacao_publica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2014/indic._no_020_-_agilizar_o_funcionamento_do_chafariz_do_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2015/indic._no_021_-_limpeza_lixo_no_lago_pedreira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2016/indic._no_022_-_iluminacao_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2022/indic._no_027_-_espaco_caminhada_e_ativ._fisicas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2023/indic._no_029_-_limpeza_de_poco_e_recup._sist._abastecimento_agua.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2035/indic._no_34_-_restauracao_da_estrada_malhada_do_meio_a_loc._taboca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2036/indic._no_35_-_ponto_de_apoio_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2038/indic._no_037_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2042/indic._no_038_-_quebra-molas_pi-211.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2043/indic._no_039_-_quebra-molas_av._bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2051/indic._no_042_-_iluminacao_vila_palmeira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2052/indic._no_043_-_recuperacao_estrada_pi-211.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2053/indic._no_044_-_recuperacao_passagem_molhada_boa_vista_dos_cariocas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2054/indic._no_045_-_academia_de_saude_para_a_comunidade_boa_vista_dos_cariocas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2056/indic._no_048_-_construcao_de_praca_frente_equatorial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2074/indic._no_049_-_recuperacao_estrada_furna_da_onca--barro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2075/indic._no_050_-_recuperacao_estrada_tinguis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2076/indic._no_051_-_recuperacao_estrada_tapuio-_km_7.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2077/indic._no_052_-_recuperacao_estrada_baixinha-bonfim.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2078/indic._no_053_-_recuperacao_estrada_localidade_bananal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2079/indic._no_054_-_recuperacao_estrada_br-222_ate_av._bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2080/indic._no_055_-_troca_cx_dagua_guabirabas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2084/indic._no_059_-_construcao_ponto_de_apoio_mocos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2085/indic._no_060_-_calcamento_na_localidade_mocos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2094/indic._no_061_-_recuperacao_estrada_carraspanha_ate_angelim.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2095/indic._no_062_-_recuperacao_estrada_pi-214_ate_varzea_das_quedas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2112/indic._no_063_-_recuperacao_estrada_vila_palmeira_ate_patis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2113/indic._no_064_-_academia_de_saude_para_a_comunidade_patis.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2114/indic._no_065_-_recuperacao_estrada_pereiras.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2115/indic._no_066_-_recuperacao_estrada_olho_dagua_ate_cipo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2116/indic._no_067_-_quebra-molas_em_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2117/indic._no_068_-_quebra-molas_na_estrada_bom_fim.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2122/indic._no_069_-_calcamento_da_pi-211_ate_o_cemiterio_da_lagoa_seca_e_vassoura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2123/indic._no_070_-_recuperacao_estrada_chapada_da_limpeza--travessao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2124/indic._no_071_-_calcamento_fortaleza_3.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2125/indic._no_072_-_const._chafariz_e_poco_cristo_redentor.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2126/indic._no_073_-_agespisa_melhoramento_abast._bairros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2131/indic._no_076_-_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2139/indic._no_078_-_praca_para_a_comunidade_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2140/indic._no_079_-_campo_de_futebol_society_para_a_comunidade_vassouras.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2141/indic._no_080_-_campo_de_futebol_society_para_a_comunidade_mundo_novo_dos_amorim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2142/indic._no_81_-_sala_advogados_na_delegacia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2147/indic._no_82_-_recuperacao_estrada_pereiras.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2157/indic._no_085_-_calcamento_na_localidade_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2158/indic._no_086_-_construcao_praca_na_r._francisco_fortes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2159/indic._no_087_-_asfalto_de_vassouras_a_pi_211.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2163/indic._no_89_-_pavimentacao_estrada_pi_214_a_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2164/indic._no_90_-_abertura_retorno_av._bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2165/indic._no_91_-_recup._estrada_arueral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2166/indic._no_92_-_poco_tubular_arueral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2040/req._no_5_-_informacoes_equatorial_sobre_oscilacoes_energia.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1990/indic._no_002_-_praca_e_academia_de_saude_para_a_comunidade_vassouras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1991/indic._no_003_-_academia_de_saude_para_o_tabuleirinho.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1992/indic._no_004_-_recuperacao_estrada.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1993/indic._no_005_-_recuperacao_estrada_chacara_do_nazareno-lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1994/indic._no_006_-_equatorial_rede_eletrica_localidade_vila_sao_bernardo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1997/indic._no_009_-_informacoes_ref._ginasio_didimo_de_castro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2002/indic._no_011_-_praca_e_academia_de_saude_para_a_comunidade_mocos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2003/indic._no_012_-_quebra-molas_pi-213.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2004/indic._no_013_-_praca_e_academia_de_saude_para_o_residencial_alecrim.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2005/indic._no_14_-_quadra_de_areia_-_bomfim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2006/indic._no_15_-_quadra_de_areia_-_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2012/indic._no_018_-_desobstruir_ruas_do_bairro_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2013/indic._no_019_-_vistoria_de_ilumnacao_publica.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2014/indic._no_020_-_agilizar_o_funcionamento_do_chafariz_do_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2015/indic._no_021_-_limpeza_lixo_no_lago_pedreira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2016/indic._no_022_-_iluminacao_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2022/indic._no_027_-_espaco_caminhada_e_ativ._fisicas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2023/indic._no_029_-_limpeza_de_poco_e_recup._sist._abastecimento_agua.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2035/indic._no_34_-_restauracao_da_estrada_malhada_do_meio_a_loc._taboca.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2036/indic._no_35_-_ponto_de_apoio_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2038/indic._no_037_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2042/indic._no_038_-_quebra-molas_pi-211.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2043/indic._no_039_-_quebra-molas_av._bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2051/indic._no_042_-_iluminacao_vila_palmeira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2052/indic._no_043_-_recuperacao_estrada_pi-211.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2053/indic._no_044_-_recuperacao_passagem_molhada_boa_vista_dos_cariocas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2054/indic._no_045_-_academia_de_saude_para_a_comunidade_boa_vista_dos_cariocas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2056/indic._no_048_-_construcao_de_praca_frente_equatorial.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2074/indic._no_049_-_recuperacao_estrada_furna_da_onca--barro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2075/indic._no_050_-_recuperacao_estrada_tinguis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2076/indic._no_051_-_recuperacao_estrada_tapuio-_km_7.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2077/indic._no_052_-_recuperacao_estrada_baixinha-bonfim.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2078/indic._no_053_-_recuperacao_estrada_localidade_bananal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2079/indic._no_054_-_recuperacao_estrada_br-222_ate_av._bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2080/indic._no_055_-_troca_cx_dagua_guabirabas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2084/indic._no_059_-_construcao_ponto_de_apoio_mocos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2085/indic._no_060_-_calcamento_na_localidade_mocos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2094/indic._no_061_-_recuperacao_estrada_carraspanha_ate_angelim.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2095/indic._no_062_-_recuperacao_estrada_pi-214_ate_varzea_das_quedas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2112/indic._no_063_-_recuperacao_estrada_vila_palmeira_ate_patis.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2113/indic._no_064_-_academia_de_saude_para_a_comunidade_patis.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2114/indic._no_065_-_recuperacao_estrada_pereiras.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2115/indic._no_066_-_recuperacao_estrada_olho_dagua_ate_cipo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2116/indic._no_067_-_quebra-molas_em_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2117/indic._no_068_-_quebra-molas_na_estrada_bom_fim.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2122/indic._no_069_-_calcamento_da_pi-211_ate_o_cemiterio_da_lagoa_seca_e_vassoura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2123/indic._no_070_-_recuperacao_estrada_chapada_da_limpeza--travessao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2124/indic._no_071_-_calcamento_fortaleza_3.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2125/indic._no_072_-_const._chafariz_e_poco_cristo_redentor.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2126/indic._no_073_-_agespisa_melhoramento_abast._bairros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2131/indic._no_076_-_praca_da_biblia.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2139/indic._no_078_-_praca_para_a_comunidade_sitio_do_alegre.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2140/indic._no_079_-_campo_de_futebol_society_para_a_comunidade_vassouras.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2141/indic._no_080_-_campo_de_futebol_society_para_a_comunidade_mundo_novo_dos_amorim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2142/indic._no_81_-_sala_advogados_na_delegacia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2147/indic._no_82_-_recuperacao_estrada_pereiras.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2157/indic._no_085_-_calcamento_na_localidade_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2158/indic._no_086_-_construcao_praca_na_r._francisco_fortes.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2159/indic._no_087_-_asfalto_de_vassouras_a_pi_211.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2163/indic._no_89_-_pavimentacao_estrada_pi_214_a_limoeiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2164/indic._no_90_-_abertura_retorno_av._bernardo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2165/indic._no_91_-_recup._estrada_arueral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2166/indic._no_92_-_poco_tubular_arueral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2040/req._no_5_-_informacoes_equatorial_sobre_oscilacoes_energia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="217.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>