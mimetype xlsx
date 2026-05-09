--- v0 (2026-02-12)
+++ v1 (2026-05-09)
@@ -54,229 +54,229 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>DELEGADO MAURO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1989/indic._no_001_-_incentivo_acs_e_ace.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1989/indic._no_001_-_incentivo_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal de Esperantina, que encaminhe a esta Casa, Projeto de Lei que REGULAMENTA O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL - IFA aos Agentes Comunitários de Saúde - ACS e aos Agentes de Combate às Endemias - ACE.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2086/pdl_no_8.2024_-_cintia_raquel_ferreira_e_silva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2086/pdl_no_8.2024_-_cintia_raquel_ferreira_e_silva.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Cíntia Raquel Ferreira e Silva.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2059/plo_no_9_-_banco_de_racoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2059/plo_no_9_-_banco_de_racoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “Banco de Ração e Utensílios para Proteção de Animais” no âmbito do Município de Esperantina-PI, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2149/pccj_no_aos_plos_3_4_5_e_6.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2149/pccj_no_aos_plos_3_4_5_e_6.2024.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Constituição e Justiça, Projeto de Lei que: No. 03- Denomina de Maria Isabel de Sousa a praça inominada da Localidade VassouÍa, zona rural de Esperantina- PI: nº 04 - Denomina Maria dos Remédios Lira dos Santos, o ponto de apoio da localidade Jacaré da Vermelha, integrante da Unidade Básica de Saúde - UBS Mundo Novo dos Amorins, zona rural de Esperantina - PI; nº 05 - Denomina Odilon Teles de Albuquerque, o ponto de apoio da Localidade Barro, integrante da UBS, do Bairro Santa Luzia; nº. 06 - Denomina de Leônidas Fernandes da Silva, o ponto de apoio da localidade Bananal, integrante da Unidade Básica de Saúde - UBS, do Bairro Bernardo Rego em Esperantina- PI.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2150/pccs_no_4_aos_plos_11_12_13_e_14.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2150/pccs_no_4_aos_plos_11_12_13_e_14.2024.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Constituição e Justiça, Projeto de Lei que: 11 - Denomina oficialmente a Academia da Saúde da localidade Jacaré da Vermelha._x000D_
 12- Dispõe sobre a denominação do CENTRO EDUCACIONAL ESPORTIVO MUNICIPAL - CEEM DR. THEMÍSTOCTBS SAMPAIO;_x000D_
 13- Dispõe sobre a criação e denominação da Creche ANNA KEROLAYNE e dá outras providências;_x000D_
 14 - Denomina de Edimar Sampaio Fortes a rua projetada 18 no bairro Novo Milênio._x000D_
 As razões para apresentação da proposta foram delineadas nas justificativas._x000D_
 E, o relatório</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2151/pccj_no_5_ao_plo_no_10.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2151/pccj_no_5_ao_plo_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Constituição e Justiça, Projeto de Lei que: "Institui o Dia do Assistente Social no Município de Esperantina - Piauí, a ser comemorado no dia l5 de maio."_x000D_
 As razões para apresentação da proposta foram delineadas nas justificativas._x000D_
 E o relatorio.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>PCF</t>
   </si>
   <si>
     <t>PARECER COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2145/parecer_no_3_cf_ao_plc_no_6.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2145/parecer_no_3_cf_ao_plc_no_6.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do piso nacional da enfermagem definido pela lei federal 14.434/2022. Parecer Favorável.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PCCS</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES</t>
   </si>
   <si>
     <t>CCJF - COMISSÃO CONST. E JUSTIÇA - FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2106/parecer_conjunto_no_2_ao_plo_no_7.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2106/parecer_conjunto_no_2_ao_plo_no_7.2024.pdf</t>
   </si>
   <si>
     <t>Parecer sobre o projeto de lei que dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária Anual - LOA, para o exercicio financeiro de 2025, para o Plano Plurianual do período 2025 a 2025 e dá outras providências" opinam pela sua aprovação, desde com emendas supressivas.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2107/parecer_conjunto_comissoes_ao_plo_no_15.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2107/parecer_conjunto_comissoes_ao_plo_no_15.2024.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes acima reunidas para analisar e emitir parecer sobre o Projeto_x000D_
 de Lei Ordinária no 15t2024 que "tnstitui a disciplina de Educação e Cultura_x000D_
 Empreendedora, Cooperativista e Financeira na rede municipal de ensino do_x000D_
 município de Esperantina.Pl, com foco na promoção da cidadania".</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2143/parecer_conjunto_ao_plo_no_17.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2143/parecer_conjunto_ao_plo_no_17.2024.pdf</t>
   </si>
   <si>
     <t>As Comissões Permanentes Reunidas para analisar e emitir parecer sobre o Projeto de Lei no 1712024, que "Disciplina o Sistema Municipal de Esporte e Lazer de Esperantina-Pl, Institui o Sistema Municipal de lnformaçôes e lndicadores Esportivos e Recreativos, lnstitui o Conselho Municipal de Esporte e Lazer, Cria o Fundo Municipal de Esporte e Lazet, Cria o Programa de Apoio ao Desporto Esperanlinense (PROADE) e dá outras providências.".</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2152/pccs_no_6_ao_plc_no_5.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2152/pccs_no_6_ao_plc_no_5.2024.pdf</t>
   </si>
   <si>
     <t>Por determinagão regimental foi distribuído à Comissão de Constituição e Justiça, Projeto de Lei que: : o'Dispõe sobre a fixação dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais do Município de Esperantina, Estado do Piauí, paÍa o mandato de 202512028, e dá outras providências."_x000D_
 As razões para apresentação da proposta foram delineadas nas justificativas._x000D_
 E o relatório.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2153/pccs_no_7_ao_pres_no_3.2024.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2153/pccs_no_7_ao_pres_no_3.2024.pdf</t>
   </si>
   <si>
     <t>Por determinação regimental foi distribuído à Comissão de Constituição e Justiça, Projeto de Lei que: : Dispõe sobre a fixação do subsídio de Vereadores para a Legislatura 202512028, nos termos dos artigos 38, inciso XIX, da Lei Orgânica do Município e do artigo 29, inciso M, alínea 'b', da Constituição Federal, e dá outras providências"._x000D_
 As razões para apresentação da proposta foram delineadas nas justificativas._x000D_
 E o relatorio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -585,67 +585,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1989/indic._no_001_-_incentivo_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2086/pdl_no_8.2024_-_cintia_raquel_ferreira_e_silva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2059/plo_no_9_-_banco_de_racoes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2149/pccj_no_aos_plos_3_4_5_e_6.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2150/pccs_no_4_aos_plos_11_12_13_e_14.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2151/pccj_no_5_ao_plo_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2145/parecer_no_3_cf_ao_plc_no_6.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2106/parecer_conjunto_no_2_ao_plo_no_7.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2107/parecer_conjunto_comissoes_ao_plo_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2143/parecer_conjunto_ao_plo_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2152/pccs_no_6_ao_plc_no_5.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2153/pccs_no_7_ao_pres_no_3.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/1989/indic._no_001_-_incentivo_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2086/pdl_no_8.2024_-_cintia_raquel_ferreira_e_silva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2059/plo_no_9_-_banco_de_racoes.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2149/pccj_no_aos_plos_3_4_5_e_6.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2150/pccs_no_4_aos_plos_11_12_13_e_14.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2151/pccj_no_5_ao_plo_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2145/parecer_no_3_cf_ao_plc_no_6.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2106/parecer_conjunto_no_2_ao_plo_no_7.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2107/parecer_conjunto_comissoes_ao_plo_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2143/parecer_conjunto_ao_plo_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2152/pccs_no_6_ao_plc_no_5.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2024/2153/pccs_no_7_ao_pres_no_3.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>