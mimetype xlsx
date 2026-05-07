--- v0 (2026-02-03)
+++ v1 (2026-05-07)
@@ -54,120 +54,120 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2229/indic._no_044.2025_-_faixa_de_pedestre_galeria_manoelito_chaves.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2229/indic._no_044.2025_-_faixa_de_pedestre_galeria_manoelito_chaves.pdf</t>
   </si>
   <si>
     <t>À Secretária de Infraestrutura e Transportes, que providencie a implantação de faixa de pedestres na Rua Coronel José Fortes, em frente à Galeria Manoelito Chaves.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2269/indic._no_077.2025_-quebra-mola_na_rua_sebastiao_alves_machado.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2269/indic._no_077.2025_-quebra-mola_na_rua_sebastiao_alves_machado.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura e Transportes, que realize a instalação de um redutor de velocidades (quebra-molas) na Rua Sebastião Alves Machado.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>ZÉ ANGELO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Ao llmo. Sr. Coordenador do Departamento de Trânsito do Município de Esperantina-Pi - DMTRANS, JOÃO BARROS, que formalmente adote as providências técnicas necessárias para sinalização e instalação de *TARTARUGAS" na Rua Jerônimo do Monte Furtado, Morro da Chapadinha, precisamente para regular o fluxo de veículos, de forma a possibilitar segurança na entrada e saída de veículos da gâragem da Base do Corpo de Bombeiros na cidade de Esperantina-Pi</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2351/indic._no_117_-_sinalizacao_br_222.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2351/indic._no_117_-_sinalizacao_br_222.pdf</t>
   </si>
   <si>
     <t>Ao ilmo. Sr. Superintendente do DNIT no Estado do Piauí, que adote providências necessárias para urgente sinalizaçao do trecho da BR 222, entre as cidades de Esperantina-PI e São João do Arraial-PI.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2375/indic._no_130_-_subst._quebramolas_na_ponte_br_222.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2375/indic._no_130_-_subst._quebramolas_na_ponte_br_222.pdf</t>
   </si>
   <si>
     <t>Ao Superintendente do Departamento Nacional de Infraestrutura de Transportes – DNIT no Estado do Piauí que avalie a possibilidade de retirada de dois (2) quebra-molas localizados nas cabeceiras da ponte da cidade de Esperantina, na BR-222, no trecho que liga o município de Batalha (PI) à cidade de Esperantina (PI), substituindo-os por dispositivos eletrônicos de controle de velocidade (redutores eletrônicos ou lombadas eletrônicas), como medida de maior segurança e fluidez no tráfego.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2377/indic._no_143_-_providencia_instal._tachoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2377/indic._no_143_-_providencia_instal._tachoes.pdf</t>
   </si>
   <si>
     <t>Indica à Exma. Sra. prefeita municipal de Esperantina-PI e ao Ilmo. Sr. Coordenador do Departamento de Trânsito do Município de Esperantina-PI que formalmente adotem providências técnicas necessárias para aquisição de "tartarugas e/ou tachões", bem como a instalação de "ondulações transversais" em trechos e avenidas da zona urbana de Esperantina-PI, tudo em respeito ao que preconiza o Código de Trânsito Brasileiro, Lei nº 9.503, de 23.09.1997 e Resoluções Contran.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -474,67 +474,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2229/indic._no_044.2025_-_faixa_de_pedestre_galeria_manoelito_chaves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2269/indic._no_077.2025_-quebra-mola_na_rua_sebastiao_alves_machado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2351/indic._no_117_-_sinalizacao_br_222.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2375/indic._no_130_-_subst._quebramolas_na_ponte_br_222.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2377/indic._no_143_-_providencia_instal._tachoes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2229/indic._no_044.2025_-_faixa_de_pedestre_galeria_manoelito_chaves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2269/indic._no_077.2025_-quebra-mola_na_rua_sebastiao_alves_machado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2351/indic._no_117_-_sinalizacao_br_222.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2375/indic._no_130_-_subst._quebramolas_na_ponte_br_222.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2377/indic._no_143_-_providencia_instal._tachoes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>