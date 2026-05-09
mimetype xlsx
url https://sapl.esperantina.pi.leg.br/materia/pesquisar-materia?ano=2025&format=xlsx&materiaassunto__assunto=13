--- v0 (2026-02-04)
+++ v1 (2026-05-09)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2316/pdl_no_4_-_tit._cidadania_a_joao_evangelista_p._silva_filho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2316/pdl_no_4_-_tit._cidadania_a_joao_evangelista_p._silva_filho.pdf</t>
   </si>
   <si>
     <t>Atribui titúlo honorífico de Cidadão Esperantinense ao Sr. João Evangelista Pereira da Silva Filho.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2315/pdl_no_5_-_tit._cidadania_grego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2315/pdl_no_5_-_tit._cidadania_grego.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Omiros Sokrates.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2317/pdl_no_6_-_tit._cidadania_a_jose_de_arimateia_s._lima.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2317/pdl_no_6_-_tit._cidadania_a_jose_de_arimateia_s._lima.pdf</t>
   </si>
   <si>
     <t>Título, Cidadão.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ZÉ ANGELO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2312/pdl_no_7_-_tit._cidadania_a_mussolini_a._carvalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2312/pdl_no_7_-_tit._cidadania_a_mussolini_a._carvalho.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de cidadão esperantinense ao Sr. Mussolini Araújo de Carvalho.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2313/pdl_no_8_-_tit._cidadania_a_raimundo_n._n._dos_santos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2313/pdl_no_8_-_tit._cidadania_a_raimundo_n._n._dos_santos.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de cidadão esperantinense ao Sr. Raimundo Nonato Nogueira dos Santos.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2323/pdl_no_09_-_tit._cidadania_rostonio_uchoa_l._oliveira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2323/pdl_no_09_-_tit._cidadania_rostonio_uchoa_l._oliveira.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Rostonio Uchôa Lima Oliveira.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2324/pdl_no_10_-_tit._cidadania_antonio_borges_l._filho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2324/pdl_no_10_-_tit._cidadania_antonio_borges_l._filho.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Antônio Borges de Lima Filho.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2325/pdl_no_11_-_tit._cidadania_jose_a._aragao_silva.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2325/pdl_no_11_-_tit._cidadania_jose_a._aragao_silva.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. José Augusto Aragão Silva.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2326/pdl_no_12_-_tit._cidadania_maria_liduina_m._b._chaves.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2326/pdl_no_12_-_tit._cidadania_maria_liduina_m._b._chaves.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Maria Liduina Meneses Beserra Chaves.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2327/pdl_no_13_-_tit._cidadania_francisco_c._carvalho_pereira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2327/pdl_no_13_-_tit._cidadania_francisco_c._carvalho_pereira.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Francisco das Chagas Carvalho Pereira.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2328/pdl_no_14_-_tit._cidadania_jose_dos_s._moura.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2328/pdl_no_14_-_tit._cidadania_jose_dos_s._moura.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. José dos Santos de Moura.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REGINA VALE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2329/pdl_no_15_-_tit._cidadania_igo_santos_barros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2329/pdl_no_15_-_tit._cidadania_igo_santos_barros.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Igo Santos Barros.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2330/pdl_no_16_-_tit._cidadania_welson_a._o._sousa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2330/pdl_no_16_-_tit._cidadania_welson_a._o._sousa.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Welson de Almeida Oliveira Sousa.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2331/pdl_no_17_-_tit._cidadania_denise_c._sampaio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2331/pdl_no_17_-_tit._cidadania_denise_c._sampaio.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Denise Caldas Sampaio.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2332/pdl_no_18_-_tit._cidadania__rafaela_b._aires.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2332/pdl_no_18_-_tit._cidadania__rafaela_b._aires.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Rafaela Buenos Aires.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2333/pdl_no_19_-_tit._cidadania_gilvania_c._s._leao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2333/pdl_no_19_-_tit._cidadania_gilvania_c._s._leao.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Gilvania Carolina Soares Leão.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2334/pdl_no_20_-_tit._cidadania_marisa_s._weber.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2334/pdl_no_20_-_tit._cidadania_marisa_s._weber.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Marisa Schmidt Weber.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2335/pdl_no_21_-_tit._cidadania_maria_rosinete_c._mata.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2335/pdl_no_21_-_tit._cidadania_maria_rosinete_c._mata.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadã Esperantinense à Sra. Maria Rosinete Caldas Mata.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2336/pdl_no_22_-_tit._cidadania_lenivaldo_m._melo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2336/pdl_no_22_-_tit._cidadania_lenivaldo_m._melo.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Lenivaldo Meneses de Melo</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2337/pdl_no_23_-_tit._cidadania_noe_araujo_f._neto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2337/pdl_no_23_-_tit._cidadania_noe_araujo_f._neto.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Noé Araújo Fortes Neto.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2338/pdl_no_24_-_tit._cidadania_jose_fco._m._carvalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2338/pdl_no_24_-_tit._cidadania_jose_fco._m._carvalho.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. José Francisco Monte Carvalho.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>FATINHA DO TOTE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2339/pdl_no_25_-_tit._cidadania_joelson_de_s._carvalho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2339/pdl_no_25_-_tit._cidadania_joelson_de_s._carvalho.pdf</t>
   </si>
   <si>
     <t>Atribui título honorífico de Cidadão Esperantinense ao Sr. Joelson de Sousa Carvalho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -693,67 +693,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2316/pdl_no_4_-_tit._cidadania_a_joao_evangelista_p._silva_filho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2315/pdl_no_5_-_tit._cidadania_grego.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2317/pdl_no_6_-_tit._cidadania_a_jose_de_arimateia_s._lima.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2312/pdl_no_7_-_tit._cidadania_a_mussolini_a._carvalho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2313/pdl_no_8_-_tit._cidadania_a_raimundo_n._n._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2323/pdl_no_09_-_tit._cidadania_rostonio_uchoa_l._oliveira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2324/pdl_no_10_-_tit._cidadania_antonio_borges_l._filho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2325/pdl_no_11_-_tit._cidadania_jose_a._aragao_silva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2326/pdl_no_12_-_tit._cidadania_maria_liduina_m._b._chaves.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2327/pdl_no_13_-_tit._cidadania_francisco_c._carvalho_pereira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2328/pdl_no_14_-_tit._cidadania_jose_dos_s._moura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2329/pdl_no_15_-_tit._cidadania_igo_santos_barros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2330/pdl_no_16_-_tit._cidadania_welson_a._o._sousa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2331/pdl_no_17_-_tit._cidadania_denise_c._sampaio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2332/pdl_no_18_-_tit._cidadania__rafaela_b._aires.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2333/pdl_no_19_-_tit._cidadania_gilvania_c._s._leao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2334/pdl_no_20_-_tit._cidadania_marisa_s._weber.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2335/pdl_no_21_-_tit._cidadania_maria_rosinete_c._mata.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2336/pdl_no_22_-_tit._cidadania_lenivaldo_m._melo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2337/pdl_no_23_-_tit._cidadania_noe_araujo_f._neto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2338/pdl_no_24_-_tit._cidadania_jose_fco._m._carvalho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2339/pdl_no_25_-_tit._cidadania_joelson_de_s._carvalho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2316/pdl_no_4_-_tit._cidadania_a_joao_evangelista_p._silva_filho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2315/pdl_no_5_-_tit._cidadania_grego.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2317/pdl_no_6_-_tit._cidadania_a_jose_de_arimateia_s._lima.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2312/pdl_no_7_-_tit._cidadania_a_mussolini_a._carvalho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2313/pdl_no_8_-_tit._cidadania_a_raimundo_n._n._dos_santos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2323/pdl_no_09_-_tit._cidadania_rostonio_uchoa_l._oliveira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2324/pdl_no_10_-_tit._cidadania_antonio_borges_l._filho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2325/pdl_no_11_-_tit._cidadania_jose_a._aragao_silva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2326/pdl_no_12_-_tit._cidadania_maria_liduina_m._b._chaves.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2327/pdl_no_13_-_tit._cidadania_francisco_c._carvalho_pereira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2328/pdl_no_14_-_tit._cidadania_jose_dos_s._moura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2329/pdl_no_15_-_tit._cidadania_igo_santos_barros.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2330/pdl_no_16_-_tit._cidadania_welson_a._o._sousa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2331/pdl_no_17_-_tit._cidadania_denise_c._sampaio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2332/pdl_no_18_-_tit._cidadania__rafaela_b._aires.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2333/pdl_no_19_-_tit._cidadania_gilvania_c._s._leao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2334/pdl_no_20_-_tit._cidadania_marisa_s._weber.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2335/pdl_no_21_-_tit._cidadania_maria_rosinete_c._mata.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2336/pdl_no_22_-_tit._cidadania_lenivaldo_m._melo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2337/pdl_no_23_-_tit._cidadania_noe_araujo_f._neto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2338/pdl_no_24_-_tit._cidadania_jose_fco._m._carvalho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2339/pdl_no_25_-_tit._cidadania_joelson_de_s._carvalho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="88.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>