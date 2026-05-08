--- v0 (2026-02-06)
+++ v1 (2026-05-08)
@@ -54,186 +54,186 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2176/indic._no_002.2025_-_projeto_pe_de_meia_municipal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2176/indic._no_002.2025_-_projeto_pe_de_meia_municipal.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a implementação do Programa Pé de Meia Municipal, direcionado aos alunos com dificuldades financeiras, oferecendo um apoio que favoreça a permanência e o desempenho escolar dos mesmos.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2179/indic._no_005_-_reativacao_ccfv_sta._luzia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2179/indic._no_005_-_reativacao_ccfv_sta._luzia.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a reativação do Centro de Convivência e Fortalecimento de Vínculos - CCFV do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2196/indic._no_016_-_contratacao_de_coveiros.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2196/indic._no_016_-_contratacao_de_coveiros.pdf</t>
   </si>
   <si>
     <t>À Sua Exa. a Sra. Prefeita de Esperantina-PI, que providencie a contratação de pessoas para realizar os serviços de Coveiro nesta cidade e que seja disponibilizado ainda um kit de ferramentas para a realização de tais serviços, considerando a demanda nos cemitérios da cidade e os altos valores cobrados atualmente por particulares que executam tais tarefas.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2201/indic._no_020_-_casa_da_esperanca_e_carro_de_transporte.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2201/indic._no_020_-_casa_da_esperanca_e_carro_de_transporte.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que o carro destinado ao transporte de pessoas para atendimentos médicos passe a realizar viagens de segunda a sexta-feira, ampliando seu alcance e atendendo a demanda crescente. Reforçamos também a necessidade de que a casa de apoio aos pacientes, esteja disponível para atendimento de domingo a domingo, pois muitas pessoas, principalmente aquelas que dependem de transporte público ou que residem em locais distantes, enfrentam dificuldades em encontrar hospedagem e apoio durante o período de tratamento médico.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2206/indic._no_23_-_convenio_com_clinicas_medicas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2206/indic._no_23_-_convenio_com_clinicas_medicas.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita, que seja providenciada a celebração de convênio com clínicas médicas do Município, com o intuito de garantir aos cidadãos hipossuficientes o acesso a consultas médicas particulares mediante a concessão de 50% (cinquenta por cento) de desconto no valor das mesmas, conforme modelo de Projeto de Lei anexo.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2231/indic._no_046.2025_-_aplicativo_para_agendamento_de_emissao_de_identidades.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2231/indic._no_046.2025_-_aplicativo_para_agendamento_de_emissao_de_identidades.pdf</t>
   </si>
   <si>
     <t>À Secretária de Assistência Social, que providencie a criação de um aplicativo para celulares, nas plataformas mais utilizadas, para agendamento de emissão de carteiras de identidade no âmbito do município. A emissão da carteira de identidade é um serviço essencial para a população, sendo um dos documentos de identificação mais utilizados pelos cidadãos.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>REGINA VALE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2235/indic._no_051_-_grupo_de_apoio_maes_de_autistas.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2235/indic._no_051_-_grupo_de_apoio_maes_de_autistas.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Saúde de Esperantina, a criação de grupos de apoio voltados exclusivamente às mães de filhos autistas, a fim de proporcionar um espaço de orientação, apoio emocional e troca de experiências, considerando a crescente demanda por apoio especializado às mães de crianças autistas.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2267/indic._no_075.2025_-_restaurante_popular.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2267/indic._no_075.2025_-_restaurante_popular.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que seja estudada a viabilidade da criação de um Restaurante Popular no município, destinado prioritariamente aos comerciários e à população de baixa renda.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>EPAMINONDAS ALBUQUERQUE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Secretário Municipal de Assistência Social, ouvido o Plenário, que seja disponibilizado um número de telefone com atendimento em regime de plantão 24 horas, destinado a acionar o serviço de fornecimento de caixões para famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, sugerir a aquisição de capacetes para serem utilizados em campanhas e sorteios em atividades festivas realizadas pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2397/indic._no_147_-_regularizacao_de_imoveis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2397/indic._no_147_-_regularizacao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que disponibilize equipe técnica composta por profissional agrimensor e setor jurídico, com a finalidade de proceder à regularização fundiária, incluindo a emissão e viabilização da documentação cartorial (certidão de imóvel) dos imóveis que já se encontram em posse mansa e pacífica por seus ocupantes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -540,67 +540,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2176/indic._no_002.2025_-_projeto_pe_de_meia_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2179/indic._no_005_-_reativacao_ccfv_sta._luzia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2196/indic._no_016_-_contratacao_de_coveiros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2201/indic._no_020_-_casa_da_esperanca_e_carro_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2206/indic._no_23_-_convenio_com_clinicas_medicas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2231/indic._no_046.2025_-_aplicativo_para_agendamento_de_emissao_de_identidades.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2235/indic._no_051_-_grupo_de_apoio_maes_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2267/indic._no_075.2025_-_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2397/indic._no_147_-_regularizacao_de_imoveis.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2176/indic._no_002.2025_-_projeto_pe_de_meia_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2179/indic._no_005_-_reativacao_ccfv_sta._luzia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2196/indic._no_016_-_contratacao_de_coveiros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2201/indic._no_020_-_casa_da_esperanca_e_carro_de_transporte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2206/indic._no_23_-_convenio_com_clinicas_medicas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2231/indic._no_046.2025_-_aplicativo_para_agendamento_de_emissao_de_identidades.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2235/indic._no_051_-_grupo_de_apoio_maes_de_autistas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2267/indic._no_075.2025_-_restaurante_popular.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2397/indic._no_147_-_regularizacao_de_imoveis.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>