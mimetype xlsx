--- v0 (2026-02-06)
+++ v1 (2026-05-08)
@@ -54,151 +54,151 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2205/indic._no_022.2025_-_cursos_de_capacitacao_profissional_de_cuidadores.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2205/indic._no_022.2025_-_cursos_de_capacitacao_profissional_de_cuidadores.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie, dentro das possibilidades, sejam realizados cursos de capacitação profissional de cuidadores de crianças, de idosos e especiais, voltados à população em geral que deseje se qualificar.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ZÉ ANGELO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2210/indic._no_27_-_solicita_inst._centro_hemodialise.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2210/indic._no_27_-_solicita_inst._centro_hemodialise.pdf</t>
   </si>
   <si>
     <t>Ao llmo. Sr. Secretário Estadual de Saúde do Estado do Piauí, ANTÔNIO LUIZ SOARES SANTOS, que adote as providências necessárias para realização de_x000D_
 estudo técnico para viabilizar a instalação de CLÍNICA E/OU CENTRO DE HEMODIÁLISE na cidade de Esperantina-Pi para atendimento de pacientes que necessitam se submeter a tratamento renal na Região dos Cocais.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2218/indic._no_35_-_prog._agendamento_online.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2218/indic._no_35_-_prog._agendamento_online.pdf</t>
   </si>
   <si>
     <t>À prefeitura municipal, para disponibilizar através da secretaria de saúde do município um programa de agendamento online de consulta e exames e ciência de disponibilidade dos resultados, por aplicativo para dispositivos eletrônicos.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2258/indic._no_068.2025_-_pia_para_permissionarios_do_mercado.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2258/indic._no_068.2025_-_pia_para_permissionarios_do_mercado.pdf</t>
   </si>
   <si>
     <t>Indico à Exma. Sr.ª Prefeita Municipal, a necessidade de providenciar a instalação de pias com ponto de água nas bancas dos permissionários que comercializam café da manhã no Mercado Municipal de Esperantina.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2318/indic._no_100_-_ao_dep._fed._marcos_aurelio_solic._aparelho_ressonancia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2318/indic._no_100_-_ao_dep._fed._marcos_aurelio_solic._aparelho_ressonancia.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, solicita ao Deputado Federal Marcos Aurélio que mobilize recursos, por meio de emenda parlamentar ou outro mecanismo legal, para a aquisição de um aparelho de ressonância magnética destinado ao atendimento da população do município de Esperantina e cidades vizinhas na Central de Diagnósticos.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2405/indic._no_112.2025_-_cardiologista_para_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2405/indic._no_112.2025_-_cardiologista_para_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Secretário de Estado da Saúde a necessidade de disponibilização de médico cardiologista no Hospital Estadual Dr. Júlio Hartman, integrante da rede estadual de saúde no município de Esperantina.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2406/indic._no_113.2025_-_cardiologista_para_esperantina.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2406/indic._no_113.2025_-_cardiologista_para_esperantina.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal da Saúde, para que seja disponibilizado um médico cardiologista para atendimento na rede municipal de saúde.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2366/indic._no_120.2025_-_upa_para_o_municipio_-_para_vice-governadoria.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2366/indic._no_120.2025_-_upa_para_o_municipio_-_para_vice-governadoria.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, Vice-Governador do Estado do Piauí, que envide esforços para a implantação de uma Unidade de Pronto Atendimento – UPA no município de Esperantina-PI, com o objetivo de ampliar e fortalecer a rede de urgência e emergência na região.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -505,67 +505,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2205/indic._no_022.2025_-_cursos_de_capacitacao_profissional_de_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2210/indic._no_27_-_solicita_inst._centro_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2218/indic._no_35_-_prog._agendamento_online.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2258/indic._no_068.2025_-_pia_para_permissionarios_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2318/indic._no_100_-_ao_dep._fed._marcos_aurelio_solic._aparelho_ressonancia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2405/indic._no_112.2025_-_cardiologista_para_esperantina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2406/indic._no_113.2025_-_cardiologista_para_esperantina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2366/indic._no_120.2025_-_upa_para_o_municipio_-_para_vice-governadoria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2205/indic._no_022.2025_-_cursos_de_capacitacao_profissional_de_cuidadores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2210/indic._no_27_-_solicita_inst._centro_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2218/indic._no_35_-_prog._agendamento_online.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2258/indic._no_068.2025_-_pia_para_permissionarios_do_mercado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2318/indic._no_100_-_ao_dep._fed._marcos_aurelio_solic._aparelho_ressonancia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2405/indic._no_112.2025_-_cardiologista_para_esperantina.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2406/indic._no_113.2025_-_cardiologista_para_esperantina.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2366/indic._no_120.2025_-_upa_para_o_municipio_-_para_vice-governadoria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>