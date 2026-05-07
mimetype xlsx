--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -54,1236 +54,1236 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ZÉ ANGELO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2175/indic._no_1_-_solicita_ponto_de_apoio_pca._noeme_lages.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2175/indic._no_1_-_solicita_ponto_de_apoio_pca._noeme_lages.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie estudo técnico para construção de 01 (um) Ponto de Apoio com Banheiros Públicos e Bebedouro quando da construção de Praça e revitalização do espaço da antiga Quadra de Esportes Noêmia Lages, com a finalidade de embarque e desembarque de veículos oriundos da zona rural de Esperantina-Pi e cidades vizinhas que fazem o transporte de pessoas que realizam compras no Mercado Público e comércio local.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ZÉ CLÁUDIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2177/indic._no_003.2025_-_recuperacao_estrada_jatoba.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2177/indic._no_003.2025_-_recuperacao_estrada_jatoba.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a construção de um bueiro e a recuperação da estrada na localidade Jatobá, próximo a casa do Sr. Chiquinho, na estrada que liga a comunidade Jatobá a comunidade Barro, entre Jatobá e Gameleira.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2178/indic._no_004.2025_-_calcamento_rua_jose_do_carmo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2178/indic._no_004.2025_-_calcamento_rua_jose_do_carmo.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua José do Carmo, que dá acesso ao açude do Sr. Pedro Messias, no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PROF. JÚNIOR RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2180/indic._no_006_-_criacao_ccfv_lagoa_seca_e_nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2180/indic._no_006_-_criacao_ccfv_lagoa_seca_e_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, para sua apreciação e providências cabíveis, com o objetivo de solicitar a criação de um Centro de Convivência e Fortalecimento de Vínculos (CCFV), juntamente com a instalação de uma brinquedopraça nos seguintes locais:_x000D_
 • Bairro Nova Esperança;_x000D_
 • Povoado Lagoa Seca.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ROBERTO DENIS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2181/indic._no_007_-_complem._ilum._publica.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2181/indic._no_007_-_complem._ilum._publica.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, com base nas necessidades da população, solicitação de complementação da rede de iluminação pública nas seguintes ruas do município de Esperantina – PI:_x000D_
 - Rua Prof. João Paulo;_x000D_
 - Rua 13 de Junho;_x000D_
 - Rua José Gomes da Costa.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2182/indic._no_008_-_calc._vila_taboca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2182/indic._no_008_-_calc._vila_taboca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, de acordo com as disponibilidades, seja providenciada a construção de calçamento na localidade Vila Taboca, situada na zona rural deste município.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2185/indic._no_011.2025_-_perfuracao_pocos_mocos_e_corregos_i.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2185/indic._no_011.2025_-_perfuracao_pocos_mocos_e_corregos_i.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, ouvido o Plenário, que providencie para que seja realizada a perfuração de poços artesianos nas localidades de Mocós e Córregos I, próximo à Lagoa Seca.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2194/indic._no_012.2025_-_reparos_ponte_carraspanha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2194/indic._no_012.2025_-_reparos_ponte_carraspanha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que, por meio da Secretaria competente, seja realizada a reforma da ponte de concreto localizada na localidade Carraspanha, que apresenta variações significativas, oferecendo riscos à segurança dos usuários.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>REGINA VALE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2195/indic._no_013.2025_-_praca_angelim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2195/indic._no_013.2025_-_praca_angelim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que, por meio da Secretaria competente, providencie a construção de uma praça na localidade Angelim, visando proporcionar aos moradores um espaço digno e adequado para o desenvolvimento de atividades recreativas e sociais, promovendo a integração da comunidade e o fortalecimento dos laços sociais.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2199/indic._no_015.2025_-_praca_para_tucuns.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2199/indic._no_015.2025_-_praca_para_tucuns.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, nos termos do  Regimento Interno desta Casa Legislativa, solicitação para que seja construída uma praça no Assentamento Tucuns, com o objetivo de proporcionar à população local um espaço de lazer, convivência e integração comunitária.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2193/indic._no_17_-_solicita_informacoes_cx_dagua_m._chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2193/indic._no_17_-_solicita_informacoes_cx_dagua_m._chapadinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor-Presidente da Agespisa que preste informações formais a esta Casa Legislativa acerca de projeto, orçamento e cronograma de execução para fins de recuperação do reservatório de água (caixa d'água) do bairro Morro da Chapadinha, Esperantina - PI.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>MACHADINHO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2200/indic._no_018.2025_-_praca_conj._alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2200/indic._no_018.2025_-_praca_conj._alecrim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal, que sejam construídas uma praça com uma Academia de Saúde e uma quadra de esportes no Residencial Alecrim.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2204/indic._no_021.2025_-_poco_fortaleza_i_e_distribuicao_residencial.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2204/indic._no_021.2025_-_poco_fortaleza_i_e_distribuicao_residencial.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie juntamente ao setor competente da Administração, seja perfurado poço tubular na comunidade Fortaleza I, com instalação de caixa d’água e abastecimento residencial.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2208/indic._no_024.2025_-_rede_trifasica_na_rua_francisca_vieira_coelho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2208/indic._no_024.2025_-_rede_trifasica_na_rua_francisca_vieira_coelho.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Diretor-presidente da Equatorial Piauí, que sejam substituídas 500m (quinhentos metros) de redes de energia monofásica por trifásica iniciando na Rua Francisca Vieira Coelho até a BR 222, na saída para São João do Arraial.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2207/indic._no_26_-_solic._recup._estrada_bananal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2207/indic._no_26_-_solic._recup._estrada_bananal.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Secretário Municipal de Infraestrutura do município de Esperantina - PI, que adote as providências necessárias para urgente recuperação da estrada da localidade Bananal, zona rural de Esperantina - PI, inclusive providenciado a adição de "piçarra" em 2 (dois) locais que estão  por causar dificuldades e impedir a passagem de ciclistas, motociclistas e pedestres, conforme fotografias em anexo, bem como promova a vistoria das condições da "Ladeira do Bananal", tudo de forma a possibilitar o livre trânsito e segurança de tráfego.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2214/indic._no_031_-_passagem_molhada_l._macacos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2214/indic._no_031_-_passagem_molhada_l._macacos.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura de Esperantina-PI, que providencie para construção de passagem Molhada na estrada entre a Localidade Lagoa dos Macacos e Chapadinha.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2217/indic._no_034_-_complentacao_calcamento_r._landri_sales.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2217/indic._no_034_-_complentacao_calcamento_r._landri_sales.pdf</t>
   </si>
   <si>
     <t>À  Exma. Sr.ª Prefeita Municipal, que seja providenciada a complementação do calçamento da Rua Landri Sales, no Bairro Rural deste município.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>AIRTON VEÍCULOS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2221/indic._no_036.2025_-_calcamento_na_localidade_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2221/indic._no_036.2025_-_calcamento_na_localidade_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Marcos Aurélio Sampaio, Deputado Federal, que realize construção de calçamento na localidade Canto da Palmeira, em Esperantina-PI.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2222/indic._no_037.2025_-_calcamento_na_localidade_lagoa_dos_macacos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2222/indic._no_037.2025_-_calcamento_na_localidade_lagoa_dos_macacos.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Marcos Aurélio, Deputado Federal, que realize construção de calçamento na localidade Lagoa dos Macacos, em Esperantina-PI.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2223/indic._no_038.2025_-_calcamento_na_localidade_chapada_da_limpeza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2223/indic._no_038.2025_-_calcamento_na_localidade_chapada_da_limpeza.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Marcos Aurélio, Deputado Federal, para viabilizar a execução de obras de pavimentação poliédrica na localidade Chapada da Limpeza, em Esperantina-PI.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2224/indic._no_39_-_sol._kits_irrigacao_cisternas_e_peixes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2224/indic._no_39_-_sol._kits_irrigacao_cisternas_e_peixes.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Sr. Francisco Limma, Deputado Estadual, que interceda junto à Secretaria de Estado da Agricultura Familiar - SAF para viabilizar a doação de kits de irrigação, cisternas e peixes para o município de Esperantina, com o objetivo de promover a melhoria das condições de</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2225/indic._no_040.2025_-_quebra-mola_na_escola_sao_benedito.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2225/indic._no_040.2025_-_quebra-mola_na_escola_sao_benedito.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura e Transportes, que sejam providenciadas as seguintes melhorias nas proximidades da Escola Municipal São Benedito:_x000D_
  construção de um redutor de velocidades, tipo quebra-molas na rua José de Souza Campos;_x000D_
  implantação de sinalização de trânsito vertical e horizontal.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2226/indic._no_041.2025_-_chafariz_bernardo_rego.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2226/indic._no_041.2025_-_chafariz_bernardo_rego.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que seja providenciada a construção de um chafariz no Residencial Bernardo Rêgo, como forma de amenizar a situação de constantes falhas no abastecimento de água, proporcionando bem-estar e melhoria na qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2227/indic._no_042.2025_-_iluminacao_avenida_marco_aurelio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2227/indic._no_042.2025_-_iluminacao_avenida_marco_aurelio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que realize a instalação da iluminação da Avenida Marcos Aurélio Sampaio, entre a antiga pista de pouso e a BR 222, na altura da localidade Tapuio.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2228/indic._no_043.2025_-_obras_rua_francisca_vieira_coelho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2228/indic._no_043.2025_-_obras_rua_francisca_vieira_coelho.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, Vice-Governador do Estado do Piauí, que viabilize recursos para o asfaltamento da Rua Francisca Vieira Coelho, que liga a Avenida Bernardo Bezerra até a BR-222, com 3 km de asfalto; e também realize a construção de dois pontilhões nesse trecho.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2230/indic._no_045.2025_-_duplicacao_da_pi-213_ate_a_entrada_do_residencial_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2230/indic._no_045.2025_-_duplicacao_da_pi-213_ate_a_entrada_do_residencial_alecrim.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, Vice-Governador do Estado do Piauí, que viabilize a destinação de recursos para a construção de ciclovia e espaço para caminhadas na rodovia PI 213, no final da rua Francisco Fortes, na saída da cidade até o Residencial Alecrim.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2220/indic._no_48_-_solic._alargamento_pi_211_e_rotatoria.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2220/indic._no_48_-_solic._alargamento_pi_211_e_rotatoria.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Diretor do Departamento Estadual de Estradas de Rodagem - DER, que adote as providências necessárias para a realização de estudo para fins de alargamento da PI 211, no trecho de acesso entre a saíde de Esperantina - PI e a entrada do bairro Alecrim, bem como determine seja providenciado proejto para construão de rotatória com sinalização horizontal e vertical na entrada do bairro Alecrim.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Ao llmo. Sr. Diretor do Departamento Estadual de Estradas de Rodagem - DER, Leonardo Sobral Santos, que adote as providências necessárias para_x000D_
 realização de estudo urgente para fins de alargamento da Pl-211, no trecho de acesso entre a saída de Esperantina-Pi e a entrada do bairro Alecrim, bem como determine seja providenciado projeto para construção de "rotatória" com sinalização horizontal e vertical na entrada do bairro Alecrim.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2234/indic._no_050_-_reforco_iluminacao.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2234/indic._no_050_-_reforco_iluminacao.pdf</t>
   </si>
   <si>
     <t>À Prefeitura Municipal de Esperantina que, juntamente ao setor competente da administração, providenciem a revisão e reforço na iluminação pública nas zonas urbana e rural do município, neste período que antecede a semana santa.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>LUIZ DIONÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2236/indic._no_052_-_abrigo_para_alunos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2236/indic._no_052_-_abrigo_para_alunos.pdf</t>
   </si>
   <si>
     <t>À Prefeitura Municipal de Esperantina, juntamente ao setor competente da administração, providenciem a instalação de abrigos com cobertura nos pontos de embarque de alunos, localizados em frente ao Conjunto Bernardo Rego e na rotatória do Anel Viário.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>TERESINHA DA EMEL</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2237/indic._no_053_-_recup._estradas_cantinho_saudade_a_seriema.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2237/indic._no_053_-_recup._estradas_cantinho_saudade_a_seriema.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Infraestrutura e Transportes, que seja realizada a recuperação urgente das estradas vicinais das localidades Cantinho da Saudade a Seriema e dos assentamentos Pedrinhas I e II, que se encontram intrafegáveis devido aos danos causados pelas últimas chuvas.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>FATINHA DO TOTE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2242/indic._no_056.2025_-_calcamento_rua_mimosa_projetada_45.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2242/indic._no_056.2025_-_calcamento_rua_mimosa_projetada_45.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Marcos Aurélio, Deputado Federal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Mimosa – Projetada 45, no bairro Batista de Amorim.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2243/indic._no_057.2025_-_escola_do_tinguis.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2243/indic._no_057.2025_-_escola_do_tinguis.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie as seguintes melhorias para a Escola Municipal José Patriotino Lages, da localidade Tinguis:_x000D_
 1 – Limpeza da vegetação (roço) no terreno do prédio da escola;_x000D_
 2 – Reforma no prédio da escola</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>À Secretária de Infraestrutura e Transportes, que providencie a recuperação da estrada que liga a localidade Km 7, passando pela localidade Mamuí, até ao assentamento Pedrinhas II.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2246/indic._no_060.2025_-_indicacoes_para_deputado_jadyel_oliveira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2246/indic._no_060.2025_-_indicacoes_para_deputado_jadyel_oliveira.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Deputado Federal Jardyel Alencar, que Vossa Excelência_x000D_
 interceda junto ao Governo Federal para a destinação de recursos da União, por meio de_x000D_
 emenda parlamentar, para as seguintes obras de interesse público:_x000D_
 1 – Construção de uma praça na localidade Tinguis, zona rural;_x000D_
 2 – Construção de praças nas localidades Chapada da Limpeza, Lagoa dos Macacos,_x000D_
 Mundo Novo, Jacaré da Vermelha e Malhada do Meio, zona rural;_x000D_
 3 – A pavimentação asfáltica da estrada municipal compreendida entre o conjunto Mão_x000D_
 Santa e a localidade Lagoa Seca, na zona rural, passando pelas localidades Curralinhos,_x000D_
 Alame, Ladeira e Corgos. Essa estrada tem extensão de 18 km;_x000D_
 4 – Construção de uma praça no conjunto Alecrim, localizado na PI-213;_x000D_
 5 – Pavimentação em paralelepípedos na Rua Vereador Hélio Vieira Mendes, no Bairro_x000D_
 Santa Luzia, com extensão de aproximadamente 900 metros;_x000D_
 6 – Pavimentação em paralelepípedos na Rua Flor de Arroz/Projetada 1, no Bairro Batista_x000D_
 de Amorim, com extensão</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2248/indic._no_61_-_vistoria_br_222.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2248/indic._no_61_-_vistoria_br_222.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Superintendente do DNIT no estado do Piauí que adote as providências para urgente designação de vistoria e eventual elaboração de projetos técnicos para reforma das estruturas de 5 (cinco) pequenas pontes localizadas na BR 222 entre os municípios de Esperantina-PI e Batalha-PI. importante via de acesso para as cidades do norte do estado e para o vizinho estado do Maranhão.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2249/indic._no_62_-_ao_der_solic._reforma_ponte_acudinho.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2249/indic._no_62_-_ao_der_solic._reforma_ponte_acudinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Diretor do Departamento Estadual de Estradas de Rodagem - DER, que adote as providências necessárias para urgente desginação de vistoria e elaboração de projeto para reforma da estrutura da ponte da localidade Açudinho (PI 214), situada entre os municípios de Esperantina-PI e Morro do Chapéu - PI, consistindo importante rota de acesso para as cidades de Luzilândia, Joca Marques, Madeiro, Matias Olímpio, Joaquim Pires e demais municípios adjacentes no norte do estado do Piauí e para o vizinho estado do Maranhão.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2253/indic._no_063.2025_-_asfalto_para_lagoa_seca_e_capim_grosso.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2253/indic._no_063.2025_-_asfalto_para_lagoa_seca_e_capim_grosso.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Governador do Estado do Piauí, que realize as seguintes obras no município de Esperantina-PI:_x000D_
 1 – A pavimentação asfáltica da estrada municipal compreendida entre o conjunto Mão Santa e a localidade Lagoa Seca, na zona rural, passando pelas localidades Curralinhos, Alame, Ladeira e Corgos;_x000D_
 2 – A pavimentação asfáltica da estrada que liga as localidades Capim Grosso e Capões, passando pelas comunidades Canto da Palmeira, Lagoa do Tabuleiro, Ingazeira, Pereiras, Aroeiral e Tinguis.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2254/indic._no_064.2025_-_picarra_na_rua_santa_elisabeth.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2254/indic._no_064.2025_-_picarra_na_rua_santa_elisabeth.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo Sr. Secretário Municipal de Infraestrutura e Transportes, que providencie a recuperação por meio de piçarramento da Rua Santa Elizabeth, no bairro Santa Luzia, num trecho aproximado de 150m.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2255/indic._no_065.2025_-_recuperacao_estrada_carraspanha-canto.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2255/indic._no_065.2025_-_recuperacao_estrada_carraspanha-canto.pdf</t>
   </si>
   <si>
     <t>À Prefeitura Municipal de Esperantina, a urgente necessidade de determinar, junto à Secretaria Municipal de Infraestrutura, a realização de serviços de recuperação e manutenção da estrada vicinal que se inicia na localidade Carraspanha, passando pelas localidades Tucuns, Capote, Angelim, até o lugar Canto, neste município.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2256/indic._no_066.2025_-_quadra_de_futsal_com_estrutura_na_lagoa_seca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2256/indic._no_066.2025_-_quadra_de_futsal_com_estrutura_na_lagoa_seca.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vice-Governador do Estado do Piauí, que seja construída quadra de futsal na localidade Lagoa Seca, com estrutura completa: arquibancadas, vestiários e iluminação de LED.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2257/indic._no_067.2025_-_iluminacao_quadra_de_areia_vassouras.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2257/indic._no_067.2025_-_iluminacao_quadra_de_areia_vassouras.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, a necessidade de instalação de iluminação de LED na quadra de areia da comunidade Vassouras, para que a prática de esportes no local possa ser realizada também no período noturno.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2252/indic._no_69_-_solic._recup._estrada_encanto_de_cima.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2252/indic._no_69_-_solic._recup._estrada_encanto_de_cima.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Infraestrutura do município de Esperantina - PI, que adote as providências necessárias para a urgente recuperação da estrada da localidade Encanto de Cima, zona rural de Esperantina, tudo de forma a facilitar a melhoria de acesso àquela localidade, em atendimento a 22 (vinte e duas) famílias que lá residem.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>À  Exma. Sra. Prefeita Municipal de Esperantina, que providencie a construção de uma praça e uma brinquedopraça na Localidade Pedrinhas I.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2263/indic._no_071.2025_-_recuperacao_de_estrada_lagoa_do_tabuleiro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2263/indic._no_071.2025_-_recuperacao_de_estrada_lagoa_do_tabuleiro.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura e Transportes, que realize a recuperação da estrada que sai da localidade Lagoa do Tabuleiro, passando pela localidade Tabuleirinho até a localidade Poço dos Tinguís.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2264/indic._no_072.2025_-_recuperacao_de_estrada_furna_da_onca-barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2264/indic._no_072.2025_-_recuperacao_de_estrada_furna_da_onca-barro.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Infraestrutura e Transportes, que realize a recuperação da estrada que sai da localidade Furna da Onça até a localidade Barro, e que também realize a recuperação do pontilhão próximo a casa do seu Luis Chico.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2265/indic._no_073.2025_-_iluminacao_localidades_taboca_e_barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2265/indic._no_073.2025_-_iluminacao_localidades_taboca_e_barro.pdf</t>
   </si>
   <si>
     <t>À Secretária de Infraestrutura e Transportes, que realize a recuperação da iluminação pública nas localidades Taboca e Barro, neste município.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2266/indic._no_074.2025_-_duplicacao_anel_viario.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2266/indic._no_074.2025_-_duplicacao_anel_viario.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, Vice-Governador do Estado do Piauí, sugerindo a realização das seguintes obras no município de Esperantina:_x000D_
 I. Duplicação do Anel Viário de Esperantina;_x000D_
 II. Construção de uma pista de caminhada com ciclovia ao longo do referido Anel Viário.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2268/indic._no_076.2025_-_melhorias_nos_cemiterios_da_zona_urbana.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2268/indic._no_076.2025_-_melhorias_nos_cemiterios_da_zona_urbana.pdf</t>
   </si>
   <si>
     <t>Indico à Exma. Sr.ª Prefeita Municipal, que:_x000D_
 1. Solicite a limpeza dos cemitérios da zona urbana de Esperantina;_x000D_
 2. Disponibilize um funcionário para cada cemitério para cuidar da manutenção e conservação do patrimônio;_x000D_
 3. Instalação de câmeras de segurança nos cemitérios.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2270/indic._no_078.2025_-_iluminacao_rua_ao_lado_do_maria_luiza_teles.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2270/indic._no_078.2025_-_iluminacao_rua_ao_lado_do_maria_luiza_teles.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura e Transportes, que realize a instalação da iluminação pública da rua ao lado da Escola Municipal Maria Luiza Teles. Também completar a pavimentação asfáltica da rua acima citada.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura e Transportes, que realize a instalação de iluminação na localidade Lagoa do Tabuleiro.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2279/indic._no_083.2025_-_recuperacao_de_estrada_canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2279/indic._no_083.2025_-_recuperacao_de_estrada_canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Infraestrutura e Transportes, que realize a recuperação da estrada que inicia na localidade Canto da Palmeira, passando pelo Olho D’Água das Palmeiras até PI-213. E também construir um pontilhão em concreto substituindo o de madeira.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2291/indic._no_085.2025_-_limpeza_campo_do_nova_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2291/indic._no_085.2025_-_limpeza_campo_do_nova_esperanca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que seja determinada, por meio da Secretaria competente, a realização da limpeza e manutenção do campo de futebol situado no bairro Nova Esperança.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2293/indic._no_087.2025_-_calcamento_para_localidade_barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2293/indic._no_087.2025_-_calcamento_para_localidade_barro.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Themístocles Sampaio, sugerindo a realização da obra de calçamento na localidade Barro, no trecho compreendido entre a escola da comunidade até a residência do senhor Carlos Cristino.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2294/indic._no_088.2025_-_tubulacao_de_agua_da_localidade_baixinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2294/indic._no_088.2025_-_tubulacao_de_agua_da_localidade_baixinha.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal, que sejam tomadas as providências necessárias para a troca da tubulação de água na localidade Baixinha, bem como em outras localidades do município que apresentem rede de abastecimento deteriorada ou ineficiente.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2296/indic._no_090.2025_-_asfaltamento_r._jose_g._costa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2296/indic._no_090.2025_-_asfaltamento_r._jose_g._costa.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita municipal de Esperantina, a presente solicitação de asfaltamento do trecho da Rua José Gomes da Costa, iniciando-se no cruzamento com a Rua Gonçalo Alves de Oliveira e se estendendo até a Avenida Bernardo Bezerra.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2285/indic._no_93_-_solic._melhorias_parque_cachoeira_do_urubu.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2285/indic._no_93_-_solic._melhorias_parque_cachoeira_do_urubu.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Estadual do Meio Ambiente que adote as providências necessárias para urgente designação de vistoria para fins de recuperação de toda a instação elétrica e iluminação da passarela da cachoeira do urubu, bem como reinstalação de barras de proteção para prover a segurança e delimitação das áreas de banho, de forma a possibilitar maior e melhor segurança aos frequentadores do referido parque ecológico.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2288/indic._no_095.2025_-_iluminacao_localidades_barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2288/indic._no_095.2025_-_iluminacao_localidades_barro.pdf</t>
   </si>
   <si>
     <t>À Secretária de Infraestrutura e Transportes, que realize a recuperação da iluminação pública da localidade Barro, neste município. Atualmente a localidade necessita de reposição de 12 lâmpadas e instalação de mais 5 (cinco) lâmpadas com braço.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2307/indic._no_096_-_a_sec._infraestrutura_reconst._rua_d._moreira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2307/indic._no_096_-_a_sec._infraestrutura_reconst._rua_d._moreira.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo Municipal que sejam tomadas as devidas providências para realizar a elevação do calçamento da Rua Domingos Moreira, iniciando no cruzamento com a Rua Coronel Patriotino Lages e finalizando na Avenida Manoel Franco, seguida da pavimentação asfáltica de toda a extensão mencionada.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2308/indic._no_097_-_a_prefeitura_iluminacao_cemiterio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2308/indic._no_097_-_a_prefeitura_iluminacao_cemiterio.pdf</t>
   </si>
   <si>
     <t>À prefeitura municipal de Esperantina-PI que seja providenciada a instalação de iluminação pública no Cemitério de Santa Teresinha, bairro Novo Milênio, e, se possível, em outros cemitérios da cidade que também necessitem dessa melhoria.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2310/indic_no_99_-_ao_dir._bombeiros_-_hidrantes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2310/indic_no_99_-_ao_dir._bombeiros_-_hidrantes.pdf</t>
   </si>
   <si>
     <t>Ao llmo. Sr. Diretor da Empresa Águas do Piauí GUILHERME DIAS e ao llmo. Sr. Comandante Geral do Corpo de Bombeiros do Estado do Piaui, Coronel JOSÉ REGO, que formalmente adotem, em colaboração, as providências técnicas necessárias para instalaçáo de 'HIDRANTES' em bairros e pontos específicos do centro comercial de Esperantina-Pi.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2319/indic._no_101_-_solic._revitalizacao_pc._patriota_rebelo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2319/indic._no_101_-_solic._revitalizacao_pc._patriota_rebelo.pdf</t>
   </si>
   <si>
     <t>Indica à Excelentíssima Senhora Prefeita Municipal, que determine ao setor competente a realização de serviços de limpeza, manutenção e recuperação da Praça Dr. Patriota Rebelo, localizada na intersecção da rua Carvalho e Silva com David Caldas.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2322/indic._no_104_-_instalacao_de_pias_vila_da_paz.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2322/indic._no_104_-_instalacao_de_pias_vila_da_paz.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal que sejam adotadas as providências necessárias para a instalação de cubas de lavanderia comunitária no chafariz localizado no bairro Vila da Paz.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2343/indic._no_105_-_recuperacao_de_estrada_pi-214--prazeres.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2343/indic._no_105_-_recuperacao_de_estrada_pi-214--prazeres.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura e Transportes, que seja realizada a recuperação da estrada vicinal que se inicia na PI-214, passando pela residência do Sr. Deusimar do Peixe até a localidade Prazeres.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2353/indic._no_109_-_altera_horario_coleta_de_lixo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2353/indic._no_109_-_altera_horario_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita Municipal de Esperantina, que determine à Coordenadoria de Trânsito e à Secretaria Municipal de Infraestrutura a realização de estudo técnico visando à mudança do horário da coleta de lixo no centro da cidade.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2356/indic._no_110.2025_-_asfaltamento_trecho_av._juarez_tavora.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2356/indic._no_110.2025_-_asfaltamento_trecho_av._juarez_tavora.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.a Prefeita Municipal, que realize reparos no asÍaltamento da Avenida Juarez Távora, no trecho da passagem de água próximo ao posto Santo Expedito.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2357/indic._no_111_-_recup._estrada_fortaleza_a_l._macacos.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2357/indic._no_111_-_recup._estrada_fortaleza_a_l._macacos.pdf</t>
   </si>
   <si>
     <t>À Exma, Sra. Prefeita Municipal, que providencie seja realizada a recuperação da estrada que liga as localidades Fortaleza, passando pela localidade_x000D_
 Canafista até a Lagoa dos Macacos.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2358/indic._no_114_-_recup._estrada_boi_velho_a_vila_boa_esperanca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2358/indic._no_114_-_recup._estrada_boi_velho_a_vila_boa_esperanca.pdf</t>
   </si>
   <si>
     <t>À Exma. Sra. Prefeita Municipal que determine ao setor competente da Administração Municipal a realização de recuperação da estrada vicinal que liga a localidade Boi Velho, passando pela localidade Picada, até a Vila Boa Esperança.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Governador do Estado do Piauí a possibilidade de ceder ao Município de Esperantina o Estádio Municipal Pedro Portela, atualmente sob administração estadual, com o objetivo de transformá-lo em uma praça de eventos multiúso.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2359/indic._no_116.2025_-_recuperacao_de_rua_no_m._santa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2359/indic._no_116.2025_-_recuperacao_de_rua_no_m._santa.pdf</t>
   </si>
   <si>
     <t>À ExcelentÍssima Senhora Prefeita Municipal, por meio da Secretaria competente, a implantação de calçamento na Rua Projetada 3, Iocalizada_x000D_
 no Bairro Mão Santa, via que dá acesso ao Bairro Cohebe. Considerando o estado de precariedade em que a referida via se encontra, solicita-se,_x000D_
 em caráter de urgência, a realização de cobertura inicial com piçarra, como medida provisória para amenizar as dificuldades de trafegabilidade e os transtornos enfrentados pelos moradores.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2352/indic._no_118_-_recup._estrada_chapada_da_limpeza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2352/indic._no_118_-_recup._estrada_chapada_da_limpeza.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Infraestrutura, que adote as providências necessárias para urgente recuperação da estrada da localidade Chapada da Limpeza, zona rural de Esperantina-PI.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2369/indic._no_123.2025_-_calcamento_para_localidade_fortaleza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2369/indic._no_123.2025_-_calcamento_para_localidade_fortaleza.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, sugerindo que seja construído calçamento no assentamento da localidade Fortaleza.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2370/indic._no_124.2025_-_calcamento_rua_henrique_jose_rodrigues.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2370/indic._no_124.2025_-_calcamento_rua_henrique_jose_rodrigues.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Henrique José Rodrigues, no trecho entre a rua Elizabeth Chaves e a rua Meire Fernandes de Carvalho.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>BEBÉ VITÓRIA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2371/indic._no_125.2025_-_calcamento_e_iluminacao_do_cemiterio_santa_teresinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2371/indic._no_125.2025_-_calcamento_e_iluminacao_do_cemiterio_santa_teresinha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) e iluminação no Cemitério Santa Teresinha.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2372/indic._no_126.2025_-_calcamento_rua_sabino_alves_pereira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2372/indic._no_126.2025_-_calcamento_rua_sabino_alves_pereira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal,  que providencie a pavimentação em paralelepípedos (calçamento) da rua Sabino Alves Pereira, no trecho entre a rua Projetada 36 e a rua Projetada 39, no bairro Novo Milênio.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2373/indic._no_127.2025_-_calcamento_rua_joao_pinto_leite.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2373/indic._no_127.2025_-_calcamento_rua_joao_pinto_leite.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que sejam adotadas as providências necessárias para a pavimentação em paralelepípedos (calçamento) da Rua João Pinto Leite, no trecho situado entre a Rua Toni Ramos e a Rua Manoel Francisco de Amorim.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2374/indic._no_128.2025_-_energia_e_sarjetas_cemiterio.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2374/indic._no_128.2025_-_energia_e_sarjetas_cemiterio.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que determine ao setor competente da Prefeitura a instalação de energia elétrica para iluminação do cemitério do Bairro Batista de Amorim, bem como a construção das sarjetas na rua que dá acesso ao referido cemitério.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2365/indic._no_129_-_estudo_poco_pedrinhas_i.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2365/indic._no_129_-_estudo_poco_pedrinhas_i.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura e Secretaria Municipal de Infraestrutura que adotem providências técnicas e estudo para perfuração de poço artesiano na localidade/assentamento Pedrinhas II, zona rural de Esperantina-PI.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2378/indic._no_131.2025_-_reposicao_ilumin._pub._murici.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2378/indic._no_131.2025_-_reposicao_ilumin._pub._murici.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes, para que sejam adotadas as providências necessárias para a reposição das lâmpadas da iluminação pública na localidade Murici, neste município.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2379/indic._no_132_-_academia_da_saude_para_m._chapadinha.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2379/indic._no_132_-_academia_da_saude_para_m._chapadinha.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que determine ao setor competente da Prefeitura a instalação de uma academia da saúde/Academia ao ar livre na pracinha do bairro Morro da Chapadinha, defronte à residência do saudoso in memoriam dep. Themístocles de Sampaio Pereira.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2380/indic._no_133_-_mercado_publico_no_bairro_mao_santa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2380/indic._no_133_-_mercado_publico_no_bairro_mao_santa.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que seja realizada a construção de um Mercado Público no bairro Mão Santa, atendendo a uma demanda crescente da comunidade local e contribuindo para o desenvolvimento econômico e social da região.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2381/indic._no_134_-_climatizacao_ceti_ma._amparo.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2381/indic._no_134_-_climatizacao_ceti_ma._amparo.pdf</t>
   </si>
   <si>
     <t>Ao Ilmo. Sr. Secretário de Estado da Educação, que instale um sistema de climatização (ventilação adequada ou ar condicionado) nas salas de aula e demais dependências do CETI Maria do Amparo Oliveira.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2382/indic._no_135.2025_-_abastecimento_de_agua_do_bairro_nova_esperantina_assentamento_guabiraba.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2382/indic._no_135.2025_-_abastecimento_de_agua_do_bairro_nova_esperantina_assentamento_guabiraba.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita, para que seja imediatamente recuperado e restabelecido o abastecimento de água no bairro Nova Esperantina (Assentamento Guabiraba).</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2383/indic._no_136.2025_-_recuperacao_de_estrada_canto_da_palmeira-tinguis_e_ponte_na_localidade_proposito.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2383/indic._no_136.2025_-_recuperacao_de_estrada_canto_da_palmeira-tinguis_e_ponte_na_localidade_proposito.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, por intermédio da Secretaria Municipal de Infraestrutura e Transportes, que realize o alargamento da estrada vicinal que sai da localidade Canto da Palmeira até a localidade Tinguis; também seja construído um pontilhão de concreto na localidade Propósito.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2384/indic._no_137.2025_-_recuperacao_de_estrada_capim_grosso-canto_da_palmeira.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2384/indic._no_137.2025_-_recuperacao_de_estrada_capim_grosso-canto_da_palmeira.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que sejam adotadas as providências necessárias para a execução do alargamento da estrada que liga a localidade Capim Grosso à localidade Canto da Palmeira.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2385/indic._no_138.2025_-_calcamento_rua_vereador_helio_vieira_mendes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2385/indic._no_138.2025_-_calcamento_rua_vereador_helio_vieira_mendes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie a pavimentação em paralelepípedos (calçamento) da rua Vereador Hélio Vieira Mendes, no trecho entre os bairros Santa Luzia e Nova Esperantina.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2386/indic._no_139_-_ponte_de_manilha_na_estrada_da_fortaleza_vii.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2386/indic._no_139_-_ponte_de_manilha_na_estrada_da_fortaleza_vii.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Infraestrutura e Transportes de Esperantina, que seja determinada a construção de um pontilhão na estrada vicinal que liga a localidade Fortaleza VII à BR-222.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2387/indic._no_140.2025_-_climatizacao_para_ceti_maria_do_amparo_oliveira_-_para_vice-governadoria.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2387/indic._no_140.2025_-_climatizacao_para_ceti_maria_do_amparo_oliveira_-_para_vice-governadoria.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Themístocles Filho, Vice-Governador do Estado do Piauí, a necessidade de que sejam adotadas providências, em caráter prioritário, para a climatização do Centro Estadual de Tempo Integral (CETI) Maria do Amparo Oliveira, localizado na comunidade Canto da Palmeira.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2388/indic._no_141_-_50_bancas_para_exposicoes.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2388/indic._no_141_-_50_bancas_para_exposicoes.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie, junto ao setor competente da Administração Municipal, estudos de viabilidade para a aquisição de 50 (cinquenta) bancas próprias destinadas a exposições, feiras de artesanato e agricultura familiar, a serem disponibilizadas para artesãos, produtores rurais e agricultores familiares durante eventos promovidos pelo Município.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2389/indic._no_142_-_pracinha_do_idoso_no_mao_santa.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2389/indic._no_142_-_pracinha_do_idoso_no_mao_santa.pdf</t>
   </si>
   <si>
     <t>À Secretaria Municipal de Saúde de Esperantina, que sejam adotadas as providências necessárias para a construção de uma Academia da Saúde no bairro Mão Santa, a fim de proporcionar à comunidade — especialmente às pessoas idosas — espaço adequado para a prática regular de atividades físicas.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2390/indic._no_144_-_praca_com_academia_fortaleza_iii.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2390/indic._no_144_-_praca_com_academia_fortaleza_iii.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, sugerindo a construção de uma praça com Academia de Saúde na localidade Fortaleza III, neste município.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2391/indic._no_145_-_academia_de_saude_na_localidade_barro.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2391/indic._no_145_-_academia_de_saude_na_localidade_barro.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que determine ao setor competente a construção de uma praça pública equipada com Academia de Saúde na localidade Barro, situada na zona rural deste município.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2398/indic._no_148.2025_-_calcamento_vila_alecrim.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2398/indic._no_148.2025_-_calcamento_vila_alecrim.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que sejam adotadas as providências necessárias para a construção de calçamento na Vila Alecrim, dada a quantidade de residências na área e à necessidade de urbanização. O trecho a ser atendido com pavimentação passa em frente a residência do senhor Linhares.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2399/indic._no_149.2025_-_calcamento_rua_prjetada_42.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2399/indic._no_149.2025_-_calcamento_rua_prjetada_42.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que determine ao setor competente a construção de calçamento na Rua Projetada 42, iniciando no dique de contenção de enchentes, em frente ao Ginásio Poliesportivo Nogueirão, estendendo-se até o encontro com o calçamento da Rua Aurora C. Ramos.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2400/indic._no_150.2025_-_recuperacao_estrada_mangueira_mamoir_a_bananal.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2400/indic._no_150.2025_-_recuperacao_estrada_mangueira_mamoir_a_bananal.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, bem como à Secretaria Municipal de Infraestrutura e Transportes, que sejam adotadas as providências necessárias para a recuperação da estrada vicinal que interliga as localidades Mangueira, Mamoir e Bananal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1590,67 +1590,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2175/indic._no_1_-_solicita_ponto_de_apoio_pca._noeme_lages.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2177/indic._no_003.2025_-_recuperacao_estrada_jatoba.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2178/indic._no_004.2025_-_calcamento_rua_jose_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2180/indic._no_006_-_criacao_ccfv_lagoa_seca_e_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2181/indic._no_007_-_complem._ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2182/indic._no_008_-_calc._vila_taboca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2185/indic._no_011.2025_-_perfuracao_pocos_mocos_e_corregos_i.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2194/indic._no_012.2025_-_reparos_ponte_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2195/indic._no_013.2025_-_praca_angelim.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2199/indic._no_015.2025_-_praca_para_tucuns.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2193/indic._no_17_-_solicita_informacoes_cx_dagua_m._chapadinha.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2200/indic._no_018.2025_-_praca_conj._alecrim.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2204/indic._no_021.2025_-_poco_fortaleza_i_e_distribuicao_residencial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2208/indic._no_024.2025_-_rede_trifasica_na_rua_francisca_vieira_coelho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2207/indic._no_26_-_solic._recup._estrada_bananal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2214/indic._no_031_-_passagem_molhada_l._macacos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2217/indic._no_034_-_complentacao_calcamento_r._landri_sales.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2221/indic._no_036.2025_-_calcamento_na_localidade_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2222/indic._no_037.2025_-_calcamento_na_localidade_lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2223/indic._no_038.2025_-_calcamento_na_localidade_chapada_da_limpeza.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2224/indic._no_39_-_sol._kits_irrigacao_cisternas_e_peixes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2225/indic._no_040.2025_-_quebra-mola_na_escola_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2226/indic._no_041.2025_-_chafariz_bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2227/indic._no_042.2025_-_iluminacao_avenida_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2228/indic._no_043.2025_-_obras_rua_francisca_vieira_coelho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2230/indic._no_045.2025_-_duplicacao_da_pi-213_ate_a_entrada_do_residencial_alecrim.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2220/indic._no_48_-_solic._alargamento_pi_211_e_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2234/indic._no_050_-_reforco_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2236/indic._no_052_-_abrigo_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2237/indic._no_053_-_recup._estradas_cantinho_saudade_a_seriema.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2242/indic._no_056.2025_-_calcamento_rua_mimosa_projetada_45.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2243/indic._no_057.2025_-_escola_do_tinguis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2246/indic._no_060.2025_-_indicacoes_para_deputado_jadyel_oliveira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2248/indic._no_61_-_vistoria_br_222.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2249/indic._no_62_-_ao_der_solic._reforma_ponte_acudinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2253/indic._no_063.2025_-_asfalto_para_lagoa_seca_e_capim_grosso.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2254/indic._no_064.2025_-_picarra_na_rua_santa_elisabeth.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2255/indic._no_065.2025_-_recuperacao_estrada_carraspanha-canto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2256/indic._no_066.2025_-_quadra_de_futsal_com_estrutura_na_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2257/indic._no_067.2025_-_iluminacao_quadra_de_areia_vassouras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2252/indic._no_69_-_solic._recup._estrada_encanto_de_cima.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2263/indic._no_071.2025_-_recuperacao_de_estrada_lagoa_do_tabuleiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2264/indic._no_072.2025_-_recuperacao_de_estrada_furna_da_onca-barro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2265/indic._no_073.2025_-_iluminacao_localidades_taboca_e_barro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2266/indic._no_074.2025_-_duplicacao_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2268/indic._no_076.2025_-_melhorias_nos_cemiterios_da_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2270/indic._no_078.2025_-_iluminacao_rua_ao_lado_do_maria_luiza_teles.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2279/indic._no_083.2025_-_recuperacao_de_estrada_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2291/indic._no_085.2025_-_limpeza_campo_do_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2293/indic._no_087.2025_-_calcamento_para_localidade_barro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2294/indic._no_088.2025_-_tubulacao_de_agua_da_localidade_baixinha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2296/indic._no_090.2025_-_asfaltamento_r._jose_g._costa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2285/indic._no_93_-_solic._melhorias_parque_cachoeira_do_urubu.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2288/indic._no_095.2025_-_iluminacao_localidades_barro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2307/indic._no_096_-_a_sec._infraestrutura_reconst._rua_d._moreira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2308/indic._no_097_-_a_prefeitura_iluminacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2310/indic_no_99_-_ao_dir._bombeiros_-_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2319/indic._no_101_-_solic._revitalizacao_pc._patriota_rebelo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2322/indic._no_104_-_instalacao_de_pias_vila_da_paz.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2343/indic._no_105_-_recuperacao_de_estrada_pi-214--prazeres.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2353/indic._no_109_-_altera_horario_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2356/indic._no_110.2025_-_asfaltamento_trecho_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2357/indic._no_111_-_recup._estrada_fortaleza_a_l._macacos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2358/indic._no_114_-_recup._estrada_boi_velho_a_vila_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2359/indic._no_116.2025_-_recuperacao_de_rua_no_m._santa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2352/indic._no_118_-_recup._estrada_chapada_da_limpeza.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2369/indic._no_123.2025_-_calcamento_para_localidade_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2370/indic._no_124.2025_-_calcamento_rua_henrique_jose_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2371/indic._no_125.2025_-_calcamento_e_iluminacao_do_cemiterio_santa_teresinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2372/indic._no_126.2025_-_calcamento_rua_sabino_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2373/indic._no_127.2025_-_calcamento_rua_joao_pinto_leite.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2374/indic._no_128.2025_-_energia_e_sarjetas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2365/indic._no_129_-_estudo_poco_pedrinhas_i.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2378/indic._no_131.2025_-_reposicao_ilumin._pub._murici.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2379/indic._no_132_-_academia_da_saude_para_m._chapadinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2380/indic._no_133_-_mercado_publico_no_bairro_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2381/indic._no_134_-_climatizacao_ceti_ma._amparo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2382/indic._no_135.2025_-_abastecimento_de_agua_do_bairro_nova_esperantina_assentamento_guabiraba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2383/indic._no_136.2025_-_recuperacao_de_estrada_canto_da_palmeira-tinguis_e_ponte_na_localidade_proposito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2384/indic._no_137.2025_-_recuperacao_de_estrada_capim_grosso-canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2385/indic._no_138.2025_-_calcamento_rua_vereador_helio_vieira_mendes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2386/indic._no_139_-_ponte_de_manilha_na_estrada_da_fortaleza_vii.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2387/indic._no_140.2025_-_climatizacao_para_ceti_maria_do_amparo_oliveira_-_para_vice-governadoria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2388/indic._no_141_-_50_bancas_para_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2389/indic._no_142_-_pracinha_do_idoso_no_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2390/indic._no_144_-_praca_com_academia_fortaleza_iii.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2391/indic._no_145_-_academia_de_saude_na_localidade_barro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2398/indic._no_148.2025_-_calcamento_vila_alecrim.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2399/indic._no_149.2025_-_calcamento_rua_prjetada_42.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2400/indic._no_150.2025_-_recuperacao_estrada_mangueira_mamoir_a_bananal.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2175/indic._no_1_-_solicita_ponto_de_apoio_pca._noeme_lages.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2177/indic._no_003.2025_-_recuperacao_estrada_jatoba.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2178/indic._no_004.2025_-_calcamento_rua_jose_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2180/indic._no_006_-_criacao_ccfv_lagoa_seca_e_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2181/indic._no_007_-_complem._ilum._publica.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2182/indic._no_008_-_calc._vila_taboca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2185/indic._no_011.2025_-_perfuracao_pocos_mocos_e_corregos_i.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2194/indic._no_012.2025_-_reparos_ponte_carraspanha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2195/indic._no_013.2025_-_praca_angelim.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2199/indic._no_015.2025_-_praca_para_tucuns.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2193/indic._no_17_-_solicita_informacoes_cx_dagua_m._chapadinha.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2200/indic._no_018.2025_-_praca_conj._alecrim.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2204/indic._no_021.2025_-_poco_fortaleza_i_e_distribuicao_residencial.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2208/indic._no_024.2025_-_rede_trifasica_na_rua_francisca_vieira_coelho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2207/indic._no_26_-_solic._recup._estrada_bananal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2214/indic._no_031_-_passagem_molhada_l._macacos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2217/indic._no_034_-_complentacao_calcamento_r._landri_sales.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2221/indic._no_036.2025_-_calcamento_na_localidade_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2222/indic._no_037.2025_-_calcamento_na_localidade_lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2223/indic._no_038.2025_-_calcamento_na_localidade_chapada_da_limpeza.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2224/indic._no_39_-_sol._kits_irrigacao_cisternas_e_peixes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2225/indic._no_040.2025_-_quebra-mola_na_escola_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2226/indic._no_041.2025_-_chafariz_bernardo_rego.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2227/indic._no_042.2025_-_iluminacao_avenida_marco_aurelio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2228/indic._no_043.2025_-_obras_rua_francisca_vieira_coelho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2230/indic._no_045.2025_-_duplicacao_da_pi-213_ate_a_entrada_do_residencial_alecrim.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2220/indic._no_48_-_solic._alargamento_pi_211_e_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2234/indic._no_050_-_reforco_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2236/indic._no_052_-_abrigo_para_alunos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2237/indic._no_053_-_recup._estradas_cantinho_saudade_a_seriema.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2242/indic._no_056.2025_-_calcamento_rua_mimosa_projetada_45.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2243/indic._no_057.2025_-_escola_do_tinguis.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2246/indic._no_060.2025_-_indicacoes_para_deputado_jadyel_oliveira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2248/indic._no_61_-_vistoria_br_222.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2249/indic._no_62_-_ao_der_solic._reforma_ponte_acudinho.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2253/indic._no_063.2025_-_asfalto_para_lagoa_seca_e_capim_grosso.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2254/indic._no_064.2025_-_picarra_na_rua_santa_elisabeth.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2255/indic._no_065.2025_-_recuperacao_estrada_carraspanha-canto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2256/indic._no_066.2025_-_quadra_de_futsal_com_estrutura_na_lagoa_seca.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2257/indic._no_067.2025_-_iluminacao_quadra_de_areia_vassouras.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2252/indic._no_69_-_solic._recup._estrada_encanto_de_cima.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2263/indic._no_071.2025_-_recuperacao_de_estrada_lagoa_do_tabuleiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2264/indic._no_072.2025_-_recuperacao_de_estrada_furna_da_onca-barro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2265/indic._no_073.2025_-_iluminacao_localidades_taboca_e_barro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2266/indic._no_074.2025_-_duplicacao_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2268/indic._no_076.2025_-_melhorias_nos_cemiterios_da_zona_urbana.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2270/indic._no_078.2025_-_iluminacao_rua_ao_lado_do_maria_luiza_teles.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2279/indic._no_083.2025_-_recuperacao_de_estrada_canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2291/indic._no_085.2025_-_limpeza_campo_do_nova_esperanca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2293/indic._no_087.2025_-_calcamento_para_localidade_barro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2294/indic._no_088.2025_-_tubulacao_de_agua_da_localidade_baixinha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2296/indic._no_090.2025_-_asfaltamento_r._jose_g._costa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2285/indic._no_93_-_solic._melhorias_parque_cachoeira_do_urubu.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2288/indic._no_095.2025_-_iluminacao_localidades_barro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2307/indic._no_096_-_a_sec._infraestrutura_reconst._rua_d._moreira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2308/indic._no_097_-_a_prefeitura_iluminacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2310/indic_no_99_-_ao_dir._bombeiros_-_hidrantes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2319/indic._no_101_-_solic._revitalizacao_pc._patriota_rebelo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2322/indic._no_104_-_instalacao_de_pias_vila_da_paz.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2343/indic._no_105_-_recuperacao_de_estrada_pi-214--prazeres.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2353/indic._no_109_-_altera_horario_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2356/indic._no_110.2025_-_asfaltamento_trecho_av._juarez_tavora.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2357/indic._no_111_-_recup._estrada_fortaleza_a_l._macacos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2358/indic._no_114_-_recup._estrada_boi_velho_a_vila_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2359/indic._no_116.2025_-_recuperacao_de_rua_no_m._santa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2352/indic._no_118_-_recup._estrada_chapada_da_limpeza.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2369/indic._no_123.2025_-_calcamento_para_localidade_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2370/indic._no_124.2025_-_calcamento_rua_henrique_jose_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2371/indic._no_125.2025_-_calcamento_e_iluminacao_do_cemiterio_santa_teresinha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2372/indic._no_126.2025_-_calcamento_rua_sabino_alves_pereira.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2373/indic._no_127.2025_-_calcamento_rua_joao_pinto_leite.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2374/indic._no_128.2025_-_energia_e_sarjetas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2365/indic._no_129_-_estudo_poco_pedrinhas_i.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2378/indic._no_131.2025_-_reposicao_ilumin._pub._murici.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2379/indic._no_132_-_academia_da_saude_para_m._chapadinha.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2380/indic._no_133_-_mercado_publico_no_bairro_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2381/indic._no_134_-_climatizacao_ceti_ma._amparo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2382/indic._no_135.2025_-_abastecimento_de_agua_do_bairro_nova_esperantina_assentamento_guabiraba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2383/indic._no_136.2025_-_recuperacao_de_estrada_canto_da_palmeira-tinguis_e_ponte_na_localidade_proposito.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2384/indic._no_137.2025_-_recuperacao_de_estrada_capim_grosso-canto_da_palmeira.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2385/indic._no_138.2025_-_calcamento_rua_vereador_helio_vieira_mendes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2386/indic._no_139_-_ponte_de_manilha_na_estrada_da_fortaleza_vii.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2387/indic._no_140.2025_-_climatizacao_para_ceti_maria_do_amparo_oliveira_-_para_vice-governadoria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2388/indic._no_141_-_50_bancas_para_exposicoes.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2389/indic._no_142_-_pracinha_do_idoso_no_mao_santa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2390/indic._no_144_-_praca_com_academia_fortaleza_iii.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2391/indic._no_145_-_academia_de_saude_na_localidade_barro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2398/indic._no_148.2025_-_calcamento_vila_alecrim.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2399/indic._no_149.2025_-_calcamento_rua_prjetada_42.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2400/indic._no_150.2025_-_recuperacao_estrada_mangueira_mamoir_a_bananal.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>