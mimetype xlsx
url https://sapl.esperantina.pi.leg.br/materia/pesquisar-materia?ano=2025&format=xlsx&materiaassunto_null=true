--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,166 +54,166 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>PROF. LEÔNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2184/indic._no_010.2025_-_realizacao_de_concurso_publico.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2184/indic._no_010.2025_-_realizacao_de_concurso_publico.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que providencie estudo de viabilidade visando a realização de concurso público para o provimento de cargos efetivos na administração pública municipal.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>REGINA VALE</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2198/indic._no_014.2025_-_cursos_sebrae_midia.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2198/indic._no_014.2025_-_cursos_sebrae_midia.pdf</t>
   </si>
   <si>
     <t>À Gerente Regional do SEBRAE (Serviço Brasileiro de Apoio às Micro e Pequenas Empresas) em Parnaíba - Piauí,  nos termos do Regimento Interno desta Casa Legislativa, que se digne autorizar a realização de oficinas “Criando com Inteligência Artificial”, voltado aos empreendedores que atuam ou que desejam atuar neste nicho de mercado em Esperantina-PI, considerando o crescente impacto da Inteligência Artificial (IA) em diversos setores da sociedade, especialmente na comunicação e na criação de conteúdos digitais.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>ZÉ ANGELO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2278/indic._no_80_-_solic._inst._arte_na_praca.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2278/indic._no_80_-_solic._inst._arte_na_praca.pdf</t>
   </si>
   <si>
     <t>à Exma. Sra. Prefeita Municipal de Esperantina, que providencie estudo de viabilidade técnica para instituir no âmbito do Município de Esperantina-Pi o_x000D_
 Programa "Arte na Praça" de forma a possibilitar a apresentação de músicos e artistas locais nos palcos das Praças Lages Rebelo e do Corredor Cultural da Praça Leônidas Melo aos domingos, feriados e nos períodos de Festejos de São Sebastiâo e Nossa Senhora da Boa Esperança.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>CASTRO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2367/indic._no_121.2025_-_upa_para_o_municipio_-_para_sesapi.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2367/indic._no_121.2025_-_upa_para_o_municipio_-_para_sesapi.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Estadual da Saúde, nos termos regimentais, que seja estudada a possibilidade de implantação de uma Unidade de Pronto Atendimento – UPA no município de Esperantina-PI, com o objetivo de ampliar e fortalecer a rede de urgência e emergência na região.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2368/indic._no_122.2025_-_abastecimento_de_agua_da_localidade_limpeza.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2368/indic._no_122.2025_-_abastecimento_de_agua_da_localidade_limpeza.pdf</t>
   </si>
   <si>
     <t>À Excelentíssima Senhora Prefeita, que sejam adotadas, com urgência, as providências necessárias para recuperar o sistema de abastecimento de água das localidades Limpeza, Sítio do Alegre e Fortaleza, pertencentes a este Município.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2286/req._no_6_-_ao_diretor_aguas_do_piaui_-_convite.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2286/req._no_6_-_ao_diretor_aguas_do_piaui_-_convite.pdf</t>
   </si>
   <si>
     <t>Requer seja CONVIDADO o Ilmo. Sr. Diretor Geral da Águas do Piauí, Guilherme Dias, para comparecer a esta Câmara Municipal em data e horário a ser oportunamente agendada no decorrer do mês de agosto do corrente ano para prestar informações acerca de investimentos a serem realizados, cronograma de atividades e/ou obras com relação a melhoria de abastecimento de água e rede de esgoto, prioridades operacionais a serem providenciadas, instalação das novas bombas na captação do Rio Longá e redes de abastecimento para fisn de melhoria do fornecimento de água em bairros pontuais da zona urbana e localidades da zona rural, aplicativos e canais de atendimento ao público na cidade de Esperantina-PI, tendo em vista a essencialidade do serviço prestado por se tratar de pleno e irrestrito direito de acesso à água, levando-se em consideração a responsabilidade da presente Empresa em prover o regular abastecimento de água para toda a população de Esperantina-PI.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VTOT</t>
   </si>
   <si>
     <t>VETO TOTAL</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2395/of._no_85_-_veto_ao_plo_no_21.2025.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2395/of._no_85_-_veto_ao_plo_no_21.2025.pdf</t>
   </si>
   <si>
     <t>Prefeitura comunica aos ilustres membros dessa Egrégia Câmara Municípal que, no uso das atribuições conferidas pelo art.51, § 10, da Lei Orgânica do Munícípio de Esperantína, decidi vetar totalmente o Projeto de Lei nº 21/2025, de autoria do Vereador Francisco Epaminondas dos Santos Albuquerque.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PJUR</t>
   </si>
   <si>
     <t>PARECER JURÍDICO</t>
   </si>
   <si>
-    <t>https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2396/of._no_85_-_veto_ao_plo_no_21.2025.pdf</t>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2396/of._no_85_-_veto_ao_plo_no_21.2025.pdf</t>
   </si>
   <si>
     <t>Comunica aos ilustres membros dessa Egrégia Câmara Municipal que, no uso das atribuições conferidas pelo art.51, § 10, da Lei Orgânica do Município_x000D_
 de Esperantína, decidi vetar totalmente o Projeto de Lei no 2112025, de autoria do Vereador Francisco Epaminondas dos Santos Albuquerque.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -521,67 +521,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2184/indic._no_010.2025_-_realizacao_de_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2198/indic._no_014.2025_-_cursos_sebrae_midia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2278/indic._no_80_-_solic._inst._arte_na_praca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2367/indic._no_121.2025_-_upa_para_o_municipio_-_para_sesapi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2368/indic._no_122.2025_-_abastecimento_de_agua_da_localidade_limpeza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2286/req._no_6_-_ao_diretor_aguas_do_piaui_-_convite.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2395/of._no_85_-_veto_ao_plo_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2396/of._no_85_-_veto_ao_plo_no_21.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2184/indic._no_010.2025_-_realizacao_de_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2198/indic._no_014.2025_-_cursos_sebrae_midia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2278/indic._no_80_-_solic._inst._arte_na_praca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2367/indic._no_121.2025_-_upa_para_o_municipio_-_para_sesapi.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2368/indic._no_122.2025_-_abastecimento_de_agua_da_localidade_limpeza.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2286/req._no_6_-_ao_diretor_aguas_do_piaui_-_convite.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2395/of._no_85_-_veto_ao_plo_no_21.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2025/2396/of._no_85_-_veto_ao_plo_no_21.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>