--- v1 (2026-03-20)
+++ v2 (2026-05-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="92">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -81,50 +81,68 @@
   <si>
     <t>À Excelentíssima Sra. Prefeita Municipal de Esperantina-PI, a adoção das providências necessárias para a instituição do adicional de insalubridade em favor dos garis, das zeladoras e merendeiras e demais servidores vinculados ao serviço de limpeza pública municipal, conforme minuta de Projeto de Lei que segue anexa, para apreciação.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>PARECER TRIBUNAL DE CONTAS DO ESTADO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DO PIAUÍ - TCE-PI</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2420/parecer_tce_-_contas_prefeitura_2023_c66b5f12-c298-4232-992e-f682ebd177b4.pdf</t>
   </si>
   <si>
     <t>CONTROLE EXTERNO. DIREITO FINANCEIRO. CONTAS DE GOVERNO. ANÁLISE DA EXECUÇÃO ORÇAMENTÁRIA, FINANCEIRA E FISCAL. ANÁLISE DO BALANÇO GERAL. CUMPRIMENTO DOS ÍNDICES CONSTITUCIONAIS E LEGAIS. APROVAÇÃO COM RESSALVAS.</t>
   </si>
   <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>COMISSÃO DE FINANÇAS</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2464/pdl_no_01_-_contas_prefeitura_2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispoe sobre o julgamento das Contas da Prefeitura Municipal de Esperantina do exercicio de 2023.</t>
+  </si>
+  <si>
     <t>2410</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITURA MUNICIPAL DE ESPERANTINA</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2410/plc_no_01_-_alteracao_piso_salarial_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do piso salarial dos profissionais do Magistério público do município de Esperantina - PI, na forma que especifica.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
@@ -187,50 +205,98 @@
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2422/plo_no_05_-_proibe_nomeacao_contratacao_condenados_maus_tratos.pdf</t>
   </si>
   <si>
     <t>Proíbe a nomeação ou contratação de pessoas condenadas por crimes de maus-tratos aos animais para os cargos públicos no município de Esperantina - PI e dá outras providências.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2434/plo_no_08_-sobre_desapropriacao_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Transparência no processo de desapropriação no município de Esperantina – Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2447/plo_no_11_-_considera_utili._pub._associacao_bombeiros_civis.pdf</t>
   </si>
   <si>
     <t>Considera de utilidade pública a Associação dos Bombeiros Civis do Território dos Cocais.</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2462/plo_no_18_-_autoriza_dessegregacao_de_massas_rpps.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a unificação e racionalização dos Planos Financeiros e Previdenciários do Regime Próprio de Previdência Social - RPPS do Município de Esperantina e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2463/plo_no_19_-_jeton_de_presenca_-_rpps.pdf</t>
+  </si>
+  <si>
+    <t>Institui o pagamento de Jeton de Presença pela participação em orgãos de deliberação colegiada vinculados ao Regime Próprio de Previdência Social - RPPS do município de Esperantina - PI e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2470/plo_no_20_-_autoriza_poder_executivo_realizar_doacao_com_encargos_de_imoveis_em_area_de_prop._do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a realizar a doação, com encargos, de imóveis (casas populares) edificados em área de propriedade do município de Esperantina-PI, às famílias atingidas por enchentes e alagamentos, institui cláusula de inalienabilidade, estabelece titularidade preferencial feminina e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2471/plo_no_21_-_autoriza_compra_imovel_para_ubs.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o município de Esperantina, Estado do Piauí, a adquirir, mediante compra e venda, imóveis urbanos de propriedade de Kely Cristina de Carvalho Estrela Barros e de Francisco Bernardo de Albuquerque e de sua esposa Maria Francisca dos Santos Albuquerque, destinados à construção de Unidade Básica de Saúde - UBS, exigida a dimensão mínima 18 (dezoito) metros de testada prevista pelo Manual de Estrutura Física das Unidades Básicas de Saúde (MS/DAB, 2ª edição, 2008, Capítulo 2) e pela RDC ANVISA nº 50/2002, e dá outras providências.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2431/req._no_002.2026_-_solicita_informacoes_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiada a Excelentíssima Senhora Prefeita Municipal para que envie a esta Câmara Municipal relatório detalhado acerca dos precatórios oriundos do FUNDEF (Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério) referentes ao período de 1997 a 2006.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2441/req._no_03_-_info_monitores_sec._educacao.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado o Exmo. Sr. Secretário Municipal de Educação para que envie a esta Câmara informações sobre nomes e respectivos locais de trabalho dos monitores escolares atualmente em exercício na rede municipal de educação.</t>
   </si>
@@ -576,67 +642,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2426/indic._no_11_-_adic._insalub._garis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2420/parecer_tce_-_contas_prefeitura_2023_c66b5f12-c298-4232-992e-f682ebd177b4.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2410/plc_no_01_-_alteracao_piso_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2408/plo_no_01.26_-_vedacao_a_nomeacao_para_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2409/plo_no_2_-_altera_lei_no_1.292-2016.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2419/plo_no_03_-_sobre_fechamento_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2421/plo_no_04_-_proibicao_adocao_de_animais_por_condenados.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2422/plo_no_05_-_proibe_nomeacao_contratacao_condenados_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2434/plo_no_08_-sobre_desapropriacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2447/plo_no_11_-_considera_utili._pub._associacao_bombeiros_civis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2431/req._no_002.2026_-_solicita_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2441/req._no_03_-_info_monitores_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2442/req._no_04_-_solicita_informacoes_ao_tcu.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2426/indic._no_11_-_adic._insalub._garis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2420/parecer_tce_-_contas_prefeitura_2023_c66b5f12-c298-4232-992e-f682ebd177b4.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2464/pdl_no_01_-_contas_prefeitura_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2410/plc_no_01_-_alteracao_piso_salarial_magisterio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2408/plo_no_01.26_-_vedacao_a_nomeacao_para_cargos_em_comissao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2409/plo_no_2_-_altera_lei_no_1.292-2016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2419/plo_no_03_-_sobre_fechamento_de_escolas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2421/plo_no_04_-_proibicao_adocao_de_animais_por_condenados.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2422/plo_no_05_-_proibe_nomeacao_contratacao_condenados_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2434/plo_no_08_-sobre_desapropriacao_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2447/plo_no_11_-_considera_utili._pub._associacao_bombeiros_civis.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2462/plo_no_18_-_autoriza_dessegregacao_de_massas_rpps.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2463/plo_no_19_-_jeton_de_presenca_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2470/plo_no_20_-_autoriza_poder_executivo_realizar_doacao_com_encargos_de_imoveis_em_area_de_prop._do_municipio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2471/plo_no_21_-_autoriza_compra_imovel_para_ubs.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2431/req._no_002.2026_-_solicita_informacoes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2441/req._no_03_-_info_monitores_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2442/req._no_04_-_solicita_informacoes_ao_tcu.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H14"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -734,291 +800,426 @@
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>36</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F9" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>51</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="F14" t="s">
+        <v>32</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" t="s">
+        <v>83</v>
+      </c>
+      <c r="F17" t="s">
         <v>13</v>
       </c>
-      <c r="G14" s="1" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="G17" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>82</v>
+      </c>
+      <c r="E18" t="s">
+        <v>83</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H18" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H19" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>