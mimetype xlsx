--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="116">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -274,50 +274,122 @@
     <t>À  Secretaria Municipal de Infraestrutura e Transportes, solicitando que sejam adotadas as providências necessárias para a construção de um sistema de drenagem e pavimentação do beco 8 (Rua Projetada 6), localizado entre as ruas Raimundo Lira e Luiz Gonzaga da Cunha, no bairro Rural.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2453/indic._no_024.2026_-_calcamento_do_anel_viario_ate_br-222.pdf</t>
   </si>
   <si>
     <t>À Exma. Sr.ª Prefeita Municipal, que realize a construção de calçamento poliédrico iniciando no Anel Viário, ao lado do prédio da nova sede da Câmara Municipal, seguindo pela linha da Cohebe até a Oficina “Do Samango” e deste ponto segue até a junção com a BR-222.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2454/indic._no_025.2026_-_reabertura_estadio_municipal.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Vice-Governador do Estado, bem como ao Excelentíssimo Senhor Deputado Estadual Francisco Limma, que, por intermédio da Secretaria de Estado dos Esportes – SECEPI, adotem as providências necessárias para a realização de serviços de limpeza, roço e implantação de iluminação no Estádio Pedro Portela, para que este volte a ser aproveitado como a praça de esportes do município.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2459/indic._no_26_-_sinalizacao_rua_sebastiao_a._machado.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Ilmo. Senhor Diretor do Departamento de Trânsito da Prefeitura Municipal de Esperantina-PI, que providencie a urgente sinalização da rua Sebastião Alves Machado, localizada no Conjunto Mão Santa, nesta cidade.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2460/indic._no_27_-_estudos_const._pc._capela_s._bento.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal de Esperantina, que providencie estudos para fins de elaboração de Projeto Técnico para construção de uma praça em frente à Capela de São Bento, na localidade Malhada do Meio, zona rural de Esperantina - PI.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2461/indic._no_28_-_estudo_cont_arenas_esportivas_malhada_do_meio_e_outros.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita municipal de Esperantina, que providencie estudos para fins de elaboração de arenasc esportivas nas localidades Malhada do meio, Olho D'água dos Negros e Chapada da Limpeza.</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2467/indic._no_31_-_iluminacao_cemiterio_malhada_do_meio.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Sr. Secretário Municipal de Infraestrutura e Transportes do município de Esperantina-PI, que providencie o urgente estudo técnico para providenciar a iluminação do cemitério da localidade Malhada do Meio, zona rural do município de Esperantina - PI.</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2468/indic._no_32_-_const._portal_na_br_222.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à prefeitura municipal de Esperantina - PI que adote as providências necessárias para elaboração de Projeto Técnico para construção de Pórtico ou Portal de entrada/saída na cidade de Esperantina - PI no sentido para a cidade de São João do Arraial - PI (BR 222) em homenagem ao Ciganinho Milagroso.</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2469/indic._no_33_-_reforma_e_ilum._rodotatoria_anel_viario.pdf</t>
+  </si>
+  <si>
+    <t>Ao Ilmo. Sr. Diretor do Departamento Estadual de Estradas de Rodagem - DER, que adote as providências necessárias para elaboração de Projeto e Execução da reforma e iluminação da rotatória do anel viário da cidade de Esperantina - PI, bem como adote as providências necessárias para solicitar da Equatorial Piauí a iluminação de todo o trecho do anel viário que dá acesso à saída para as cidades de São João do Arraial e Morro do Chapéu do Piauí.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2432/plo_no_06_-_perimetro_rodoanel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de edificações em faixa marginal ao Rodoanel do Município de Esperantina e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -636,56 +708,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2412/indic._no_002_-_elevacao_projetada_43.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2413/indic._no_003_-_revit._campo_da_binga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2414/indic._no_004_-_revit._campo_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2415/indic._no_005_-_recup._estrada_fortaleza_vii_a_lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2416/indic._no_006_-_reposicao_lampadas_fort._vii.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2417/indic._no_07_-_climatizacao_ceti_ma._amparo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2418/indic._no_08_-_calc._lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2423/indic._no_9_-_solicita_provid._para_construcao_de_nova_base_cx_dagua_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2429/indic._no_14_-_reposicao_lampadas_mangueira_-_l._tabuleiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2435/indic._no_15_-_construcao_mirante_e_estatua.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2436/indic._no_16_-_recuperacao_da_praca_ecologica._docx.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2437/indic._no_17_-_academia_de_saude_no_bonfim.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2450/indic._no_21_-_abertura_rua_prox._caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2451/indic._no_22_-_articulacao_permanencia_bradesco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2452/indic._no_23_-_sistema_de_drenagem_em_rua.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2453/indic._no_024.2026_-_calcamento_do_anel_viario_ate_br-222.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2454/indic._no_025.2026_-_reabertura_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2432/plo_no_06_-_perimetro_rodoanel.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2412/indic._no_002_-_elevacao_projetada_43.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2413/indic._no_003_-_revit._campo_da_binga.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2414/indic._no_004_-_revit._campo_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2415/indic._no_005_-_recup._estrada_fortaleza_vii_a_lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2416/indic._no_006_-_reposicao_lampadas_fort._vii.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2417/indic._no_07_-_climatizacao_ceti_ma._amparo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2418/indic._no_08_-_calc._lagoa_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2423/indic._no_9_-_solicita_provid._para_construcao_de_nova_base_cx_dagua_cajazeiras.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2429/indic._no_14_-_reposicao_lampadas_mangueira_-_l._tabuleiro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2435/indic._no_15_-_construcao_mirante_e_estatua.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2436/indic._no_16_-_recuperacao_da_praca_ecologica._docx.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2437/indic._no_17_-_academia_de_saude_no_bonfim.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2450/indic._no_21_-_abertura_rua_prox._caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2451/indic._no_22_-_articulacao_permanencia_bradesco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2452/indic._no_23_-_sistema_de_drenagem_em_rua.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2453/indic._no_024.2026_-_calcamento_do_anel_viario_ate_br-222.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2454/indic._no_025.2026_-_reabertura_estadio_municipal.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2459/indic._no_26_-_sinalizacao_rua_sebastiao_a._machado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2460/indic._no_27_-_estudos_const._pc._capela_s._bento.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2461/indic._no_28_-_estudo_cont_arenas_esportivas_malhada_do_meio_e_outros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2467/indic._no_31_-_iluminacao_cemiterio_malhada_do_meio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2468/indic._no_32_-_const._portal_na_br_222.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2469/indic._no_33_-_reforma_e_ilum._rodotatoria_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.esperantina.pi.leg.br/media/sapl/public/materialegislativa/2026/2432/plo_no_06_-_perimetro_rodoanel.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="152" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1132,88 +1204,250 @@
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>72</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H18" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H19" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H20" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>45</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H21" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>45</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>45</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>30</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="F19" t="s">
+      <c r="D25" t="s">
+        <v>112</v>
+      </c>
+      <c r="E25" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25" t="s">
         <v>54</v>
       </c>
-      <c r="G19" s="1" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>